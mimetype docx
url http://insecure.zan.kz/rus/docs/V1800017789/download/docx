--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="790979d" w14:textId="790979d">
+    <w:p w14:paraId="f58ba56" w14:textId="f58ba56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1671,51 +1671,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Меры надзорного реагирования применяются по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 45-1 Закона о банках, </w:t>
+        <w:t xml:space="preserve"> статьи 78 Закона о банках, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона об ипотеке, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1860,71 +1860,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2075,94 +2075,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. При определении целесообразности применения мер надзорного реагирования и выборе меры надзорного реагирования учитываются факторы, предусмотренные пунктом 3 статьи 45-1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о банках, </w:t>
+      4. При определении целесообразности применения мер надзорного реагирования и выборе меры надзорного реагирования учитываются факторы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 53-1 Закона о страховой деятельности, пунктом 3 статьи 3-3 Закона о рынке ценных бумаг.</w:t>
+        <w:t xml:space="preserve"> статьи 78 Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-1 Закона о страховой деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3-3 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уполномоченный орган ведет учет примененных мер надзорного реагирования и размещает информацию о примененных мерах надзорного реагирования (кроме рекомендательных мер надзорного реагирования) на своем интернет-ресурсе на казахском и русском языках. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2275,114 +2357,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Рекомендательные меры надзорного реагирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Уполномоченный орган применяет рекомендательные меры надзорного реагирования к лицам, указанным в подпункте 1) пункта 3 Правил, в случаях, указанных в пункте 1 статьи 45-2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о банках, </w:t>
+      7. Уполномоченный орган применяет рекомендательные меры надзорного реагирования к лицам, указанным в подпункте 1) пункта 3 Правил, в случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 53-2 Закона о страховой деятельности и пункте 1 статьи 3-4 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о рынке ценных бумаг. </w:t>
+        <w:t xml:space="preserve"> статьи 79 Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-2 Закона о страховой деятельности и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3-4 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рекомендательная мера надзорного реагирования оформляется письмом уполномоченного органа и содержит основания применения данной меры и уведомление о выявленных недостатках, рисках или нарушениях и (или) рекомендации по устранению выявленных недостатков, рисков или нарушений, и (или) предупреждение о возможности применения иных мер надзорного реагирования в случае повторного выявления уполномоченным органом недостатков, рисков или нарушений, а также невыполнения рекомендательных мер надзорного реагирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2473,334 +2617,702 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уполномоченный орган указывает в письменном предписании на принятие обязательных к исполнению мер, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 46 Закона о банках, </w:t>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 53-3 Закона о страховой деятельности, пунктом 1 статьи 3-5 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о рынке ценных бумаг, и (или) на необходимость представления в срок, установленный в письменном предписании, плана мероприятий по их исполнению (далее – план мероприятий).</w:t>
+        <w:t xml:space="preserve"> статьи 53-3 Закона о страховой деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3-5 Закона о рынке ценных бумаг, и (или) на необходимость представления в срок, установленный в письменном предписании, плана мероприятий по их исполнению (далее – план мероприятий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. План мероприятий содержит описание недостатков, рисков или нарушений, причин, приведших к их возникновению, перечень запланированных мероприятий, сроки их осуществления, а также ответственных руководящих работников за исполнение каждого пункта плана мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Уполномоченный орган рассматривает план мероприятий, представленный лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, в срок, не превышающий 10 (десяти) рабочих дней после даты его поступления в уполномоченный орган. В случае наличия по представленному плану мероприятий замечаний уполномоченного органа и (или) если объем планируемых мероприятий превышает 20 (двадцать) мероприятий, срок рассмотрения плана мероприятий продлевается только один раз не более чем на 10 (десять) рабочих дней.</w:t>
+        <w:t xml:space="preserve">
+      14. Уполномоченный орган рассматривает план мероприятий, представленный лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, в срок, не превышающий 10 (десяти) рабочих дней после даты его поступления в уполномоченный орган. В случае наличия по представленному плану мероприятий замечаний уполномоченного органа и (или) если объем планируемых мероприятий превышает 20 (двадцать) мероприятий, срок рассмотрения плана мероприятий продлевается только один раз не более чем на 10 (десять) рабочих дней. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z77" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия замечаний уполномоченного органа к плану мероприятий, представленному лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, уполномоченный орган направляет по нему письменные замечания и (или) проводит совместные обсуждения с целью доработки плана мероприятий. При этом лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, представляет доработанный план мероприятий с учетом замечаний уполномоченного органа в сроки, указанные в письме уполномоченного органа, или в случае несогласия с такими замечаниями представляет свои обоснования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z78" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в письменной форме одобряет или не одобряет план мероприятий, представленный лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z79" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае одобрения уполномоченным органом представленного плана мероприятий лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, приступает к его реализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае неодобрения плана мероприятий уполномоченный орган применяет к лицу, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, меры по улучшению финансового состояния и (или) минимизации рисков с указанием мер, установленных пунктом 1 статьи 46 Закона о банках, пунктом 1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона о страховой деятельности, пунктом 1 статьи 3-5 Закона о рынке ценных бумаг. </w:t>
+      В случае неодобрения плана мероприятий уполномоченный орган применяет к лицу, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, меры по улучшению финансового состояния и (или) минимизации рисков с указанием мер, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-3 Закона о страховой деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3-5 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Уполномоченный орган заключает с лицом, указанным в подпункте 2) пункта 3 Правил, письменное соглашение об исполнении мер, установленных пунктом 1 статьи 46 Закона о банках, пунктом 1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона о страховой деятельности, пунктом 1 статьи 3-5 Закона о рынке ценных бумаг.</w:t>
+      15. Уполномоченный орган заключает с лицом, указанным в подпункте 2) пункта 3 Правил, письменное соглашение об исполнении мер, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-3 Закона о страховой деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3-5 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Письменное соглашение предусматривает соглашение об исполнении мер, указанных в пункте 1 статьи 46 Закона о банках, пункте 1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона о страховой деятельности, пункте 1 статьи 3-5 Закона о рынке ценных бумаг, сроки устранения выявленных недостатков, рисков или нарушений и (или) перечень ограничений, которые на себя принимает лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
+      16. Письменное соглашение предусматривает соглашение об исполнении мер, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-3 Закона о страховой деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3-5 Закона о рынке ценных бумаг, сроки устранения выявленных недостатков, рисков или нарушений и (или) перечень ограничений, которые на себя принимает лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Письменное соглашение подлежит обязательному подписанию лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков. После подписания письменного соглашения лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, принимает на себя обязательства по выполнению его условий в полном объеме и в установленные в нем сроки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Письменное соглашение составляется в 4 (четырех) экземплярах (по 2 (два) экземпляра на казахском и русском языках), имеющих одинаковую юридическую силу, и направляется с сопроводительным письмом в адрес лица, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3151,114 +3663,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Принудительные меры надзорного реагирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Уполномоченный орган применяет принудительные меры надзорного реагирования к лицам, указанным в подпункте 3) пункта 3 Правил, в случаях, предусмотренных пунктом 1 статьи 47-1 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> о рынке ценных бумаг.</w:t>
+      21. Уполномоченный орган применяет принудительные меры надзорного реагирования к лицам, указанным в подпункте 3) пункта 3 Правил, в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 81 Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи статьей 53-4 Закона о страховой деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 72-3 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Лицо, к которому применена принудительная мера надзорного реагирования, в срок, установленный принудительной мерой надзорного реагирования, представляет в уполномоченный орган план мероприятий по выполнению требований уполномоченного органа с указанием перечня запланированных мероприятий, сроков их осуществления, а также ответственных руководящих работников за исполнение каждого пункта плана мероприятий по выполнению требований уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3717,55 +4291,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4091,31 +4665,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>