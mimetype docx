--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0546252" w14:textId="0546252">
+    <w:p w14:paraId="d596515" w14:textId="d596515">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -388,137 +388,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие с 1 января 2019 года, за исключением абзацев пятого, шестого, седьмого, восьмого и девятого пункта 1 приложения 1 к настоящему постановлению, которые вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования, и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -679,486 +698,298 @@
               </w:rPr>
               <w:t>от 29 октября 2018 года № 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам банковской деятельности, в которые вносятся изменения </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правления Национального Банка РК от 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 февраля 2013 года № 72 "Об утверждении Требований по выдаче банками второго уровня банковских займов и банковских гарантий лицам, связанным с ними особыми отношениями, и юридическим лицам (резидентам и нерезидентам Республики Казахстан)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8409, опубликовано 26 июня 2013 года в газете "Юридическая газета" № 93 (2268) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 октября 2014 года № 199 "Об утверждении Правил проведения операций с документарными аккредитивами банками Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9948, опубликовано 24 декабря 2014 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Требованиях</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> по выдаче банками второго уровня банковских займов и банковских гарантий лицам, связанным с ними особыми отношениями, и юридическим лицам (резидентам и нерезидентам Республики Казахстан), утвержденных указанным постановлением:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения операций с документарными аккредитивами банками Республики Казахстан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
-[...235 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункт 5 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Для открытия аккредитива (за исключением открытия аккредитива Национальным Банком) приказодатель представляет в обслуживающий его банк (банк-эмитент) документы, предусмотренные внутренними документами банка (банка - эмитента), а также заявление на открытие аккредитива.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункт 7 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Срок для открытия аккредитива устанавливается банком (банком -эмитентом). При этом для открытия покрытого аккредитива срок не превышает 3 (трех) рабочих дней, для непокрытого аккредитива - не более 20 (двадцати) рабочих дней. Срок открытия аккредитива исчисляется банком (банком-эмитентом) со дня представления клиентом полного пакета документов согласно пункту 5 Правил.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1449,882 +1280,882 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2018 года № 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:bookmarkStart w:name="z51" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых нормативных правовых актов Республики Казахстан, а также структурных элементов некоторых нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4602, опубликовано 25 апреля 2007 года в газете "Юридическая газета" № 62 (1265).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z53" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 16 июля 2007 года № 209 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения банками документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4901).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 2 октября 2008 года № 144 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5369).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z55" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 27 февраля 2009 года № 22 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5611, опубликовано 17 апреля 2009 года в газете "Юридическая газета" № 57 (1654).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 апреля 2009 года № 91 "О внесении дополнений и изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5688).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 ноября 2009 года № 241 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5986).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 марта 2010 года № 38 "О внесении дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6186, опубликовано 26 августа 2010 года в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 14).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Республики Казахстан по вопросам идентификационных номеров, утвержденного постановлением Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 марта 2010 года № 50 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам идентификационных номеров" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6219, опубликовано 26 августа 2010 года в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 14).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 октября 2010 года № 161 "О внесении изменений и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6662, опубликовано 30 декабря 2010 года в газете "Казахстанская правда" № 357-358 (26418-26419).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 1 апреля 2011 года № 32 "О внесении изменений и дополнений в постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций по вопросам расчетов пруденциальных нормативов для ипотечных организаций, дочерних организаций национального управляющего холдинга в сфере агропромышленного комплекса и ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6940, опубликовано 9 июля 2011 года в газете "Казахстанская правда" № 215-216 (26636-26637).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 136 "Об утверждении Правил предоставления займов либо размещения депозитов организацией, осуществляющей обязательное гарантирование депозитов, в банке (банках) - участнике (участниках), принимающем (принимающих) обязательства по гарантируемым депозитам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7603, опубликовано 24 мая 2012 года в газете "Казахстанская правда" № 150-151 (26969-26970).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 26 апреля 2013 года № 110 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8505, опубликовано 6 августа 2013 года в газете "Юридическая газета" № 115 (2490).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Пункт 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 145 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам установления требований к документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9719, опубликовано 8 октября 2014 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2014 года № 242 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования банковской деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10230, опубликовано 25 февраля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам кардинального улучшения условий для предпринимательской деятельности в Республике Казахстан, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 25 февраля 2015 года № 28 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам кардинального улучшения условий для предпринимательской деятельности в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10715, опубликовано 6 мая 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 апреля 2015 года № 70 "О внесении дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 49 "Об утверждении Правил ведения документации по кредитованию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11297, опубликовано 24 июня 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z68" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам проведения операции по одновременной передаче активов и обязательств между банками, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 8 мая 2015 года № 78 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам проведения операции по одновременной передаче активов и обязательств между банками" (зарегистрировано в Реестре государственной регистрации под № 11149, опубликовано 27 мая 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z69" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 93 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11670, опубликовано 30 июля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 30 октября 2015 года № 200 "О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования банковской деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12376, опубликовано 18 января 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2650,31 +2481,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>