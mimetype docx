--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad73134" w14:textId="ad73134">
+    <w:p w14:paraId="ba7da6e" w14:textId="ba7da6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,224 +85,386 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении Перечня вопросов, подлежащих проверке в рамках аудита иной информации, Требований к содержанию, срокам представления аудиторской организацией аудиторского заключения по аудиту иной информации, Требований к аудиторам в составе аудиторской организации, привлекаемой к аудиту иной информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 245. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 ноября 2018 года № 17751.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 245. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 ноября 2018 года № 17751. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 марта 2026 года № 34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее постановление вводится в действие с 1 января 2019 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 57 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", подпунктом 1-3) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об аудиторской деятельности", частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О страховой деятельности", частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 55-1 Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой статьи 13-2 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...124 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Установить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -651,137 +815,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Настоящее постановление вводится в действие с 1 января 2019 года и подлежит официальному опубликованию. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -789,122 +972,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Смаилов А.А.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31 октября 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1712,174 +1911,236 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) эффективность процесса управления непрерывностью деятельности финансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В рамках оценки эффективности системы внутреннего контроля в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма проверке подлежат следующие вопросы:</w:t>
+      4. В рамках оценки эффективности системы внутреннего контроля в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения проверке подлежат следующие вопросы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      1) подверженность финансовой организации риску легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подверженность финансовой организации риску легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      2) процедуры "Знай своего клиента", адекватность оценки риска легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма по типу клиента;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процедуры "Знай своего клиента", адекватность оценки риска легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения по типу клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z145" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выявление операций, подлежащих финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      4) эффективность взаимодействия подразделений финансовой организации по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) эффективность взаимодействия подразделений финансовой организации по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      5) адекватность и достаточность принимаемых финансовой организацией мер для минимизации рисков легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма; </w:t>
+    <w:bookmarkStart w:name="z147" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адекватность и достаточность принимаемых финансовой организацией мер для минимизации рисков легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      6) уязвимость предоставляемых финансовой организацией услуг, а также способов их предоставления рискам легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уязвимость предоставляемых финансовой организацией услуг, а также способов их предоставления рискам легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Если системы и (или) процессы переданы внешним исполнителям, то аудиторская организация оценивает достаточность и эффективность проверяемых вопросов и (или) мер, предпринимаемых финансовой организацией для оценки эффективности системы управления рисками и внутреннего контроля соответствующего внешнего исполнителя. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2225,91 +2486,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) четко выраженные выводы в виде независимого мнения и (или) наблюдений и рекомендаций аудиторской организации относительно результатов анализа и оценки вопросов, подлежащих проверке, сформированные с учетом наилучшей применимой международной практики, результатов оценки и анализа информации, предусмотренной частью пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 57 Закона Республики Казахстан от 31 августа 1995 года "О  банках и банковской деятельности в Республике Казахстан", частью пятой </w:t>
+        <w:t xml:space="preserve"> статьи 57 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", частью пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 18 декабря 2000 года "О  страховой деятельности", частью пятой </w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О страховой деятельности", частью пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 55-1 Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг", и соответствующие принципам, предусмотренным пунктом 2 настоящих Требований, и факторам, предусмотренным пунктом 3 настоящих Требований;</w:t>
+        <w:t xml:space="preserve"> статьи 55-1 Закона Республики Казахстан "О рынке ценных бумаг", и соответствующие принципам, предусмотренным пунктом 2 настоящих Требований, и факторам, предусмотренным пунктом 3 настоящих Требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z133" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дата подписания аудиторского заключения по аудиту иной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z134" w:id="67"/>
     <w:p>
@@ -2383,50 +2644,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2966,64 +3247,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к постановлению </w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правления Национального Банка</w:t>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3044,285 +3338,309 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к аудиторам в составе аудиторской организации, привлекаемой к аудиту иной информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2021 </w:t>
+      Сноска. Приложение 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 43</w:t>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...33 lines deleted...]
-      1) для проверки вопросов, указанных в пункте 1 Перечня вопросов, подлежащих проверке в рамках аудита иной информации, установленного согласно приложению 1 к настоящему постановлению, не менее двух аудиторов и руководитель аудита иной информации имеют одну из полных квалификаций АССА (Association of Chartered Certified Accountants), СРА (Certified Public Accountant), CIA (Certified Internal Auditor), FRM (Financial Risk Manager), PRM (Professional Risk Manager), CRMA (Certification in Risk Management Assurance), CFSA (Certified Financial Services Auditor), CCSA (Certification in Control Self-Assessment), COSO Internal Control Certificate, APRM (Associate Professional Risk Manager), MLARM (Market, Liquidity and Asset Liability Management Risk Manager), ORM (Operational Risk Manager), СFA (Chartered Financial Analyst), CIIA (Certified International Investment Analyst), CIRM (Chartered Insurance Risk Manager), PECB Certified ISO 31000 Risk Manager, в том числе один из аудиторов имеет одну из полных квалификаций в вопросах управления рисками, указанных в настоящем подпункте;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К аудиту иной информации привлекаются аудиторы, являющиеся участниками аудиторской организации, не осуществлявшей аудит финансовой отчетности аудируемых банка, филиала банка-нерезидента Республики Казахстан, страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, профессионального участника рынка ценных бумаг (далее – финансовая организация) за период, подлежащий проверке в рамках аудита иной информации, и не являющейся организацией, определенной аудируемой финансовой организацией для проведения аудита финансовой отчетности (отчетности по данным бухгалтерского учета) в период проведения аудита иной информации, или не являвшейся организацией, привлекавшейся аудируемой финансовой организацией для предоставления консультационных услуг в сферах, подлежащих проверке, а также соответствующие следующим требованиям в зависимости от проверяемых вопросов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z137" w:id="94"/>
-[...15 lines deleted...]
-      2) для проверки вопросов, указанных в пункте 2 Перечня вопросов, подлежащих проверке в рамках аудита иной информации, установленного согласно приложению 1 к настоящему постановлению, не менее двух аудиторов и руководитель аудита иной информации имеют одну из полных квалификаций АССА (Association of Chartered Certified Accountants), СРА (Certified Public Accountant), CIA (Certified Internal Auditor), CFSA (Certified Financial Services Auditor), CCSA (Certification in Control Self-Assessment), COSO Internal Control Certificate, APRM (Associate Professional Risk Manager), MLARM (Market, Liquidity and Asset Liability Management Risk Manager), СFA (Chartered Financial Analyst), CIIA (Certified International Investment Analyst), CRMA (Certification in Risk Management Assurance), в том числе один из аудиторов имеет одну из полных квалификаций в вопросах корпоративного управления, указанных в настоящем подпункте;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для проверки вопросов, указанных в пункте 1 Перечня вопросов, подлежащих проверке в рамках аудита иной информации, установленного согласно приложению 1 к настоящему постановлению, не менее двух аудиторов и руководитель аудита иной информации имеют одну из полных квалификаций АССА (Association of Chartered Certified Accountants), СРА (Certified Public Accountant), CIA (Certified Internal Auditor), FRM (Financial Risk Manager), PRM (Professional Risk Manager), CRMA (Certification in Risk Management Assurance), CFSA (Certified Financial Services Auditor), CCSA (Certification in Control Self-Assessment), COSO Internal Control Certificate, APRM (Associate Professional Risk Manager), MLARM (Market, Liquidity and Asset Liability Management Risk Manager), ORM (Operational Risk Manager), СFA (Chartered Financial Analyst), CIIA (Certified International Investment Analyst), CIRM (Chartered Insurance Risk Manager), PECB Certified ISO 31000 Risk Manager, в том числе один из аудиторов имеет одну из полных квалификаций в вопросах управления рисками, указанных в настоящем подпункте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z138" w:id="95"/>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для проверки вопросов, указанных в пункте 2 Перечня вопросов, подлежащих проверке в рамках аудита иной информации, установленного согласно приложению 1 к настоящему постановлению, не менее двух аудиторов и руководитель аудита иной информации имеют одну из полных квалификаций АССА (Association of Chartered Certified Accountants), СРА (Certified Public Accountant), CIA (Certified Internal Auditor), CFSA (Certified Financial Services Auditor), CCSA (Certification in Control Self-Assessment), COSO Internal Control Certificate, APRM (Associate Professional Risk Manager), MLARM (Market, Liquidity and Asset Liability Management Risk Manager), СFA (Chartered Financial Analyst), CIIA (Certified International Investment Analyst), CRMA (Certification in Risk Management Assurance), в том числе один из аудиторов имеет одну из полных квалификаций в вопросах корпоративного управления, указанных в настоящем подпункт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z152" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для проверки вопросов, указанных в пункте 3 Перечня вопросов, подлежащих проверке в рамках аудита иной информации, установленного согласно приложению 1 к настоящему постановлению, не менее двух аудиторов и руководитель аудита иной информации имеют одну из полных квалификаций ITIL (Information Technology Infrastructure Library), COBIT (Control Objectives for Information and Related Technologies), ISO 27001 LA (ISO 27001 Lead Auditor), CISA (Certified Information Systems Auditor), CISM (Certified Information Security Manager), CRISC (Certified in Risk and Information Systems Control), TOGAF (The Open Group Architecture Framework), CISSP (Certified Information Systems Security Professional);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z139" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z153" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для проверки вопросов, указанных в пункте 4 Перечня вопросов, подлежащих проверке в рамках аудита иной информации, установленного согласно приложению 1 к настоящему постановлению, не менее двух аудиторов и руководитель аудита иной информации имеют одну из полных квалификаций ACAMS (Association of Certified Anti-Money Laundering Specialists), CAMS Audit (Advanced AML Audit Certification);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z140" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z154" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) не менее двух аудиторов и руководитель аудита иной информации имеют опыт работы не менее 2 (двух) лет по оценке соответствующих вопросов, подлежащих проверке, и не являлись в течение последних 3 (трех) лет работниками финансовой организации, в отношении которой проводится аудит иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z142" w:id="99"/>
-[...15 lines deleted...]
-      7) руководитель аудита иной информации имеет опыт работы не менее 5 (пяти) лет в сфере экономики, и (или) финансов, и (или) внутреннего аудита, и (или) риск-менеджмента, и (или) информационных технологий, и (или) внутреннего контроля в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, и не являлся в течение последних 3 (трех) лет работником финансовой организации, в отношении которой проводится аудит иной информации.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не менее двух аудиторов имеют опыт работы не менее 2 (двух) лет в сфере экономики, и (или) финансов, и (или) внутреннего аудита, и (или) риск-менеджмента, и (или) информационных технологий, и (или) внутреннего контроля в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, и не являлись в течение последних 3 (трех) лет работниками финансовой организации, в отношении которой проводится аудит иной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z156" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) руководитель аудита иной информации имеет опыт работы не менее 5 (пяти) лет в сфере экономики, и (или) финансов, и (или) внутреннего аудита, и (или) риск-менеджмента, и (или) информационных технологий, и (или) внутреннего контроля в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, и не являлся в течение последних 3 (трех) лет работником финансовой организации, в отношении которой проводится аудит иной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3644,35 +3962,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>