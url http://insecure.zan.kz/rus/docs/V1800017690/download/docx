--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9db6e31" w14:textId="9db6e31">
+    <w:p w14:paraId="dfedbe8" w14:textId="dfedbe8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1922,150 +1922,378 @@
         <w:t>
       3) цели, задачи и политику, применяемые по предмету государственного аудита или в деятельности объекта государственного аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бизнес-процессы, организационную структуру, внутреннюю и внешнюю среду функционирования по предмету государственного аудита или в деятельности объекта государственного аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра финансов РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) внутренние системы управления по предмету государственного аудита или в объекте государственного аудита, включая информационные системы и системы внутреннего контроля и аудита;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) систему отчетности, применяемую по предмету государственного аудита или объектом государственного аудита;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...15 lines deleted...]
-      6) систему отчетности, применяемую по предмету государственного аудита или объектом государственного аудита;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при наличии результаты предыдущего государственного аудита, проведенного органами внешнего и внутреннего государственного аудита, а также результаты контроля (надзора), проведенного органами контроля и надзора, принятые объектом государственного аудита меры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...15 lines deleted...]
-      7) при наличии результаты предыдущего государственного аудита, проведенного органами внешнего и внутреннего государственного аудита, а также результаты контроля (надзора), проведенного органами контроля и надзора, принятые объектом государственного аудита меры;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра финансов РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) внешние источники информации (официальные статистические данные, материалы научно-исследовательских институтов, занимающихся проблемами, связанными с предметом программы, средства массовой информации, информационные базы проверяемого объекта государственного аудита);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) доступность первичной информации и другие ограничения, связанные с проведением аудиторских процедур на последующих этапах аудита эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2104,2152 +2332,2152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В целях обеспечения качества аудита эффективности проводится анализ и оценка функционирования системы и средств внутреннего контроля объекта государственного аудита в разрезе взаимосвязанных компонентов, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для отбора объектов аудита эффективности или отдельного направления его деятельности применяется риск-ориентированный подход с проведением анализа и оценки рисков, связанных с достижением целей организации и определением надлежащих ответных мер, где учитываются следующие критерии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) универсальные риски;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...15 lines deleted...]
-      Для отбора объектов аудита эффективности или отдельного направления его деятельности применяется риск-ориентированный подход с проведением анализа и оценки рисков, связанных с достижением целей организации и определением надлежащих ответных мер, где учитываются следующие критерии:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) риски, связанные с внешними и внутренними факторами, как на уровне организации, так и на уровне деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      1) универсальные риски;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценка значимости риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...15 lines deleted...]
-      2) риски, связанные с внешними и внутренними факторами, как на уровне организации, так и на уровне деятельности;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оценка вероятности возникновения риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
-[...15 lines deleted...]
-      3) оценка значимости риска;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка готовности организации к принятию риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...15 lines deleted...]
-      4) оценка вероятности возникновения риска;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разработка действий по реагированию на риски;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...15 lines deleted...]
-      5) оценка готовности организации к принятию риска;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие выявляющих либо предотвращающих средств контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
-[...15 lines deleted...]
-      6) разработка действий по реагированию на риски;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дополнительные критерии государственного аудита и финансового контроля, определяемые государственным аудитором по предмету аудита эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
-[...15 lines deleted...]
-      7) наличие выявляющих либо предотвращающих средств контроля;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. На основании предварительного изучения, анализа и оценки информации по предмету государственного аудита или о деятельности объекта государственного аудита определяются цели, показатели, вопросы аудита эффективности, подходы и методы проведения аудита эффективности, оцениваются аудиторские риски и способы управления данными рисками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
-[...15 lines deleted...]
-      8) дополнительные критерии государственного аудита и финансового контроля, определяемые государственным аудитором по предмету аудита эффективности.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Руководителем группы государственного аудита на основе данных предварительного изучения объекта государственного аудита разрабатывается план проведения внутреннего государственного аудита (далее – план аудита), содержащий срок проведения аудиторского мероприятия, необходимые ресурсы, объекты государственного аудита и маршруты следования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
-[...15 lines deleted...]
-      13. На основании предварительного изучения, анализа и оценки информации по предмету государственного аудита или о деятельности объекта государственного аудита определяются цели, показатели, вопросы аудита эффективности, подходы и методы проведения аудита эффективности, оцениваются аудиторские риски и способы управления данными рисками.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Характер и масштаб работ по планированию аудита эффективности зависит от размера и сложности организационной структуры объекта государственного аудита, целей государственного аудита, понимания особенностей деятельности объекта государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
-[...15 lines deleted...]
-      14. Руководителем группы государственного аудита на основе данных предварительного изучения объекта государственного аудита разрабатывается план проведения внутреннего государственного аудита (далее – план аудита), содержащий срок проведения аудиторского мероприятия, необходимые ресурсы, объекты государственного аудита и маршруты следования.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудит эффективности осуществляется работниками СВА, уровень профессиональных знаний, навыки и опыт которых в совокупности соответствуют характеру, масштабу и сложности государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
-[...15 lines deleted...]
-      Характер и масштаб работ по планированию аудита эффективности зависит от размера и сложности организационной структуры объекта государственного аудита, целей государственного аудита, понимания особенностей деятельности объекта государственного аудита.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные аудиторы принимают во внимание главные аспекты значимости предстоящей работы, включая такие количественные и качественные факторы, как цель, масштаб, предмет и показатели аудита эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...15 lines deleted...]
-      Аудит эффективности осуществляется работниками СВА, уровень профессиональных знаний, навыки и опыт которых в совокупности соответствуют характеру, масштабу и сложности государственного аудита.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра финансов РК от 18.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Показатели аудита эффективности соответствуют следующим характеристикам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
-[...15 lines deleted...]
-      Государственные аудиторы принимают во внимание главные аспекты значимости предстоящей работы, включая такие количественные и качественные факторы, как цель, масштаб, предмет и показатели аудита эффективности.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) применимость – показатели связаны с целью и вопросами аудита эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...77 lines deleted...]
-      15. Показатели аудита эффективности соответствуют следующим характеристикам:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приемлемость – показатели согласованы с требованиями законодательства или мнением независимых экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      1) применимость – показатели связаны с целью и вопросами аудита эффективности;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) надежность – показатели применимы государственными аудиторами при схожих обстоятельствах для формирования аналогичных выводов, заключений и рекомендаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...15 lines deleted...]
-      2) приемлемость – показатели согласованы с требованиями законодательства или мнением независимых экспертов;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объективность – показатели не являются предвзятыми и основываются на полной и достоверной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      3) надежность – показатели применимы государственными аудиторами при схожих обстоятельствах для формирования аналогичных выводов, заключений и рекомендаций;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) полнота – показатели являются достаточными для достижения цели аудита эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...15 lines deleted...]
-      4) объективность – показатели не являются предвзятыми и основываются на полной и достоверной информации;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) полезность – применение показателей обеспечивает выявление фактов (данных) для формулировки обоснованных выводов, заключений и рекомендаций по улучшениям результатов эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...15 lines deleted...]
-      5) полнота – показатели являются достаточными для достижения цели аудита эффективности;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) понятность – показатели формулируются предельно кратко, содержат четкий и не подлежащий различному толкованию смысл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...15 lines deleted...]
-      6) полезность – применение показателей обеспечивает выявление фактов (данных) для формулировки обоснованных выводов, заключений и рекомендаций по улучшениям результатов эффективности;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При разработке показателей аудита эффективности учитываются следующие риски:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
-[...15 lines deleted...]
-      7) понятность – показатели формулируются предельно кратко, содержат четкий и не подлежащий различному толкованию смысл.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъективность – разработка показателей при наличии неполной, необъективной информации и при отсутствии всестороннего изучения проверяемого направления, сферы (области), в том числе вследствие недостаточности нормативно-методологической базы и опыта в проверяемой сфере (области);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      16. При разработке показателей аудита эффективности учитываются следующие риски:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие независимого экспертного мнения, квалифицированных специалистов в данной отрасли, независимых узкоспециализированных экспертов, научных разработок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      1) субъективность – разработка показателей при наличии неполной, необъективной информации и при отсутствии всестороннего изучения проверяемого направления, сферы (области), в том числе вследствие недостаточности нормативно-методологической базы и опыта в проверяемой сфере (области);</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможность количественных и качественных измерений показателей эффективности ввиду специфики сферы (области) аудита эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      2) отсутствие независимого экспертного мнения, квалифицированных специалистов в данной отрасли, независимых узкоспециализированных экспертов, научных разработок;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отсутствие стандартов в деятельности объекта государственного аудита при проведении аудиторского мероприятия в новой области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При разработке показателей аудита эффективности допускается использование критериев и показателей эффективности в соответствии с методиками, разработанными в целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Системы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, городов республиканского значения и столицы, утвержденной Указом Президента Республики Казахстан от 19 марта 2010 года № 954.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для обеспечения соответствия показателей аудита эффективности требованиям, установленным пунктами 15 и 16 настоящего Стандарта, проводится обсуждение показателей аудита эффективности с должностными лицами объекта государственного аудита, при необходимости привлекаются эксперты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Допускается корректировка или разработка новых показателей аудита эффективности на последующих этапах аудиторского мероприятия, при наличии оформленных надлежащим образом аудиторских доказательств с обязательным включением соответствующих ссылок в аудиторскую документацию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...15 lines deleted...]
-      17. Для обеспечения соответствия показателей аудита эффективности требованиям, установленным пунктами 15 и 16 настоящего Стандарта, проводится обсуждение показателей аудита эффективности с должностными лицами объекта государственного аудита, при необходимости привлекаются эксперты.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В процессе планирования учитываются полученные сведения о деятельности объекта государственного аудита путем непрерывного процесса сбора и обработки информации. Информация, получаемая на последующих этапах проведения аудита эффективности, дополняет данные, полученные на подготовительном этапе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Программа аудита составляется с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения внутреннего государственного аудита, которая содержит показатели аудита эффективности и детализированные вопросы к каждому из показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы аудита эффективности являются детализацией цели аудита и обеспечивают логическую связь с показателями аудита эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка функционирования систем управления бизнес-процессами по предмету аудита эффективности, оценка достижения запланированных результатов, анализ причин, повлекших недостижение оцениваемых результатов по предмету аудита эффективности и их последствий, являются обязательными вопросами, включаемыми в программу аудита эффективности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
-[...15 lines deleted...]
-      Вопросы аудита эффективности являются детализацией цели аудита и обеспечивают логическую связь с показателями аудита эффективности.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аудиторское задание содержит конкретные программные вопросы, подлежащие охвату в ходе аудиторского мероприятия, сроки их рассмотрения на каждом объекте государственного аудита, распределяемые между участниками группы аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
-[...15 lines deleted...]
-      Оценка функционирования систем управления бизнес-процессами по предмету аудита эффективности, оценка достижения запланированных результатов, анализ причин, повлекших недостижение оцениваемых результатов по предмету аудита эффективности и их последствий, являются обязательными вопросами, включаемыми в программу аудита эффективности.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль за выполнением аудиторского задания возлагается на руководителя группы государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
-[...15 lines deleted...]
-      21. Аудиторское задание содержит конкретные программные вопросы, подлежащие охвату в ходе аудиторского мероприятия, сроки их рассмотрения на каждом объекте государственного аудита, распределяемые между участниками группы аудита.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Аудиторские процедуры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Аудит эффективности осуществляется в порядке, определенном настоящим Стандартом и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Процедура проведения аудита эффективности представляет собой глубокое и тщательное рассмотрение внутренних процессов (бизнес-процессов) в соответствии с целью и предметом аудита для определения рисков и их оценки, а также сбора достаточных и надлежащих аудиторских доказательств, которые станут основой для выводов и рекомендаций аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Государственные аудиторы с целью получения достаточных и надлежащих доказательств, проводят следующие аудиторские процедуры:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      23. Процедура проведения аудита эффективности представляет собой глубокое и тщательное рассмотрение внутренних процессов (бизнес-процессов) в соответствии с целью и предметом аудита для определения рисков и их оценки, а также сбора достаточных и надлежащих аудиторских доказательств, которые станут основой для выводов и рекомендаций аудита.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ исследуемой документации по предмету аудита эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...15 lines deleted...]
-      24. Государственные аудиторы с целью получения достаточных и надлежащих доказательств, проводят следующие аудиторские процедуры:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка функционирования системы внутреннего контроля объекта государственного аудита, по направлению предмета аудита эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
-[...15 lines deleted...]
-      анализ исследуемой документации по предмету аудита эффективности;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интервью (опрос) с лицами, связанными с предметом аудита эффективности (должностные лица объекта государственного аудита, контрагенты, получатели государственных услуг и другие физические или юридические лица);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
-[...15 lines deleted...]
-      оценка функционирования системы внутреннего контроля объекта государственного аудита, по направлению предмета аудита эффективности;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наблюдение и осмотр (наблюдение за процессом или процедурой, выполняемой другими лицами);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
-[...15 lines deleted...]
-      интервью (опрос) с лицами, связанными с предметом аудита эффективности (должностные лица объекта государственного аудита, контрагенты, получатели государственных услуг и другие физические или юридические лица);</w:t>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аналитические процедуры (сопоставление информации за периоды, сопоставление показателей элементов финансовой отчетности, изучение взаимосвязи между данными показателей финансовой и нефинансовой информации за аудируемый период, изучение взаимосвязи между элементами предмета аудита эффективности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...15 lines deleted...]
-      наблюдение и осмотр (наблюдение за процессом или процедурой, выполняемой другими лицами);</w:t>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инспектирование (проверка внутренних или внешних записей, или документов, в бумажной или электронной форме, или на прочих носителях информации, что обеспечивает аудиторские доказательства различной степени надежности (в зависимости от характера и источника));</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
-[...15 lines deleted...]
-      аналитические процедуры (сопоставление информации за периоды, сопоставление показателей элементов финансовой отчетности, изучение взаимосвязи между данными показателей финансовой и нефинансовой информации за аудируемый период, изучение взаимосвязи между элементами предмета аудита эффективности);</w:t>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрос и подтверждение (дополнение к другим аудиторским процедурам, в форме устного или письменного запроса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
-[...15 lines deleted...]
-      инспектирование (проверка внутренних или внешних записей, или документов, в бумажной или электронной форме, или на прочих носителях информации, что обеспечивает аудиторские доказательства различной степени надежности (в зависимости от характера и источника));</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пересчет (проверка арифметической точности документов или записей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
-[...15 lines deleted...]
-      запрос и подтверждение (дополнение к другим аудиторским процедурам, в форме устного или письменного запроса);</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повторное выполнение (контрольные действия государственного аудитора в отношении руководства и работников объекта государственного аудита по применяемым ими средствам контроля).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
-[...15 lines deleted...]
-      пересчет (проверка арифметической точности документов или записей);</w:t>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные аудиторы обеспечивают открытость и понятность аудиторских процедур, выполняемых на всех этапах аудита эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      повторное выполнение (контрольные действия государственного аудитора в отношении руководства и работников объекта государственного аудита по применяемым ими средствам контроля).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 24 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра финансов РК от 27.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. На основе профессионального суждения государственные аудиторы проводят аудит эффективности способом, позволяющим сократить риск до приемлемого уровня, обеспечивая разумную уверенность в достаточности, приемлемости и надежности аудиторских доказательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      Государственные аудиторы обеспечивают открытость и понятность аудиторских процедур, выполняемых на всех этапах аудита эффективности.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При проведении аудита эффективности аудиторские доказательства государственным аудитором анализируются в соответствии с предметом и целью аудита эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Профессиональное суждение используется при определении характера, вида, способа сбора и обеспечения качества собираемых аудиторских доказательств, служащих основой для выводов, заключений и рекомендаций органов государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Систематизация выявленных фактов и составление аудиторского отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Выявленные факты по предмету аудита эффективности оцениваются на соответствие показателям аудита эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицом, ответственным за проведение аудиторского мероприятия и членами группы аудита эффективности проводится совместное обсуждение выявленных результатов, с участием представителей объекта государственного аудита и (или) другими организациями, вовлеченными в управление деятельностью объекта государственного аудита, и их систематизация путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ранжирования выявленных фактов по существенности и значимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выяснения, являются ли факты фрагментарным случаем или представляют собой признак системной проблемы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выяснения осведомленности руководства объекта государственного аудита о выявленных системных проблемах и определения необходимости участия других сторон в устранении выявленных недостатков и реализации рекомендаций по улучшению деятельности объекта государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определения причины образования и влияния выявленных фактов на предмет аудита эффективности или деятельность объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Систематизация выявленных фактов предполагает их соотнесение с соответствующими показателями аудита эффективности и вопросами аудита эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Выявленные при проведении аудита эффективности факты являются свидетельствами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высоко-эффективной деятельности (имеют место позитивные отклонения фактических значений, характеризующих предмет аудита эффективности или деятельность объекта государственного аудита, от показателей аудита эффективности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)  эффективной деятельности (фактические значения, характеризующие предмет аудита эффективности или деятельность объекта государственного аудита, соответствуют показателям аудита эффективности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неэффективной деятельности (имеют место отклонения в худшую сторону фактических значений, характеризующих предмет аудита эффективности или деятельность объекта государственного аудита, от показателей аудита эффективности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 24 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра финансов РК от 27.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 29 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра финансов РК от 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...273 lines deleted...]
-      2)  эффективной деятельности (фактические значения, характеризующие предмет аудита эффективности или деятельность объекта государственного аудита, соответствуют показателям аудита эффективности);</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Каждый выявленный факт подтверждается надежными и достаточными аудиторскими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доказательствами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Сведения, сформированные по итогам аудиторского мероприятия, включает ответы на вопросы Программы аудита и при необходимости, аудиторское мнение в части причин и последствий отклонений от показателей аудита эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Аудиторский отчет формируется с учетом обсуждений с представителями объекта государственного аудита и (или) другими организациями, вовлеченными в управление деятельностью объекта государственного аудита, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам проведения внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Аудиторский отчет, составляемый по итогам аудита эффективности, в обязательном порядке содержит оценку на предмет соответствия показателям аудита эффективности и лаконичные ответы на все вопросы аудита эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Выводы и заключения, включаемые в аудиторский отчет, содержат результаты причинно-следственного анализа, в том числе причины неэффективности в деятельности объекта государственного аудита и последствий отклонений от показателей аудита эффективности, с учетом отсутствия необходимости ссылки на нормы нормативных правовых актов при описании недостатков, проблем, рисков недостижения результатов и совершения нарушений и других сведений, а также необходимости отражения выявленных резервов для совершенствования предмета аудита эффективности или деятельности объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
-[...15 lines deleted...]
-      32. Аудиторский отчет, составляемый по итогам аудита эффективности, в обязательном порядке содержит оценку на предмет соответствия показателям аудита эффективности и лаконичные ответы на все вопросы аудита эффективности.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В аудиторский отчет включаются как выявленные нарушения и (или) недостатки, так и позитивные достижения по предмету аудита эффективности или в деятельности объекта государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      33. Выводы и заключения, включаемые в аудиторский отчет, содержат результаты причинно-следственного анализа, в том числе причины неэффективности в деятельности объекта государственного аудита и последствий отклонений от показателей аудита эффективности, с учетом отсутствия необходимости ссылки на нормы нормативных правовых актов при описании недостатков, проблем, рисков недостижения результатов и совершения нарушений и других сведений, а также необходимости отражения выявленных резервов для совершенствования предмета аудита эффективности или деятельности объекта государственного аудита.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Составление отчета о результатах внутреннего государственного аудита и мониторинг исполнения рекомендаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...15 lines deleted...]
-      34. В аудиторский отчет включаются как выявленные нарушения и (или) недостатки, так и позитивные достижения по предмету аудита эффективности или в деятельности объекта государственного аудита.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Составление и представление отчета о результатах внутреннего аудита является ключевым этапом аудита эффективности, посредством которого обеспечивается содействие СВА улучшениям в изученной области государственного управления и (или) деятельности объекта государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Составление отчета о результатах внутреннего государственного аудита и мониторинг исполнения рекомендаций</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 18.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Отчет о результатах внутреннего аудита, решение (распоряжение) об устранении нарушений и рассмотрении рекомендаций оформляются и направляются объекту государственного аудита в порядке и сроки, предусмотренные Правилами проведения внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Мониторинг документов, принимаемых по результатам аудита эффективности осуществляется в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Правилами проведения внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. При необходимости СВА проводится аудиторское мероприятие по выполнению объектами государственного аудита рекомендаций, сформированных по итогам аудита эффективности, проведенных за определенный промежуток времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К проведению аудиторских и аналитических процедур по реализации итогов аудита эффективности привлекаются государственные аудиторы, которые принимали непосредственное участие в проведении аудита эффективности и (или) другие государственные аудиторы СВА.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 18.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Лицом, ответственным за проведение аудиторского мероприятия в течение 5 (пяти) рабочих дней со дня получения информации (подтверждающих документов) от объекта государственного аудита проводится мониторинг исполнения рекомендаций на предмет своевременности и полноты их выполнения объектом государственного аудита.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
-[...15 lines deleted...]
-      38. При необходимости СВА проводится аудиторское мероприятие по выполнению объектами государственного аудита рекомендаций, сформированных по итогам аудита эффективности, проведенных за определенный промежуток времени.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При полном рассмотрении рекомендаций и устранения нарушений посредством обеспечения возмещения в бюджет, восстановления путем выполнения работ, оказания услуг, поставки товаров и (или) отражения по учету выявленных сумм нарушений, и привлечения к ответственности виновных лиц, составляется и подписывается руководителем группы государственного аудита справка о завершении аудиторского мероприятия по форме, утвержденной Правилами проведения внутреннего государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 18.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Руководитель СВА отчитывается перед руководителем центрального государственного органа или акимом области, городов республиканского значения, столицы о результатах аудита эффективности и влиянии исполненных рекомендаций на внутренние процедуры, бизнес-процессы по повышению эффективности работы, достижению показателей результатов деятельности объекта государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4317,55 +4545,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4691,31 +4919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>