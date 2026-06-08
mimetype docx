--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9802666" w14:textId="9802666">
+    <w:p w14:paraId="4a535c6" w14:textId="4a535c6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10256,71 +10256,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Программа профессионального развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.12.2024 </w:t>
+      Сноска. Приложение 1 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 87</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10484,87 +10516,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Публикация статьи в зарубежном издании по актуарной деятельности</w:t>
+Участие в международном конгрессе актуариев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10597,87 +10629,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Публикация статьи в периодических печатных изданиях по актуарной деятельности</w:t>
+Осуществление преподавательской деятельности по актуарным дисциплинам (за семестр) не менее 30 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10710,87 +10742,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие на международном конгрессе актуариев</w:t>
+Осуществление преподавательской деятельности по актуарным дисциплинам (за семестр) менее 30 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800</w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10822,88 +10854,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Участие в международной конференции по актуарной деятельности </w:t>
+              <w:t>
+Осуществление деятельности в качестве руководителя выпускных работ (дипломная/проектная работа бакалавриата, магистерские диссертаций) по специализации "Актуарий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10936,51 +10968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие в международной конференции по финансовой деятельности</w:t>
+Участие на семинаре, вебинаре, мастер-классах, обучениях на территории Республики Казахстан или зарубежом в качестве лектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11049,51 +11081,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие в республиканской конференции по актуарной деятельности</w:t>
+Вклад в развитие актуарной и страховой отрасли Казахстана и участие в рабочих группах, подтвержденные уполномоченным органом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11162,87 +11194,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие в республиканской конференции по финансовой деятельности</w:t>
+Вклад в развитие актуарной деятельности Казахстана, подтвержденный объединением актуариев Казахстана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11275,87 +11307,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие на семинаре, обучениях стран зарубежья по актуарной деятельности</w:t>
+Публикация статьи по вопросам страхования и актуарной деятельности в зарубежном профессиональном финансовом издании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11388,87 +11420,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие на семинаре, обучениях стран зарубежья по страховой деятельности</w:t>
+Публикация статьи по вопросам страхования и актуарной деятельности в Республиканском профессиональном финансовом издании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11501,87 +11533,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие на семинаре, вебинаре, мастер-классах, онлайн обучениях на территории Республики Казахстан или за рубежом по актуарной деятельности</w:t>
+Написание учебников, учебных пособий по актуарной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11614,87 +11646,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участие на семинаре, вебинаре, мастер-классах, онлайн обучениях на территории Республики Казахстан или за рубежом по страховой деятельности</w:t>
+Участие в проведение экзаменов по актуарной деятельности по курсам прослушанным на платформе skills.enbek.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11727,51 +11759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осуществление преподавательской деятельности по актуарным дисциплинам (за семестр)</w:t>
+Подготовка актуарных заключений по обязательным видам страхования (тарифы, исследования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11840,652 +11872,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успешная сдача одного из актуарных экзаменов SOA (Society of Actuaries (Сосайити оф Актуариес)) (USA), CAS (Casualty Actuarial Society (Кэжуалти Актуариал Сосайити)) (USA), Institute and Faculty of Actuaries (Институт оф Актуариес) (United Kindom), Actuaries Institute (Актуариал Институт) (Australia), Canadian Institute of Actuaries (Канэйдиан Институт оф Актуариес)(Canada), CFA (Chartered Financial Analyst (Чартеед Файнаншл Аналист)), FRM (Financial Risk Manager)( Файнаншл риск менеджер)</w:t>
+Непрерывное членство в объединении актуариев Казахстана в течение 3-х лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1200</w:t>
-[...564 lines deleted...]
-400</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23349,51 +22816,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на право осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">актуарной деятельности </w:t>
+              <w:t>актуарной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на страховом рынке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z430" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -23413,71 +22880,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на осуществление актуарной деятельности"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      Сноска. Приложение 1 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 102</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23756,51 +23223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее – уполномоченный орган)</w:t>
+Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее - уполномоченный орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23887,51 +23354,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По всем подвидам:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+Веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24279,106 +23746,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-По подвидам: </w:t>
+              <w:t>
+По подвидам:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) выдача лицензии на осуществление актуарной деятельности – лицензия на осуществление актуарной деятельности;</w:t>
+1) выдача лицензии на осуществление актуарной деятельности - лицензия на осуществление актуарной деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) получение дубликата лицензии – лицензия на осуществление актуарной деятельности;</w:t>
+2) получение дубликата лицензии - лицензия на осуществление актуарной деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) переоформление лицензии – лицензия на осуществление актуарной деятельности.</w:t>
+3) переоформление лицензии - лицензия на осуществление актуарной деятельности.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24678,99 +24145,139 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) портал - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Трудовому кодексу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) и </w:t>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее - Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день).</w:t>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее - Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с Кодексом и Законом о праздниках.</w:t>
+              <w:t xml:space="preserve">
+2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о праздниках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24857,215 +24364,323 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для выдачи лицензии на осуществление актуарной деятельности:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление в форме электронного документа, удостоверенное электронной цифровой подписью (далее – ЭЦП) заявителя по форме согласно приложению 3 к Правилам;</w:t>
+1) заявление в форме электронного документа, удостоверенное электронной цифровой подписью (далее - ЭЦП) заявителя по форме согласно приложению 3 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электронная копия документа, удостоверяющего личность (для физических лиц - нерезидентов Республики Казахстан);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3)нотариально засвидетельствованная копия диплома о высшем образовании (предоставляется электронная копия);</w:t>
+3) нотариально засвидетельствованная копия диплома о высшем образовании (предоставляется электронная копия);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) электронная копия документа, подтверждающего уплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) электронная копия документов, выданных организацией, являющейся членом международной актуарной ассоциации, и (или) университетом, учебная программа по специализации "Актуарий" которого соответствует минимальной обязательной программе обучения актуариев, свидетельствующих о том, что заявитель прошел обучение и успешно сдал экзамены по курсам, предусмотренным минимальной обязательной программой обучения актуариев, действующей на момент сдачи экзаменов, и (или) электронная копия: диплома (с приложениями) магистра делового администрирования по специализации "Актуарий" или диплома магистра экономики и бизнеса по специальности "Финансы" по специализации "Актуарий" с рейтингом не менее восьмидесяти процентов по каждому курсу, относящемуся к минимальной обязательной программе обучения актуариев, действующей на момент прохождения обучения и сдачи экзамена;</w:t>
+5) представляется один из следующих документов в электронном виде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) для физических лиц-нерезидентов Республики Казахстан – электронные копии документов, подтверждающих статус актуария и членство в международных ассоциациях актуариев, согласно Перечню и требованиям к международным ассоциациям актуариев, утвержденным согласно приложению 2 к настоящему постановлению;</w:t>
+электронная копия документов, свидетельствующих о том, что заявитель прошел обучение и успешно сдал экзамены по курсам, предусмотренным минимальной обязательной программой обучения актуариев, действующей на момент сдачи экзаменов, выданных одной из организацией:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) электронные копии документов, свидетельствующих о том, что заявитель на получение лицензии сдал международные экзамены, соответствующие требованиям минимальной обязательной программы обучения актуариев, утвержденной согласно приложению 1 к настоящему постановлению (при наличии). Международными экзаменами признаются экзамены, которые покрывают минимальные перечни разделов, включенные в содержание минимальной обязательной программы обучения актуариев, предусмотренной приложением 1 к настоящему постановлению;</w:t>
+организацией, являющейся членом международной актуарной ассоциации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) электронная копия документа, подтверждающего наличие опыта работы не менее одного года в области проведения актуарных исследований и (или) актуарных расчетов в финансовых организациях, в уполномоченном органе.</w:t>
+онлайн платформой по обучению актуариев, разработанной Акционерным обществом "Фонд гарантирования страховых выплат";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+университетом, учебная программа по специализации "Актуарий" которого соответствует минимальной обязательной программе обучения актуариев.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия диплома (с приложениями) магистра делового администрирования по специализации "Актуарий" или диплома магистра экономики и бизнеса по специальности "Финансы" по специализации "Актуарий" с рейтингом не менее восьмидесяти процентов по каждому курсу, относящемуся к минимальной обязательной программе обучения актуариев, действующей на момент прохождения обучения и сдачи экзамена.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия диплома (с приложениями) бакалавра или магистра по образовательной программе, связанной с актуарной деятельностью или актуарной наукой (Actuarial science), специализации "Актуарий", "Актуарное дело" и наличие одного из международных профессиональных квалификационных сертификатов: CFA (Chartered Financial Analyst (Чартеед Файнаншл Аналист), FRM (Financial Risk Manager)(Файнаншл риск менеджер), PRM (Professional Risk Manager) (Файншл риск менеджер), CERA (Chartered Enterprise Risk Analyst) (Профессиональный риск менеджер), DipIFR (ACCA) (Diploma in International Financial Reporting), Chartered Insurance Institute (CII) (квалификация Certificate, Diploma или Advanced Diploma).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) для физических лиц-нерезидентов Республики Казахстан - электронные копии документов, подтверждающих статус актуария и членство в международных ассоциациях актуариев, согласно Перечню и требованиям к международным ассоциациям актуариев, утвержденным согласно приложению 2 к настоящему постановлению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) электронные копии документов, свидетельствующих о том, что заявитель на получение лицензии сдал международные экзамены, соответствующие требованиям минимальной обязательной программы обучения актуариев, утвержденной согласно приложению 1 к настоящему постановлению (при наличии). Международными экзаменами признаются экзамены, которые покрывают минимальные перечни разделов, включенные в содержание минимальной обязательной программы обучения актуариев, предусмотренной приложением 1 к настоящему постановлению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) электронная копия документа, подтверждающего наличие опыта работы не менее одного года в области проведения актуарных исследований и (или) актуарных расчетов в финансовых организациях, в уполномоченном органе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
 Лицензия на осуществление актуарной деятельности выдается при соблюдении требований, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> статьи 40 Закона Республики Казахстан "О страховой деятельности" (далее – Закон).</w:t>
+              <w:t xml:space="preserve"> статьи 40 Закона Республики Казахстан "О страховой деятельности" (далее - Закон).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25260,71 +24875,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) несоответствие представленных документов требованиям законодательства Республики Казахстан о страховании и страховой деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) наличие данных о лишении лицензии по основаниям, предусмотренным подпунктами 2-1), 2-2) и 3) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 60 Закона;</w:t>
+2) наличие данных о лишении лицензии по основаниям, предусмотренным подпунктами 2-1), 2-2) и 3) пункта 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) отрицательный результат тестирования, проведенного уполномоченным органом.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>