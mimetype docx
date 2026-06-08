--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fc7880" w14:textId="8fc7880">
+    <w:p w14:paraId="3b0920e" w14:textId="3b0920e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2268,2764 +2268,2878 @@
         <w:t>
       3) документы, подтверждающие наличие стажа работы по юридической специальности не менее двух лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) результаты аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z227" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20-1 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20-1. В целях соблюдения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 83 Закона "Об адвокатской деятельности и юридической помощи" Палата, при приеме документов претендента для вступления в членство палаты юридических консультантов, проверяет реестр членов палат юридических консультантов, размещенный на интернет-ресурсе уполномоченного государственного органа в сфере оказания юридической помощи и единой информационной системе юридической помощи.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 20-1 в соответствии с приказом и.о. Министра юстиции РК от 27.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 549</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Решение о приеме в члены Палаты принимает коллегиальный орган управления Палаты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:p>
-[...77 lines deleted...]
-      21. Решение о приеме в члены Палаты принимает коллегиальный орган управления Палаты.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Выход из Палаты осуществляется добровольно, на основании письменного заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...15 lines deleted...]
-      22. Выход из Палаты осуществляется добровольно, на основании письменного заявления.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Утрата членства в Палате проводится в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
-[...15 lines deleted...]
-      23. Утрата членства в Палате проводится в случаях:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти гражданина, являющегося членом Палаты, объявления его умершим, признания безвестно отсутствующим в установленном законодательством Республики Казахстан порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...15 lines deleted...]
-      1) смерти гражданина, являющегося членом Палаты, объявления его умершим, признания безвестно отсутствующим в установленном законодательством Республики Казахстан порядке;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ликвидации Палаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...15 lines deleted...]
-      2) ликвидации Палаты;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вступления в законную силу решения суда об исключении из реестра палат юридических консультантов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
-[...15 lines deleted...]
-      3) вступления в законную силу решения суда об исключении из реестра палат юридических консультантов.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Член Палаты может быть исключен, в связи нарушением им требований законодательства Республики Казахстан об адвокатской деятельности и юридической помощи, правил и стандартов оказания юридической помощи, Кодекса профессиональной этики, а также в случае нарушения требований настоящего устава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...15 lines deleted...]
-      24. Член Палаты может быть исключен, в связи нарушением им требований законодательства Республики Казахстан об адвокатской деятельности и юридической помощи, правил и стандартов оказания юридической помощи, Кодекса профессиональной этики, а также в случае нарушения требований настоящего устава.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Члены Палаты имеют равные права и несут одинаковые обязанности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
-[...15 lines deleted...]
-      25. Члены Палаты имеют равные права и несут одинаковые обязанности.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. У членов Палаты отсутствуют права на переданное ими Палате имущество, в том числе на членские взносы, если иное не предусмотрено законодательством Республики Казахстан. Они не отвечают по обязательствам Палаты, в которых участвуют в качестве членов, а указанные Палаты не отвечают по обязательствам своих членов, если иное не предусмотрено законодательством Республики Казахстан о саморегулировании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...15 lines deleted...]
-      26. У членов Палаты отсутствуют права на переданное ими Палате имущество, в том числе на членские взносы, если иное не предусмотрено законодательством Республики Казахстан. Они не отвечают по обязательствам Палаты, в которых участвуют в качестве членов, а указанные Палаты не отвечают по обязательствам своих членов, если иное не предусмотрено законодательством Республики Казахстан о саморегулировании.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Члены Палаты имеют право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
-[...15 lines deleted...]
-      27. Члены Палаты имеют право:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представлять права и интересы лиц, обратившихся за юридической помощью, в судах, государственных, иных органах и организациях, в компетенцию которых входит разрешение соответствующих вопросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
-[...15 lines deleted...]
-      1) представлять права и интересы лиц, обратившихся за юридической помощью, в судах, государственных, иных органах и организациях, в компетенцию которых входит разрешение соответствующих вопросов;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивать и получать во всех государственных органах, органах местного самоуправления и юридических лицах сведения, необходимые для оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
-[...15 lines deleted...]
-      2) запрашивать и получать во всех государственных органах, органах местного самоуправления и юридических лицах сведения, необходимые для оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в порядке и пределах, установленных законодательством Республики Казахстан, самостоятельно собирать необходимые для оказания юридической помощи фактические данные, а также представлять их в государственные органы и должностным лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
-[...15 lines deleted...]
-      3) в порядке и пределах, установленных законодательством Республики Казахстан, самостоятельно собирать необходимые для оказания юридической помощи фактические данные, а также представлять их в государственные органы и должностным лицам;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) знакомиться с материалами, касающимися лица, обратившегося за юридической помощью, включая процессуальные документы, судебные дела, и фиксировать содержащуюся в них информацию любым способом, не запрещенным законами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
-[...15 lines deleted...]
-      4) знакомиться с материалами, касающимися лица, обратившегося за юридической помощью, включая процессуальные документы, судебные дела, и фиксировать содержащуюся в них информацию любым способом, не запрещенным законами;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) запрашивать на договорной основе заключения специалистов для разъяснения вопросов, возникающих в связи с оказанием юридической помощи и требующих специальных знаний в области науки, техники, искусства и других сферах деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
-[...15 lines deleted...]
-      5) запрашивать на договорной основе заключения специалистов для разъяснения вопросов, возникающих в связи с оказанием юридической помощи и требующих специальных знаний в области науки, техники, искусства и других сферах деятельности;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заявлять ходатайства, приносить в установленном порядке жалобы на решения и действия (бездействие) органов государственной власти, местного самоуправления, общественных объединений, организаций, должностных лиц и государственных служащих, ущемляющих права и охраняемые законом интересы лиц, обратившихся за помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
-[...15 lines deleted...]
-      6) заявлять ходатайства, приносить в установленном порядке жалобы на решения и действия (бездействие) органов государственной власти, местного самоуправления, общественных объединений, организаций, должностных лиц и государственных служащих, ущемляющих права и охраняемые законом интересы лиц, обратившихся за помощью;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) использовать все не запрещенные законом средства и способы защиты прав и законных интересов лиц, обратившихся за юридической помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
-[...15 lines deleted...]
-      7) использовать все не запрещенные законом средства и способы защиты прав и законных интересов лиц, обратившихся за юридической помощью;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проводить примирительные процедуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
-[...15 lines deleted...]
-      8) проводить примирительные процедуры;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оказывать комплексную социальную юридическую помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
-[...15 lines deleted...]
-      9) оказывать комплексную социальную юридическую помощь;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) вносить свои предложения по вопросам деятельности Палаты путем участия в общем собрании членов Палаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
-[...15 lines deleted...]
-      10) вносить свои предложения по вопросам деятельности Палаты путем участия в общем собрании членов Палаты;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) избирать и быть избранным в органы Палаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
-[...15 lines deleted...]
-      11) избирать и быть избранным в органы Палаты;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) получать информацию о деятельности Палаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
-[...15 lines deleted...]
-      12) получать информацию о деятельности Палаты;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) участвовать в акциях Палаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...15 lines deleted...]
-      13) участвовать в акциях Палаты;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) вносить дополнительные средства и оказывать методическую помощь в проведении мероприятий Палаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
-[...15 lines deleted...]
-      14) вносить дополнительные средства и оказывать методическую помощь в проведении мероприятий Палаты.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Члены Палаты обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
-[...15 lines deleted...]
-      28. Члены Палаты обязаны:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать требования действующего законодательства Республики Казахстан об адвокатской деятельности и юридической помощи, а также требования правил и стандартов палаты юридических консультантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="103"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соблюдать правила Кодекса профессиональной этики, установленные палатой юридических консультантов, а также уплачивать взносы, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об адвокатской деятельности и юридической помощи";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководствоваться в профессиональной деятельности принципами оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z105" w:id="104"/>
-[...15 lines deleted...]
-      3) руководствоваться в профессиональной деятельности принципами оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) быть членом одной из палат юридических консультантов для оказания юридической помощи в виде представительства интересов лиц в суде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z106" w:id="105"/>
-[...15 lines deleted...]
-      4) быть членом одной из палат юридических консультантов для оказания юридической помощи в виде представительства интересов лиц в суде;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сообщать клиенту о невозможности своего участия в оказании юридической помощи вследствие возникновения обстоятельств, препятствующих ее оказанию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z107" w:id="106"/>
-[...15 lines deleted...]
-      5) сообщать клиенту о невозможности своего участия в оказании юридической помощи вследствие возникновения обстоятельств, препятствующих ее оказанию;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивать сохранность документов, получаемых от клиента и третьих лиц при оказании юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z108" w:id="107"/>
-[...15 lines deleted...]
-      6) обеспечивать сохранность документов, получаемых от клиента и третьих лиц при оказании юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представлять по требованию клиента копию договора страхования профессиональной ответственности юридического консультанта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
-[...15 lines deleted...]
-      7) представлять по требованию клиента копию договора страхования профессиональной ответственности юридического консультанта;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по требованию клиента представлять выписку из реестра членов палаты юридических консультантов, членом которой он является;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
-[...15 lines deleted...]
-      8) по требованию клиента представлять выписку из реестра членов палаты юридических консультантов, членом которой он является;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заключать соглашение о неразглашении конфиденциальной информации с клиентом, если об этом не возражает клиент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z111" w:id="110"/>
-[...15 lines deleted...]
-      9) заключать соглашение о неразглашении конфиденциальной информации с клиентом, если об этом не возражает клиент;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) выполнять любые не запрещенные законом действия по установлению фактических обстоятельств, направленные на обеспечение прав, свобод и законных интересов клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z112" w:id="111"/>
-[...15 lines deleted...]
-      10) выполнять любые не запрещенные законом действия по установлению фактических обстоятельств, направленные на обеспечение прав, свобод и законных интересов клиента;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) по требованию клиента хранить копии документов, которые использовались при оказании юридической помощи, на бумажных или электронных носителях либо в форме электронных документов в течение трех лет с даты завершения оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z113" w:id="112"/>
-[...15 lines deleted...]
-      11) по требованию клиента хранить копии документов, которые использовались при оказании юридической помощи, на бумажных или электронных носителях либо в форме электронных документов в течение трех лет с даты завершения оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) постоянно повышать свою квалификацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z114" w:id="113"/>
-[...15 lines deleted...]
-      12) постоянно повышать свою квалификацию;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществлять страхование профессиональной ответственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z115" w:id="114"/>
-[...15 lines deleted...]
-      13) осуществлять страхование профессиональной ответственности.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок формирования, компетенции и сроки полномочий органов управления Палаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z116" w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Органами управления и контроля Палаты являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Высшим органом управления Палаты является - общее собрание членов Палаты юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коллегиальным органом управления - Правление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Исполнительным органом управления – Председатель Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Контрольным органом - Ревизионная комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Органы управления и контроля Палаты находятся по месту нахождения юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Общие собрания членов Палаты подразделяются на годовые и внеочередные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Время, место проведения общего собрания членов палаты юридических консультантов, а также вопросы предлагаемой повестки определяются исполнительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Очередное собрание созывается ежегодно Председателем Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. О дате созыва собрания, предлагаемой повестке дня, Председатель Палаты извещает участников за 10 календарных дней до даты созыва собрания. В извещении указывается время и место проведения собрания, а также предполагаемая повестка дня. Собрание не проводится ранее объявленного времени, за исключением случаев, когда все участники палаты или их представители уже зарегистрированы, уведомлены и не возражают против изменения времени открытого собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Общее собрание считается правомочным, при условии присутствия на нем не менее одной трети членов Палаты, либо их представителей с надлежаще оформленными полномочиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случае отсутствия на общем собрании необходимого количества членов Палаты - общее собрание подлежит повторному созыву. При повторном созыве собрание считается правомочным при присутствии на нем неопределенного количества участников Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Повестка повторного общего собрания не должна отличаться от повестки дня состоящегося общего собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Регламент работы собрания, решения по вопросам повестки дня и предложения принимаются простым большинством присутствующих членов Палаты, каждый присутствующий член Палаты обладает одним решающим голосом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Решения общим собранием членов Палаты принимаются простым большинством голосов присутствующих членов открытым голосованием. На общем собрании каждый член Палаты имеет один голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Внеочередной созыв общего собрания проводится по решению Председателя, Правления Палаты или по требованию 1/3 членов Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. К исключительной компетенции общего собрания членов Палаты относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принятие устава Палаты, внесение в него изменений и (или) дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждение правил и стандартов Палаты, внесение в них изменений и (или) дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание специализированных органов Палаты, утверждение положений о них и правил осуществления ими деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) избрание Председателя Палаты и членов коллегиального органа управления, досрочное прекращение полномочий указанного органа или досрочное прекращение полномочий руководителя либо отдельных его членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) назначение на должность лиц председателя Палаты, осуществляющих функции исполнительного органа управления, досрочное освобождение их от должности, а равно образование исполнительного органа управления и прекращение его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) избрание членов контрольного органа (ревизионной комиссии) Палаты в порядке, установленном уставом Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждение положения о дисциплинарной комиссии Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждение мер воздействия, порядка и оснований их применения, порядка рассмотрения дел о нарушении членами Палаты требований правил и стандартов Палаты, условий членства в Палате;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) определение приоритетных направлений деятельности Палаты, принципов формирования и использования ее имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) утверждение отчетов коллегиального органа управления, исполнительного органа управления, контрольного органа (ревизионной комиссии) и специализированных органов по форме, в порядке и с периодичностью, установленных уставом Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) утверждение бюджета Палаты, внесение в него изменений и дополнений, утверждение годовой финансовой отчетности Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принятие решения о реорганизации или ликвидации Палаты, назначение ликвидатора или ликвидационной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) рассмотрение обращений лиц на необоснованность исключения из членов Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) утверждение правил и стандартов Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) назначение аудиторской организации для проверки ведения бухгалтерского учета и финансовой отчетности Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) принятие иных решений в соответствии с законами Республики Казахстан и уставом Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Общее собрание членов Палаты вправе принять к рассмотрению любой другой вопрос, касающийся деятельности Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Коллегиальный орган Палаты состоит из не менее трех человек, которые избираются общим собранием членов Палаты сроком на три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Правления принимаются простым большинством голосов. Каждый член Правления имеет один голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Компетенция Правления Палаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимает решения о проведении проверок деятельности исполнительного органа управления Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет общему собранию членов Палаты кандидата либо кандидатов для назначения на должность исполнительного органа управления Палаты и их освобождения от должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает перечень лиц, кандидатур которые могут предлагаться в качестве арбитров, для их выбора участниками споров, рассматриваемых по их заявлениям в арбитраже, образованном Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает положения о порядке и формах профессиональной подготовки, повышении квалификации юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает решения о вступлении в члены Палаты или исключении из членов Палаты по основаниям, предусмотренным Законами Республики Казахстан или уставом Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Председатель Палаты является высшим должностным лицом Палаты, возглавляет исполнительный орган и несет персональную ответственность за его деятельность в течение всего финансового года. Подотчетен членам Палаты и организует выполнение их решений, принятых на общих собраниях. В качестве председателя Палаты может выступать только физическое лицо из числа членов Палаты. Трудовые отношения с председателем Палаты регулируются в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Палаты избирается общим собранием сроком на два года, с правом переизбрания один раз на тот же срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Компетенция исполнительного органа управления Палаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка ежегодной сметы доходов-расходов, отчетов, введение оперативного, статистического и бухгалтерского учета хозяйственной деятельности Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение места и времени проведения общего собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и осуществление проверки исполнения решений собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распоряжение средствами Палаты, в рамках утвержденной сметы доходов и расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление других полномочий, не отнесенных настоящим Уставом к компетенции общего собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Исполнительный орган управления Палаты вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представлять интересы Палаты во всех государственных органах, организациях и предприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) без доверенности действовать от имени Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выдавать доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) открывать в банках расчетные и иные счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключать и расторгать договоры, соглашения и контракты, в том числе трудовые;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимать на работу и увольнять работников Палаты, а также издает приказы об их переводе, определяет систему оплаты труда, устанавливает размеры должностных окладов и персональных надбавок, решает вопросы премирования, принимает меры поощрения и наложения дисциплинарных взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вправе в любое время досрочно отказаться от исполнения принятых на себя обязанностей председателя Палаты, поставив об этом в известность общее собрание Палаты за один календарный месяц до дня прекращения полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Контроль за финансово-хозяйственной деятельностью Палаты осуществляется Ревизионной комиссией, избираемой общим собранием членов Палаты сроком на три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z176" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Переизбрание председателя Палаты и состава ревизионной комиссии может осуществляться по предложению членов Палаты на любом очередном (внеочередном) общем собрании Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Ревизионная комиссия вправе требовать от должностных лиц Палаты все необходимые бухгалтерские, финансовые и другие документы, а также личные объяснения по вопросам деятельности Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z178" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Финансовый год устанавливается с 1 января по 31 декабря текущего года. Бухгалтерский учет и отчетность ведутся в порядке, установленном действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. По требованию ревизионной комиссии может быть созвано внеочередное общее собрание Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z180" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Порядок формирования, компетенции и сроки полномочий органов управления Палаты</w:t>
-[...1259 lines deleted...]
-      52. По требованию ревизионной комиссии может быть созвано внеочередное общее собрание Палаты.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Порядок внесения изменений и дополнений в Устав Палаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z180" w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Внесение изменений и дополнений в устав относится к исключительной компетенции общего собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Предложения по внесению изменений или дополнений в Устав Палаты, выносится на рассмотрение общего собрания членов Палаты, Правлением или по требованию не менее 1/3 членов Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z183" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Решение по внесению изменений или дополнений в устав Палаты принимаются общим собранием членов Палаты большинством в три четверти голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Порядок внесения изменений и дополнений в Устав Палаты</w:t>
-[...59 lines deleted...]
-      55. Решение по внесению изменений или дополнений в устав Палаты принимаются общим собранием членов Палаты большинством в три четверти голосов.</w:t>
+        <w:t xml:space="preserve"> Глава 7. Источник формирования средств, имущества</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z184" w:id="183"/>
+    <w:bookmarkStart w:name="z185" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Палата в соответствии с действующим законодательством может иметь в пользовании или собственности здания, сооружения, оборудование, инвентарь, деньги, а также иное имущество, необходимое для материального обеспечения деятельности Палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Имущество, переданное Палате и его структурным подразделениям, является собственностью Палаты. Члены Палаты не имеют имущественных прав на имущество Палаты. Они не отвечают по обязательствам объединения и его структурных подразделений, а объединение не отвечает по обязательствам своих членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Источниками формирования имущества Палаты являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обязательные взносы членов Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) добровольные имущественные взносы и пожертвования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) средства, полученные от оказания образовательных услуг, связанных с предпринимательской деятельностью, коммерческими или профессиональными интересами Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) средства, полученные от продажи информационных материалов, связанных с предпринимательской деятельностью, коммерческими или профессиональными интересами членов Палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) другие не запрещенные законом поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. В палате юридических консультантов устанавливаются ежегодные членские взносы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер ежегодных членских взносов должен составлять не менее пятнадцатикратного и не более семидесяти пятикратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок целевого использования, а также информирование своих членов о поступлении и расходовании денег осуществляется ежегодно на отчетных собраниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z196" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Денежные средства Палаты не могут перераспределяться между его членами и используются только на достижение уставных целей и задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z197" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Источник формирования средств, имущества</w:t>
-[...239 lines deleted...]
-      60. Денежные средства Палаты не могут перераспределяться между его членами и используются только на достижение уставных целей и задач.</w:t>
+        <w:t xml:space="preserve"> Глава 8. Порядок реорганизации и ликвидации Палаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z197" w:id="196"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 8. Порядок реорганизации и ликвидации Палаты</w:t>
+    <w:bookmarkStart w:name="z198" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Реорганизация Палаты (слияние, присоединение, разделение, выделение, преобразование) осуществляется по решению общего собрания, либо по решению судебных органов в случаях, предусмотренных законодательными актами Республики Казахстан. Реорганизация Палаты влечет переход прав и обязанностей, принадлежащих Палат, к его правопреемникам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z198" w:id="197"/>
-[...15 lines deleted...]
-      61. Реорганизация Палаты (слияние, присоединение, разделение, выделение, преобразование) осуществляется по решению общего собрания, либо по решению судебных органов в случаях, предусмотренных законодательными актами Республики Казахстан. Реорганизация Палаты влечет переход прав и обязанностей, принадлежащих Палат, к его правопреемникам.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Ликвидация Палаты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z199" w:id="198"/>
-[...15 lines deleted...]
-      62. Ликвидация Палаты:</w:t>
+    <w:bookmarkStart w:name="z200" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по решению общего собрания Палаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z200" w:id="199"/>
-[...15 lines deleted...]
-      1) по решению общего собрания Палаты;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по решению суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z201" w:id="200"/>
-[...15 lines deleted...]
-      2) по решению суда.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Решение о ликвидации принимаются на общем собрании в том же порядке, что и решение о реорганизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z202" w:id="201"/>
-[...15 lines deleted...]
-      63. Решение о ликвидации принимаются на общем собрании в том же порядке, что и решение о реорганизации.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Ликвидация Палаты производится назначенной общим собранием или судом ликвидационной комиссией. С момента назначения ликвидационной комиссии к ней переходят полномочия по управлению имуществом и делами юридического лица. Ликвидационная комиссия оценивает имущество Палаты, выявляет дебиторов и кредиторов, принимает меры к оплате долгов Палаты третьим лицам, составляет ликвидационный баланс и представляет его общему собранию членов Палаты. Ликвидационная комиссия от имени ликвидируемого юридического лица выступает в суде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z203" w:id="202"/>
-[...15 lines deleted...]
-      64. Ликвидация Палаты производится назначенной общим собранием или судом ликвидационной комиссией. С момента назначения ликвидационной комиссии к ней переходят полномочия по управлению имуществом и делами юридического лица. Ликвидационная комиссия оценивает имущество Палаты, выявляет дебиторов и кредиторов, принимает меры к оплате долгов Палаты третьим лицам, составляет ликвидационный баланс и представляет его общему собранию членов Палаты. Ликвидационная комиссия от имени ликвидируемого юридического лица выступает в суде.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Ликвидация Палаты производится в порядке и сроки, предусмотренные Гражданским Кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z204" w:id="203"/>
-[...15 lines deleted...]
-      65. Ликвидация Палаты производится в порядке и сроки, предусмотренные Гражданским Кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Ликвидация палаты, основанной на обязательном членстве, ее члены в течение трех месяцев обязаны вступить в другую Палату, основанную на обязательном членстве, без уплаты вступительного взноса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z205" w:id="204"/>
-[...15 lines deleted...]
-      66. Ликвидация палаты, основанной на обязательном членстве, ее члены в течение трех месяцев обязаны вступить в другую Палату, основанную на обязательном членстве, без уплаты вступительного взноса.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Имущество и средства ликвидированной Палаты после расчетов с кредиторами передаются на цели, указанные в настоящем Уставе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z206" w:id="205"/>
-[...15 lines deleted...]
-      67. Имущество и средства ликвидированной Палаты после расчетов с кредиторами передаются на цели, указанные в настоящем Уставе.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Ликвидация Палаты считается завершенной после внесения об этом записи в Национальный реестр Бизнес-идентификационных номеров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z207" w:id="206"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5063,55 +5177,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>