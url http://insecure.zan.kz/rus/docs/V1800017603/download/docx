--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb1a6b5" w14:textId="eb1a6b5">
+    <w:p w14:paraId="43d3b3c" w14:textId="43d3b3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -428,7584 +428,293 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр юстиции</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М. Бекетаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:tbl>
-[...241 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...37 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...7008 lines deleted...]
-      32. В строке 27 указывается количество жалоб на постановления по делам об административных правонарушениях.</w:t>
+        <w:t xml:space="preserve">Комитет по статистике Министерства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      33. В строке 28 указывается количество апелляционных жалоб по гражданским делам.</w:t>
+        <w:t xml:space="preserve">национальной экономики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "___"_________ 2018 года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8041,90 +750,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 27 сентября 2018 года № 1457 </w:t>
+              <w:t>от 27 сентября 2018 года № 1457</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8177,331 +886,425 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение к форме предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сводный отчет об оказанной адвокатами гарантированной государством юридической помощи</w:t>
+        <w:t xml:space="preserve"> ОТЧЕТ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>адвоката об оказанной им гарантированной государством юридической помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Форма отчета - в редакции приказа Министра юстиции РК от 29.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период ________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс формы административных данных: 2 - (ГГЮП)</w:t>
+      Индекс формы административных данных: 1 - (ГГЮП)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Периодичность: полугодовая, годовая по нарастающей</w:t>
+      Периодичность: месячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет – ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: коллегии адвокатов</w:t>
+      Круг лиц, представляющих информацию: адвокат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в территориальный орган юстиции</w:t>
+      Представляется: в коллегию адвокатов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-        <w:t>не позднее пятого июля и пятого января.</w:t>
+        <w:t>
+      Срок представления формы административных данных: не позднее 5 числа месяца, следующего за отчетным месяцем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Раздел 1. Сведения о количестве граждан, которым оказана юридическая помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8561,98 +1364,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-всего граждан</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+Всего граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 из них из сельских районов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -8712,90 +1515,90 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8842,117 +1645,103 @@
               <w:t>
 Количество граждан, которым оказано правовое консультирование в форме устных и письменных консультаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8999,117 +1788,103 @@
               <w:t>
 Количество граждан, права которых защищались в уголовном процессе, включая досудебное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9156,117 +1931,103 @@
               <w:t>
 в том числе несовершеннолетних</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9313,117 +2074,103 @@
               <w:t>
 Количество потерпевших, права которых представлялись в уголовном судопроизводстве, включая досудебное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9470,117 +2217,103 @@
               <w:t>
 Количество граждан, права которых защищались в производстве по делам об административных правонарушениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9627,117 +2360,103 @@
               <w:t>
 в том числе несовершеннолетних</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9784,117 +2503,103 @@
               <w:t>
 Количество граждан, интересы которых представлялись в гражданском судопроизводстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9941,117 +2646,103 @@
               <w:t>
 в том числе истцов по делам о возмещении вреда, причиненного смертью кормильца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10098,117 +2789,103 @@
               <w:t>
 в том числе истцов по спорам о возмещении вреда, причиненного повреждением здоровья, связанным с работой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10255,153 +2932,139 @@
               <w:t>
 в том числе истцов по спорам о возмещении вреда, причиненного уголовным правонарушением</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10449,117 +3112,103 @@
               <w:t>
 участниками Великой Отечественной войны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10619,117 +3268,103 @@
               <w:t>
 лицами, приравненными к участникам Великой Отечественной войны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10789,117 +3424,103 @@
               <w:t>
 военнослужащими срочной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10959,117 +3580,103 @@
               <w:t>
 инвалидами I и II групп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11129,117 +3736,103 @@
               <w:t>
 пенсионерами по возрасту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11262,141 +3855,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-истцов по спорам о возмещении вреда реабилитированным в соответствии с законом</w:t>
+в том числе истцов по спорам о возмещении вреда реабилитированным в соответствии с законом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11419,141 +3998,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-граждан, права которых представлялись в качестве официального представителя-адвоката</w:t>
+в том числе граждан, права которых представлялись в качестве официального представителя-адвоката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11600,107 +4165,93 @@
               <w:t>
 Общее количество граждан, которым оказана юридическая помощь (сумма строк 1, 2, 4, 5, 7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11708,163 +4259,162 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Раздел 2. Общая характеристика выполненной работы в ходе оказания гарантированной государством юридической помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средства и способы защиты прав и законных интересов лиц, обратившихся за юридической помощью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявлено ходатайств или подано жалоб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11887,51 +4437,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11960,2510 +4510,3707 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе адвокатами сельских районов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе из заявленных или обжалованных адвокатами сельских районов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Запросы о предоставлении сведений, необходимых для оказания квалифицированной юридической помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ходатайства о производстве процессуальных действий или принятии процессуальных решений в досудебном производстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалобы на действия (бездействие) и решения органа, осуществляющего уголовное преследование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалобы на постановления следственного судьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ходатайства в суде первой инстанции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апелляционные жалобы по уголовным делам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе в интересах несовершеннолетних</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ходатайства о пересмотре в кассационном порядке приговоров, постановлений судов, вступивших в законную силу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалобы на постановления по делам об административных правонарушениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апелляционные жалобы по гражданским делам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Примечание: форма отчета адвоката об оказанной им гарантированной государством юридической помощи заполняется согласно пояснению, приведенному в приложении к настоящей форме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адвокат _______________________________________________ _______________   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (фамилия, имя, отчество (при его наличии))             (подпись)  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адрес_______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адрес электронной почты _____________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (дата составления) (телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...12 lines deleted...]
-            </w:tcBorders>
+              <w:t>отчета адвоката об оказанной им</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантированной государством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет адвоката об оказанной им гарантированной государством юридической помощи"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет порядок заполнения формы, предназначенной для сбора административных данных "Отчет адвоката об оказанной им гарантированной государством юридической помощи" (индекс 1-(ГГЮП), периодичность – ежемесячная) (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной задачей ведения Формы является осуществление мониторинга за ходом реализации законодательства Республики Казахстан в сфере оказания гарантированной государством юридической помощи за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокат, оказывающий гарантированную государством юридическую помощь, ежемесячно формирует отчет через единую информационную систему юридической помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Показатели формируются по фактическим данным на 5 число текущего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма подписывается адвокатом в форме электронного документа через единую информационную систему юридической помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В строке 1 указывается количество граждан, которым оказано правовое консультирование в форме устных и письменных консультаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В строке 2 указывается общее количество граждан, права которых защищались в уголовном процессе, включая досудебное производство, всего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В строке 3 указывается количество несовершеннолетних, права которых защищались в уголовном процессе, включая досудебное производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В строке 4 указывается количество потерпевших, права которых представлялись в уголовном судопроизводстве, включая досудебное производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В строке 5 указывается количество граждан, права которых защищались в производстве по делам об административных правонарушениях, всего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В строке 6 указывается количество несовершеннолетних, права которых защищались в производстве по делам об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В строке 7 указывается количество граждан, интересы которых представлялись в гражданском судопроизводстве, всего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В строке 8 указывается количество истцов по делам о возмещении вреда, причиненного смертью кормильца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В строке 9 указывается общее количество истцов по спорам о возмещении вреда, причиненного повреждением здоровья, связанным с работой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В строке 10 указывается общее количество истцов по спорам о возмещении вреда, причиненного уголовным правонарушением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В строке 11 указывается количество истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся участниками Великой Отечественной войны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В строке 12 указывается количество истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся лицами, приравненными к участникам Великой Отечественной войны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В строке 13 указывается количество истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся военнослужащими срочной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В строке 14 указывается количество истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся инвалидами I и II групп.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В строке 15 указывается количество истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся пенсионерами по возрасту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В строке 16 указывается общее количество истцов по спорам о возмещении вреда реабилитированным в соответствии с законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В строке 17 указывается общее количество граждан, права которых представлялись в качестве официального представителя-адвоката.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В строке 18 указывается общее количество граждан, которым оказана юридическая помощь (сумма строк 1, 2, 4, 5, 7 равно сумме значений графы 18 Формы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В строке 19 указывается количество запросов о предоставлении сведений, необходимых для оказания квалифицированной юридической помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В строке 20 указывается количество ходатайств о производстве процессуальных действий или принятии процессуальных решений в досудебном производстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В строке 21 указывается количество жалоб на действия (бездействие) и решения органа, осуществляющего уголовное представление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В строке 22 указывается количество жалоб на постановления следственного судьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В строке 23 указывается количество ходатайств в суде первой инстанции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В строке 24 указывается количество апелляционных жалоб по уголовным делам, всего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В строке 25 указывается количество апелляционных жалоб по уголовным делам в интересах несовершеннолетних.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В строке 26 указывается количество ходатайств о пересмотре в кассационном порядке приговоров, постановлений судов, вступивших в законную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В строке 27 указывается количество жалоб на постановления по делам об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В строке 28 указывается количество апелляционных жалоб по гражданским делам.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>к приказу Министра юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27 сентября 2018 года № 1457 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение к форме предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сводный отчет об оказанной адвокатами гарантированной государством юридической помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Форма отчета - в редакции приказа Министра юстиции РК от 29.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 656</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период ________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы административных данных: 2 - (ГГЮП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: полугодовая, годовая по нарастающей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма административных данных размещена на интернет – ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих информацию: коллегии адвокатов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в территориальный орган юстиции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Срок представления формы административных данных:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не позднее пятого июля и пятого января.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Раздел 3. Состояние организации участия адвокатов в оказании гарантированной государством юридической помощи</w:t>
+Раздел 1. Сведения о количестве граждан, которым оказана юридическая помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14523,98 +8270,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-всего</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+всего граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-из них в сельских районах</w:t>
+из них из сельских районов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -14674,1422 +8421,6740 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Число адвокатов, участвующих в системе оказания гарантированной государством юридической помощи на начало отчетного периода</w:t>
+Количество граждан, которым оказано правовое консультирование в форме устных и письменных консультаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Число адвокатов, участвующих в системе оказания гарантированной государством юридической помощи на конец отчетного периода</w:t>
+Количество граждан, права которых защищались в уголовном процессе, включая досудебное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Число адвокатов, фактически оказывавших в отчетном периоде гарантированную государством юридическую помощь</w:t>
+в том числе несовершеннолетних</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе в виде</w:t>
+Количество потерпевших, права которых представлялись в уголовном судопроизводстве, включая досудебное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество граждан, права которых защищались в производстве по делам об административных правонарушениях</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе несовершеннолетних</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество граждан, интересы которых представлялись в гражданском судопроизводстве</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма выплат в тенге</w:t>
+в том числе истцов по делам о возмещении вреда, причиненного смертью кормильца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе истцов по спорам о возмещении вреда, причиненного повреждением здоровья, связанным с работой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе истцов по спорам о возмещении вреда, причиненного уголовным правонарушением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участниками Великой Отечественной войны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицами, приравненными к участникам Великой Отечественной войны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+военнослужащими срочной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инвалидами I и II групп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пенсионерами по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+истцов по спорам о возмещении вреда реабилитированным в соответствии с законом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+граждан, права которых представлялись в качестве официального представителя-адвоката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество граждан, которым оказана юридическая помощь (сумма строк 1, 2, 4, 5, 7)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздел 2. Общая характеристика выполненной работы в ходе оказания гарантированной государством юридической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства и способы защиты прав и законных интересов лиц, обратившихся за юридической помощью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявлено ходатайств или подано жалоб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удовлетворено ходатайств или жалоб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе адвокатами сельских районов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе из заявленных или обжалованных адвокатами сельских районов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запросы о предоставлении сведений, необходимых для оказания квалифицированной юридической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайства о производстве процессуальных действий или принятии процессуальных решений в досудебном производстве</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалобы на действия (бездействие) и решения органа, осуществляющего уголовное преследование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалобы на постановления следственного судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайства в суде первой инстанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Апелляционные жалобы по уголовным делам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе в интересах несовершеннолетних</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайства о пересмотре в кассационном порядке приговоров, постановлений судов, вступивших в законную силу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалобы на постановления по делам об административных правонарушениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Апелляционные жалобы по гражданским делам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздел 3. Состояние организации участия адвокатов в оказании гарантированной государством юридической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из них в сельских районах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число адвокатов, участвующих в системе оказания гарантированной государством юридической помощи на начало отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число адвокатов, участвующих в системе оказания гарантированной государством юридической помощи на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число адвокатов, фактически оказывавших в отчетном периоде гарантированную государством юридическую помощь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе в виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+правового консультирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участия в уголовном судопроизводстве</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участия в производстве по делам об административных правонарушениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участия в гражданском судопроизводстве</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма выплат в тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16136,237 +15201,231 @@
               <w:t>
 Сумма задолженности на конец отчетного периода в тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечание: форма сводного отчета об оказанной адвокатами гарантированной государством юридической помощи заполняется согласно пояснению, приведенному в приложении к настоящей форме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель _______________________________________ __________________   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии))             (подпись)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адрес________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адрес электронной почты _______________________________________  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z79" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ __________________   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (дата составления)                         (телефон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17584,55 +16643,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>