--- v0 (2025-10-16)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b3ab75" w14:textId="1b3ab75">
+    <w:p w14:paraId="7048fe7" w14:textId="7048fe7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,343 +86,513 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства" и приказ Министра по инвестициям и развитию Республики Казахстан от 13 декабря 2017 года № 867 "Об утверждении Правил приемки построенного объекта в эксплуатацию собственником самостоятельно, а также формы акта приемки"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 9 октября 2018 года № 701. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 октября 2018 года № 17577. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 20 марта 2026 года № 123.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12684, опубликованный 4 февраля 2016 года в информационно-правовой системе "Әділет") следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации застройки и прохождения разрешительных процедур в сфере строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 2. Градостроительные требования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 3. Предпроектные процедуры и проектирование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -433,330 +605,330 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Реализация проектов по строительству осуществляется на основании соответствующего права на земельный участок и следующими этапами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) получение исходных материалов для разработки проектов строительства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) разработка и согласование эскиза (эскизного проекта); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) разработка проектно-сметной документации (далее - проектирование) и проведение комплексной вневедомственной экспертизы проектов строительства (далее – экспертиза); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) уведомление органов, осуществляющих государственный архитектурно-строительный контроль и надзор о начале производства строительно-монтажных работ, осуществление строительно-монтажных работ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) приемка и ввод в эксплуатацию построенного объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При строительстве индивидуального жилого дома не выше 2-х этажей и временных строений (хозяйственно-бытовых помещений), располагаемых на собственных приусадебных участках, проектирование и экспертиза проектов строительства не требуется.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 22-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22-1. Реализация проектов по реконструкции (перепланировке, переоборудованию) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования осуществляется следующими этапами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) получение исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проектирование и экспертиза проектов для реконструкции (перепланировки, переоборудования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) уведомление органов, осуществляющих государственный архитектурно-строительный контроль и надзор о начале производства строительно-монтажных работ и осуществление строительно-монтажных работ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) приемка и ввод в эксплуатацию построенного объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реконструкция (перепланировка, переоборудование) помещений (отдельных частей) существующих зданий и сооружений, не связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования осуществляется на основании технического проекта, выполненного лицами, имеющими лицензию. Получение решения МИО, проектирование и экспертиза проекта не требуется.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -769,330 +941,330 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Исходные материалы для разработки проектов строительства включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) архитектурно-планировочное задание (далее – АПЗ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) технические условия на подключение к источникам инженерного и коммунального обеспечения (далее – технические условия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поперечные профили дорог и улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вертикальные планировочные отметки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выкопировку из проекта детальной планировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) схему трасс наружных инженерных сетей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктами 24-1 и 24-2следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24-1. Исходные материалы для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение МИО о реконструкции (перепланировке, переоборудовании) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) АПЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) технические условия (при подаче заявителем опросного листа для технических условий на подключение к источникам инженерного и коммунального обеспечения (далее – опросный лист);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) схемы трасс наружных инженерных сетей (при подаче заявителем опросного листа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-2. Выдача технических условий на подключение к проектируемым инженерным сетям не допускается.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1105,90 +1277,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. АПЗ и технические условия действуют в течении всего срока нормативной продолжительности строительства, утвержденного в составе проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение МИО на реконструкцию (перепланировку, переоборудование) действует до введения объекта в эксплуатацию.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1201,250 +1373,250 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "31. Заявление о предоставлении исходных материалов / архитектурно-планировочного задания и технических условий / исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования для получения Пакета 1 и 2 подается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в адрес структурного подразделения МИО, осуществляющего функции в сфере архитектуры и градостроительства посредством веб-портала "электронного правительства" или Государственной корпорации с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) правоустанавливающего документа на земельный участок (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) опросного листа по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (в случае получения технических условий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ, удостоверяющий личность (для идентификации личности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если заявление подается уполномоченным представителем: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       юридического лица – по документу, подтверждающему полномочия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       физического лица – по нотариально заверенной доверенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Истребование документов, не предусмотренных настоящим пунктом не допускается.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1513,230 +1685,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "33. После получения заявления о предоставлении исходных материалов / архитектурно-планировочного задания и технических условий / исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства направляет поставщикам услуг по инженерному и коммунальному обеспечению опросный лист и ситуационную схему для получения технических условий с предварительной схемой трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщики услуг по инженерному и коммунальному обеспечению со дня получения опросного листа и ситуационной схемы подготавливают и направляют в структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства технические условия с предварительной схемой трасс наружных инженерных сетей в срок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 (двух) рабочих дней для технически и (или) технологически несложных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 (пяти) рабочих дней для технически и (или) технологически сложных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 (два) рабочих дня для мотивированного отказа в выдачи технических условий с предварительной схемой трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в выдаче технических условий поставщиком услуг по инженерному и коммунальному обеспечению допускается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствия свободной технической мощности, необходимой для предоставления требуемого объема услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствия сетей или иного имущества, необходимого для предоставления услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа в выдаче технических условий поставщиком услуг по инженерному и коммунальному обеспечению к решению об отказе в выдаче технических условий прилагает мотивированное обоснование дефицита свободной технической мощности услуги с его расчетом, отсутствия сетей или иного имущества, необходимого для предоставления услуги."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1749,310 +1921,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "34. В случае подачи заявления о предоставлении исходных материалов / архитектурно-планировочного задания и технических условий / исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования для получения Пакета 1 структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства рассматривает приложенные документы на соответствие планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схемы развития и застройки населенных пунктов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае соответствия планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схеме развития и застройки населенных пунктов, подготавливает следующие материалы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) АПЗ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выкопировку из проекта детальной планировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вертикальные планировочные отметки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поперечные профили дорог и улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) схему трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подготовленные материалы и технические условия структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства, направляет в Государственную корпорацию либо посредством веб-портала "электронного правительства". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае подачи заявления о предоставлении исходных материалов / архитектурно-планировочного задания и технических условий / исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования для получения Пакета 2 структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства, рассматривает приложенные документы на соответствие планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схеме развития и застройки населенных пунктов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае соответствия планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схеме развития и застройки населенных пунктов, подготавливает АПЗ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовленные АПЗ и технических условий структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства, направляет в Государственную корпорацию либо посредством веб-портала "электронного правительства".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2065,210 +2237,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 34-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34-1. Структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства в течение 5 (пяти) рабочих дней со дня подачи заявления направляет заявителю мотивированный отказ посредством веб-портала "электронного правительства" либо Государственной корпорации по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктами 34-2 и 34-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34-2. При повторном обращении на один и тот же проект строительства выдаются ранее предоставленные исходные материалы / архитектурно-планировочное задание и технические условия / исходные материалы для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34-3. Нарушения норм и требований (условий, правил, ограничений), установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, допущенные ее субъектами, влекут ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления нарушения структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства направляет уведомление в органы государственного-архитектурного контроля и надзора о нарушении субъектом норм законодательства Республики Казахстан и информирует об этом заявителя.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2337,70 +2509,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "43. Срок рассмотрения заявления и согласования эскиза (эскизного проекта) либо выдачи мотивированного отказа – 10 (десять) рабочих дней со дня подачи заявления.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2413,290 +2585,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "50. Заявление о предоставлении исходных материалов / архитектурно-планировочного задания и технических условий / исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования для получения Пакета 3 по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подается в адрес МИО посредством веб-портала "электронного правительства" или в Государственную корпорацию с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) письменного согласия не менее двух третей от общего числа собственников помещений (квартир) жилого дома или протокол собственников помещений (квартир) жилого дома в случаях, если изменения затрагивают общее имущество объекта кондоминиума; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) технического паспорта изменяемого помещения (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) опросного листа (при необходимости в дополнительном подключении к источникам инженерного и коммунального обеспечения и/или увеличении нагрузок);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) правоустанавливающего документа на земельный участок (если реконструкция предусматривает дополнительный отвод (прирезку) земельного участка) (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документа, удостоверяющего личность (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) технического проекта (состав и содержание изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в случаях если в техническом проекте проектировщиком указано, что планируемые реконструкция (перепланировка, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают интересы собственников смежных помещений (частей дома) дополнительно прилагается нотариально засвидетельствованное письменное согласие собственников помещений (частей дома), смежных с изменяемыми помещениями (частями дома), в случае, если планируемые реконструкции (перепланировки, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают их интересы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если заявление подается уполномоченным представителем: юридического лица – по документу, подтверждающему полномочия; физического лица – по нотариально заверенной доверенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интересы собственников других помещений (частей дома), смежных с изменяемыми помещениями (частями дома), учитываются в случае, если планируемые реконструкции (перепланировка, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают совместную границу с изменяемым помещением (частью жилого дома), а также в случаях ухудшения санитарных, экологических, противопожарных условий проживания. Отказ собственников других помещений (частей дома), смежных с изменяемыми помещениями (частями дома) в иных случаях не допускается.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2785,550 +2957,550 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "52. Структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства рассматривает приложенные документы на соответствие планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схеме развития и застройки населенных пунктов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае соответствия планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схемы развития и застройки населенных пунктов, подготавливает решение на реконструкцию (перепланировку, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования, АПЗ (по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявителем опросного листа структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства направляет его поставщикам услуг по инженерному и коммунальному обеспечению для получения технических условий с предварительной схемой трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщики услуг по инженерному и коммунальному обеспечению со дня получения опросного листа и ситуационной схемы подготавливают и направляют в структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства технические условия с предварительной схемой трасс наружных инженерных сетей в срок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 (двух) рабочих дней для технически и (или) технологически несложных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 (пяти) рабочих дней для технически и (или) технологически сложных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 (два) рабочих дня для мотивированного отказа в выдачи технических условий с предварительной схемой трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в выдаче технических условий поставщиком услуг по инженерному и коммунальному обеспечению допускается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствия свободной технической мощности, необходимой для предоставления требуемого объема услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствия сетей или иного имущества, необходимого для предоставления услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа в выдаче технических условий поставщиком услуг по инженерному и коммунальному обеспечению к решению об отказе в выдаче технических условий прилагает мотивированное обоснование дефицита свободной технической мощности услуги с его расчетом, отсутствия сетей или иного имущества, необходимого для предоставления услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства на основании представленных поставщиками услуг по инженерному и коммунальному обеспечению технических условий и предварительной схемы трасс наружных инженерных сетей подготавливает схему трасс наружных инженерных сетей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Срок рассмотрения заявления – 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированного отказа – 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В мотивированном отказе указываются причины и конкретные замечания для устранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отказа являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктами 53-1, 53-2 и 53-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53-1. При повторном обращении на один и тот же проект реконструкции (перепланировки, переоборудования) выдаются ранее предоставленные исходные материалы для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53-2. Нарушения норм и требований (условий, правил, ограничений), установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, допущенные ее субъектами, влекут ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления нарушения структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства направляет уведомление в органы государственного-архитектурного контроля и надзора о нарушении субъектом норм законодательства Республики Казахстан и информирует об этом заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-3. Технический проект выполненный лицами, имеющими лицензии должен предусматривать комплекс требований к назначению помещений (отдельных частей) существующих зданий и сооружений, а также требований государственных нормативов в области архитектуры, градостроительства и строительства.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3361,230 +3533,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "54. Структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства подготовленные документы направляет в Государственную корпорацию либо посредством веб-портала "электронного правительства для выдачи заявителю".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Государственная корпорация выдает заявителю следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение МИО о реконструкции (перепланировке, переоборудовании) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) АПЗ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) технические условия и схемы трасс наружных инженерных сетей (при подаче заявителем опросного листа).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 4. Индивидуальное жилищное строительство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3597,350 +3769,350 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "68. Строительство индивидуального жилого дома осуществляется в соответствии с эскизом (эскизным проектом), согласованным со структурным подразделением МИО, осуществляющим функции в сфере архитектуры и градостроительства, за исключением строительства индивидуальных жилых домов, расположенных в зонах повышенной сейсмической опасности или с иными особыми геологическими (гидрогеологическими) и геотехническими условиями, требующими специальных проектных решений и мероприятий при их реализации, выше двух этажей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z135" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Строительство индивидуальных жилых домов выше двух этажей, расположенных в зонах повышенной сейсмической опасности или с иными особыми геологическими (гидрогеологическими) и геотехническими условиями осуществляется по проектной документации, которая подлежит обязательной экспертизе.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 5. Строительство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 77-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "77-1. При реконструкции (перепланировке, переоборудовании) помещений (отдельных частей) существующих зданий и сооружений не связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования акт ввода построенного объекта в эксплуатацию собственником самостоятельно согласовывается с проектировщиком на соответствие разработанного ранее технического проекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 80-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "80-1. Порядок ведения и учета актов приемки объекта регламентируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 75-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в отношении объектов принимаемыми в эксплуатацию собственником самостоятельно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственная корпорация в течение одного дня с момента получения от заявителя утвержденного акта приемки объекта в эксплуатацию собственником самостоятельно направляет в структурное подразделение соответствующего местного исполнительного органа, осуществляющее функции в сфере архитектуры и градостроительства по месту нахождения объекта, утвержденный акт приемки объекта в эксплуатацию собственником самостоятельно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) структурное подразделение соответствующего местного исполнительного органа, осуществляющее функции в сфере архитектуры и градостроительства в течении одного рабочего дня проводит сверку на соблюдение собственником процедур, определенных правилами организации застройки и прохождения разрешительных процедур, и производит учет акта приемки в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении нарушений в течение одного рабочего дня с момента получения документов от Государственной корпорации письменно информируют об этом регистрирующий орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае отсутствия нарушений в течение одного рабочего дня с момента получения документов от Государственной корпорации письменно информируют об этом регистрирующий орган.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4093,130 +4265,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 13 декабря 2017 года № 867 "Об утверждении Правил приемки построенного объекта в эксплуатацию собственником самостоятельно, а также формы акта приемки" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 16165, опубликованный 10 января 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приемки построенного объекта в эксплуатацию собственником самостоятельно, а также формы акта приемки, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4285,70 +4457,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 4) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) при реконструкции (перепланировке, переоборудовании) помещений (отдельных частей) существующих зданий и сооружений не связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования акт ввода построенного объекта согласовывает с проектировщиком на соответствие разработанного ранее технического проекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4381,412 +4553,543 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан, после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="138"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z162" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр информации и коммуникаций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________ Д. Абаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" ___________ 2018 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министр информации и коммуникаций</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан</w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5294,51 +5597,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контакты____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронный адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="139"/>
+    <w:bookmarkStart w:name="z166" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5371,191 +5674,231 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             существующих зданий и сооружений, связанных с изменением несущих и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             ограждающих конструкций, инженерных систем и оборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z167" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заявителя: _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (ФИО физического лица или наименование юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес: _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон: _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заказчик: _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование проектируемого объекта: _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес проектируемого объекта: ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу Вас выдать</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="165100" cy="203200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6088,8199 +6431,129 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата: "_____"_______________ 20__ год Сдал: __________________________ подпись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...603 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование объекта: ___________________________________________________________</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Объектінің атауы: _______________________________________________________________</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>
-      Заказчик (застройщик, инвестор): __________________________________________________</w:t>
-[...4486 lines deleted...]
-              <w:t>
 </w:t>
-            </w:r>
-[...3011 lines deleted...]
-    </w:tbl>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14314,51 +6587,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14431,103 +6704,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>застройки прохождения</w:t>
+              <w:t xml:space="preserve"> застройки прохождения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разрешительных процедур в</w:t>
+              <w:t>разрешительных процедур</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сфере строительства</w:t>
+              <w:t>в сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14548,272 +6821,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...220 lines deleted...]
-              <w:t>проживания)</w:t>
+              <w:t xml:space="preserve">                                                                         форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14834,250 +6886,8361 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>контакты</w:t>
+              <w:t>"УТВЕРЖДАЮ"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t xml:space="preserve">"БЕКІТЕМІН" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(электронный адрес)</w:t>
+              <w:t>Главный архитектор</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(города, района)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қаланың, ауданның)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бас сәулетшісі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) (далее – ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(оның болған жағдайында)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі – Т.А.Ә. )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="250"/>
+    <w:bookmarkStart w:name="z172" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                            Заявление</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">                    Архитектурно – планировочное задание на проектирование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z173" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Жобалауға арналған сәулет-жоспарлау тапсырмасы (СЖТ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z174" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          №_______ от "____"_____________20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z175" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          №_______ 20____ жылғы "____"____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z176" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование заявителя:__________________________________________________________</w:t>
+      Наименование объекта: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объектінің атауы: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z177" w:id="145"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик (застройщик, инвестор): __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тапсырыс беруші (құрылыс салушы, инвестор):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Населенный пункт, год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қала (елді мекен), жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основание для разработки архитектурно-планировочного задания (АПЗ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z179" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z180" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика участка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскенің сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z181" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение участка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскенің орналасқан жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город, район, микрорайон, аул, квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қала, аудан, шағын аудан, ауыл, орам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z183" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие застройки (строения и сооружения, существующие на участке, в том числе коммуникации, инженерные сооружения, элементы благоустройства и другие)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салынған құрылыстың болуы (учаскеде бар құрылыстар мен үй салу, оның ішінде коммуникациялар, инженерлік құрылғылар, абаттандыру элементтері және басқалары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z184" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Геодезическая изученность (наличие съемок, их масштабы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Геодезиялық зерделенуі (түсірілімдердің болуы, олардың масштабтары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z186" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z187" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерно-геологическая изученность (имеющиеся материалы инженерно-геологических, гидрогеологических, почвенно-ботанических и других изысканий)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерлік-геологиялық зерделенуі (инженерлік-геологиялық, гидрогеологиялық, топырақ-ботаникалық және басқа іздестірулердің қолда бар материалдары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z188" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика проектируемого объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаланатын объектінің сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональное значение объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объектінің функционалдық мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z192" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Этажность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабаттылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z193" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z194" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планировочная система</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарлау жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По проекту с учетом функционального назначения объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объектінің функционалдық мәнін ескере отырып, жоба бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструктивная схема</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструктивті схема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По проекту</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоба бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z198" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерное обеспечение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерлік қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z199" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс энергоэффективности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия тиімділік сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативное с краткими описаниями</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамалары бар нормативтік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Градостроительные требования</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қала құрылысы талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объемно-пространственное решение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлемдік-кеңістіктік шешім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z204" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увязать со смежными по участку объектами.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаске бойынша іргелес объектілермен байланыстыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект генерального плана</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бас жоспар жобасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В соответствии ПДП, вертикальных планировочных отметок прилегающих улиц, требованиям строительных нормативных документов Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанасатын көшелердің тік жоспарлау белгілерінің егжей-тегжейлі жоспарлау жобасына, ҚР құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z207" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вертикальная планировка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тік жоспарлау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z208" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увязать с высотными отметками прилегающей территории</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іргелес аумақтардың жоғары белгілерімен байланыстыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+благоустройство и озеленение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативное с краткими описаниями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z210" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+парковка автомобилей</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 автомобильдер тұрағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативное с краткими описаниями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+использование плодородного слоя почвы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+топырақтың құнарлы қабатын пайдалану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+малые архитектурные формы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шағын сәулет нысандары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архитектурные требования</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стилистика архитектурного образа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулеттік келбетінің стилистикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сформировать архитектурный образ в соответствии с функциональными особенностями объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объектінің функционалдық ерекшеліктеріне сәйкес сәулеттік келбетін қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z220" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характер сочетания с окружающей застройкой</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршап тұрған құрылыс салумен өзара үйлесімдік сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В соответствии с местоположением объекта и градостроительным значением</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объектінің орналасқан жеріне және қала құрылысы мәніне сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z222" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цветовое решение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсіне қатысты шешім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно согласованному эскизному проекту</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келісілген эскиздік жобаға сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z224" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рекламно-информационное решение, в том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарнамалық-ақпараттық шешім, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z225" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предусмотреть рекламно-информационные установки согласно статье 21 Закона Республики Казахстан "О языках Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасы Заңының 21-бабына сәйкес жарнамалық-ақпараттық қондырғыларды көздеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z226" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ночное световое оформление</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+түнгі жарықпен безендіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z227" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z228" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Входные узлы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіреберіс тораптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z229" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предложить акцентирование входных узлов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіреберіс тораптарға назар аударуды ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создание условий для жизнедеятельности маломобильных групп населения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықтың мүмкіндігі шектеулі топтарының өмір сүруі үшін жағдай жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z231" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предусмотреть мероприятия в соответствии с указаниями и требованиями строительных нормативных документов РК; предусмотреть доступ инвалидов к зданию, предусмотреть пандусы, специальные подъездные пути и устройства для проезда инвалидных колясок</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шараларды ҚР құрылыстық нормативтік құжаттарының нұсқаулары мен талаптарына сәйкес көздеу; мүгедектердің ғимаратқа қолжетімділігін көздеу, пандустар, арнайы кірме жолдар мен мүгедектер арбаларының өту жолдарын көздеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение условий по звукошумовым показателям</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дыбыс-шу көрсеткіштері бойынша шарттарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z233" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно требованиям строительных нормативных документов РК</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к наружной отделке</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы әрлеуге қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цоколь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цоколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасад</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ограждающие конструкций</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қасбет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршау конструкциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z241" w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к инженерным сетям</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерлік желілерге қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплоснабжение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылумен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z243" w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№ __и дата выдачи технических условий (далее - ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z244" w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоснабжение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канализация</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәріз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z247" w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электроснабжение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрмен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z249" w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газоснабжение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газбен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z251" w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z252" w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телекоммуникации и телерадиовещания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телекоммуникациялар және телерадиохабар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№__ и дата выдачи ТУ) и требований нормативным документам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға (ТШ №__ және берілген күні) және нормативтік құжаттарға сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дренаж (при необходимости) и ливневая канализация</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дренаж (қажет болған жағдайда) және нөсерлік кәріз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z255" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарные поливочные системы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлы суғару жүйелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z257" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям (№ __ и дата выдачи ТУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства, возлагаемые на застройщика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс салушыға жүктелетін міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z259" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По инженерным изысканиям</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерлік іздестірулер бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приступать к освоению земельного участка разрешается после геодезического выноса и закрепления его границ в натуре (на местности)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесін игеруге геодезиялық орналастырылғаннан және оның шекарасы нақты (жергілікті жерге) бекітілгеннен кейін кірісу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z261" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По сносу (переносу) существующих строений и сооружений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданыстағы құрылыстар мен имараттарды бұзу (көшіру) бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z262" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае необходимости краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z263" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По переносу существующих подземных и надземных инженерных коммуникаций</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер асты және жер үсті коммуникацияларын ауыстыру бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно техническим условиям на перенос (вынос) либо на проведения мероприятия по защите сетей и сооружений.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыстыру (орналастыру) туралы техникалық шарттарға сәйкес не желілер мен құрылыстарды қорғау жөніндегі іс-шараларды жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z265" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По сохранению и/или пересадке зеленых насаждений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасыл көшеттерді сақтау және/немесе отырғызу бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z266" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По строительству временного ограждения участка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскенің уақытша қоршау құрылысы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткое описание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқаша сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z269" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительные требования</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. При проектировании системы кондиционирования в здании (в том случае, когда проектом не предусмотрено централизованное холодоснабжение и кондиционирование) необходимо предусмотреть размещение наружных элементов локальных систем в соответствии с архитектурным решением фасадов здания. На фасадах проектируемого здания предусмотреть места (ниши, выступы, балконы и т.д.) для размещения наружных элементов локальных систем кондиционирования.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Применить материалы по ресурсосбережению и современных энергосберегающих технологий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау көзделмеген жағдайда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Ресурс үнемдеу және қазіргі заманғы энергия үнемдеу технологиялары бойынша материалдарды қолдану.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общие требования</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жобаны (жұмыс жобасын) әзірлеу кезінде Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы қолданыстағы заңнамасының нормаларын басшылыққа алуы қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Қаланың (ауданның) бас сәулетшісімен келісу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- эскиздік жоба.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Құрылыс жобасына сараптама жүргізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Құрылыс-монтаждау жұмыстарының басталғандығы туралы хабарлама беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. салынған объектіні қабылдау және пайдалануға беру. (қабылдау түрі).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z279" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z280" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпелер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z281" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. АПЗ и ТУ действуют в течение всего срока нормативной продолжительности строительства, утвержденного в составе проектной (проектно-сметной) документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z282" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЖТ және ТТ жобалау (жобалау-сметалық) құжаттаманың құрамында бекітілген құрылыстың бүкіл нормативтік ұзақтығының мерзімі шегінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z283" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В случае возникновения обстоятельств, требующих пересмотра условий АПЗ, изменения в него вносятся по согласованию с заказчиком. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z284" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЖТ шарттарын қайта қарауды талап ететін жағдайлар туындаған кезде, оған өзгерістерді тапсырыс берушінің келісімі бойынша енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z285" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Требования и условия, изложенные в АПЗ, обязательны для всех участников инвестиционного процесса независимо от форм собственности и источников финансирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z286" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЖТ-да жазылған талаптар мен шарттар меншік нысанына және қаржыландыру көздеріне қарамастан инвестициялық процестің барлық қатысушылары үшін міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z287" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Несогласие заказчика с требованиями, содержащимися в АПЗ, обжалуется в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z288" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс берушінің СЖТ-да қамтылған талаптармен келіспеуі сот тәртібімен шағымдалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АПЗ составил</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   (должность, ФИО)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        (подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СЖТ жасады</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 (лауазымы, Т.А.Ә. )</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            (қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (ФИО, физического лица или наименование юридического лица)</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес: __________________________________________________________________________</w:t>
-[...106 lines deleted...]
-    <w:bookmarkEnd w:id="251"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15111,51 +15274,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15228,51 +15391,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15281,333 +15444,736 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разрешительных процедур в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сфере строительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Главному архитектору (города</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканского значения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>столицы, городов областного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значения, районов)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) (далее – ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или юридическое наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) доверенность)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Индивидуальный идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер (ИИН) или бизнес</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер (БИН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(юридический адрес или место</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проживания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контакты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(электронный адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="252"/>
+    <w:bookmarkStart w:name="z293" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Состав и содержание эскиза (эскизного проекта) и технического проекта, </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">                                            Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z294" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, а также технического проекта, разрабатываемого на предпроектной стадии для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории), разработанного проектной организацией, имеющей соответствующую лицензию:</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Наименование заявителя:__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ФИО, физического лица или наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес: __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон: _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заказчик: _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проектируемого объекта: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес проектируемого объекта: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу Вас согласовать эскиз (эскизный проект)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(а) (подпись) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "_____"____________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сдал (подпись) ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ситуационный план в масштабе 1:1000; 1:2000; 1:5000 (один из перечисленных);</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Генеральный план объекта в масштабе 1:500; 1:1000 (один из перечисленных);</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Фасады в масштабе 1:50; 1:100; 1:200; 1:400 (один из перечисленных) с ведомостью наружной отделки;</w:t>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="265"/>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15641,51 +16207,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15758,1153 +16324,386 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министра</w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по инвестициям и развитию</w:t>
+              <w:t>застройки прохождения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>разрешительных процедур в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 13 декабря 2017 года № 867</w:t>
+              <w:t>сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="266"/>
+    <w:bookmarkStart w:name="z297" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Состав и содержание эскиза (эскизного проекта) и технического проекта, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z298" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                               форма</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="268"/>
+      Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, а также технического проекта, разрабатываемого на предпроектной стадии для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории), разработанного проектной организацией, имеющей соответствующую лицензию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z299" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________             "____" ____________ 20__ года</w:t>
-[...989 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
+      1. Ситуационный план в масштабе 1:1000; 1:2000; 1:5000 (один из перечисленных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z300" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Генеральный план объекта в масштабе 1:500; 1:1000 (один из перечисленных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z301" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фасады в масштабе 1:50; 1:100; 1:200; 1:400 (один из перечисленных) с ведомостью наружной отделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z302" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Планы этажей с экспликацией помещений, разрезы в масштабе М 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z303" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. План кровли в масштабе М 1:50; 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z304" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Планы инженерных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z305" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Общие данные с изложением основных конструктивных и архитектурно-планировочных решений здания, выбора материалов отделки и цветового решения фасадов, а также элементов благоустройства и озеленения участка с приведением основных объемно-планировочных показателей (вместимость, пропускная способность, мощность, строительный объем, общая и полезная площадь здания, площади застройки, озелененных и благоустроенных территории участка, материалы отделки и цветовой отделки фасада).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z306" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав и содержание технического проекта, разрабатываемого для объектов реконструкции (перепланировки, переоборудования), разработанного проектной организацией, имеющей соответствующую лицензию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z307" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Планы помещений до реконструкции (перепланировки, переоборудования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z308" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Планы помещений после реконструкции (перепланировки, переоборудования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z309" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фасад в случаях изменения внешнего облика (фасадов) существующего объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z310" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Общие данные с изложением основных конструктивных и архитектурно-планировочных решений здания, выбора материалов отделки и цветового решения фасадов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16938,90 +16737,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к акту приемки построенного</w:t>
+              <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объекта в эксплуатацию</w:t>
+              <w:t>по инвестициям и развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>собственником самостоятельно</w:t>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 9 октября 2018 года № 701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17042,1408 +16854,2874 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 13 декабря 2017 года № 867</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="271"/>
+    <w:bookmarkStart w:name="z313" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                               форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z314" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">  Акт приемки построенного объекта в эксплуатацию собственником самостоятельно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z315" w:id="267"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________             "____" ____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование населенного пункта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Собственник объекта _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при наличии), адрес места проживания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и подрядчик (если строительство объекта осуществлялось подрядным способом)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование организации, фамилия, имя, отчество (при наличии), должность лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       осуществлявшего строительство, адрес, телефон, № лицензии, дата получения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z317" w:id="269"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+             1. Строительство объекта/реконструкция (перепланировка, переоборудование) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещений (отдельных частей) существующих зданий, не связанных с изменениями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>несущих и ограждающих конструкций, инженерных систем и оборудования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование объекта, месторасположение или адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществлялось собственником самостоятельно ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при наличии)) и/или с привлеченной им подрядной организацией</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование организации, фамилия, имя, отчество (при наличии), должность лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       осуществлявшего строительство объекта/реконструкцию   (перепланировку,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         переоборудование) помещений)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Выполнены: __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (виды работ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Строительство объекта/реконструкция (перепланировка, переоборудование) помещений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(отдельных частей) существующих зданий, не связанных с изменениями несущих и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ограждающих конструкций, инженерных систем и оборудования  произведено на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование органа вынесшего решение, № и дата решения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Строительство осуществлялось по проектной (проектно-сметной) документации/ эскизу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(эскизному проекту)______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование организации, фамилия, имя, отчество (при наличии), должность лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             разработавшего проектную (проектно-сметную)   документацию/эскиз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (эскизный проект) согласованной/ому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование организации, рассмотревшей и согласовавшей проектную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (проектно-сметную) документацию / эскиз (эскизный проект)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Строительно-монтажные работы осуществлены в сроки: начало работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (месяц и год) окончание работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (месяц и год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Принимаемый в эксплуатацию объект имеет технические характеристики согласно приложению к настоящему акту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Мероприятия по обеспечению взрывобезопасности, пожаробезопасности, охране </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>окружающей природной среды ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сведения о выполнении)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. На основании подтверждения соответствия завершенного строительством объекта/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реконструкцией (перепланировкой, переоборудованием) помещения существующего здания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственным (межгосударственным) нормативным требованиям, архитектурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планировочному заданию, согласованной проектной (проектно- сметной) документации/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>эскизу (эскизному проекту) собственник решил</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИНЯТЬ в эксплуатацию:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование объекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Соответствие построенного объекта нормативным требованиям, архитектурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планировочному заданию, проектной (проектно-сметной) документации/эскизу (эскизному проекту) подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Собственник объекта ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при наличии), адрес места проживания, подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подрядчик (если строительство объекта осуществлялось подрядным способом)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование организации, фамилия, имя, отчество (при наличии), должность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         подпись, дата, печать (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проектная организация (в случае реконструкции (перепланировки, переоборудования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>здания и сооружений (отдельных частей, помещений), не связанных с изменением несущих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и ограждающих конструкций, инженерных систем и оборудования)______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование организации, фамилия, имя, отчество (при наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               должность,подпись, дата, печать)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к акту приемки построенного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объекта в эксплуатацию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>собственником самостоятельно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z320" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Технические характеристики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общие сведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+число этажей (этаж)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+площадь застройки (м²)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+объем здания (м³)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество квартир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество комнат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+общая площадь (м²)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилая площадь (м²)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z321" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-      </w:tblPr>
-[...1319 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19186,879 +20464,795 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="273"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z322" w:id="272"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственник объекта _____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при наличии), адрес места проживания, подпись, дата)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и подрядчик (если строительство объекта осуществлялось подрядным способом)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование организации, фамилия, имя, отчество (при наличии), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         должность, подпись, дата, печать (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20380,35 +21574,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId10"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>