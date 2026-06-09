--- v0 (2025-10-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="624b167" w14:textId="624b167">
+    <w:p w14:paraId="9f61ea7" w14:textId="9f61ea7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -348,137 +348,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования, за исключением абзацев третьего и четвертого пункта 3 Перечня, которые вводятся в действие с 1 января 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -486,207 +505,243 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет по статистике</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерства национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство культуры и спорта</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -796,916 +851,692 @@
               </w:rPr>
               <w:t>от 27 августа 2018 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 62 "Об утверждении Правил совершения банком или банковским холдингом сделок с собственными облигациями и облигациями, выпущенными дочерними организациями данного банка или банковского холдинга, обязательства по которым гарантированы банком или банковским холдингом" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 7507, опубликовано 24 мая 2012 года в газете "Казахстанская правда") следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 февраля 2016 года № 66 "Об установлении Перечня основных документов, подлежащих хранению, и сроков их хранения в банках второго уровня" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13710, опубликовано 31 мая 2016 года в информационно-правовой системе "Әділет") следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...85 lines deleted...]
-      "5. Информация о приобретенных банком или банковским холдингом собственных облигациях и облигациях дочерних организаций данного банка или банковского холдинга, обязательства по которым гарантированы банком или банковским холдингом (далее – информация) составляется на бумажном носителе по форме, установленной внутренними документами банка или банковского холдинга, подписывается первым руководителем банка или банковского холдинга или лицом, уполномоченным на подписание информации, главным бухгалтером банка или банковского холдинга и хранится в банке или банковском холдинге в течение 5 (пяти) лет со дня составления данной информации.".</w:t>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> основных документов, подлежащих хранению, и сроки их хранения в банках второго уровня, установленной указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку, порядковый номер 64, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1283"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="183"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы по вопросам применения Национальным Банком Республики Казахстан ограниченных мер воздействия, мер надзорного реагирования, дел об административных правонарушениях и (или) санкций в отношении банков (докладные записки, справки, переписка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1057" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1057" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="183" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. утратил силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      4. Утратил силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2017 года № 21 "Об утверждении Правил выдачи банками второго уровня банковских гарантий и поручительств" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 14915, опубликовано 30 марта 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи банками второго уровня банковских гарантий и поручительств, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть вторую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Заявление лица - должника на выдачу банковской гарантии или поручительства рассматривается банком в порядке, установленном Правилами предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 15541.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1718,70 +1549,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) наименование юридического лица-должника, по поручению которого банком выдана банковская гарантия или поручительство, дата государственной регистрации в качестве юридического лица, бизнес-идентификационный номер;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1794,302 +1625,142 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) наименование юридического лица-должника, по поручению которого банком выдана банковская контргарантия, государственной регистрации в качестве юридического лица, бизнес-идентификационный номер;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2180,2811 +1851,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
-[...140 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляют: банки второго уровня, страховые (перестраховочные) организации </w:t>
-[...2496 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5018,387 +1967,164 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме отчета о доходах,</w:t>
+              <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаченных руководящим</w:t>
+              <w:t>актов Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>работникам финансовой организации</w:t>
+              <w:t>по вопросам регулирования финансового рынка,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="51"/>
+    <w:bookmarkStart w:name="z93" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
-[...71 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Информация о количестве кредитных историй в базе данных кредитных историй</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма разработана в соответствии с </w:t>
-[...200 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+      Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5432,51 +2158,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5490,84 +2216,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:bookmarkStart w:name="z121" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о количестве кредитных историй в базе данных кредитных историй</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> Сведения о количестве договоров о предоставлении займов, услуг и условных обязательств в разрезе поставщиков информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 3 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5623,51 +2349,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5681,84 +2407,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="65"/>
+    <w:bookmarkStart w:name="z151" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о количестве договоров о предоставлении займов, услуг и условных обязательств в разрезе поставщиков информации</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t xml:space="preserve"> Сведения о количестве выданных кредитных отчетов из базы данных кредитных историй</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 4 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5814,51 +2540,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5872,84 +2598,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="66"/>
+    <w:bookmarkStart w:name="z179" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о количестве выданных кредитных отчетов из базы данных кредитных историй</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Информация о заключенных договорах о предоставлении информации и (или) о получении кредитного отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 5 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -6005,51 +2731,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6063,259 +2789,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="67"/>
+    <w:bookmarkStart w:name="z205" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о заключенных договорах о предоставлении информации и (или) о получении кредитного отчета</w:t>
-[...189 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Информация о результатах осуществления дополнительных видов деятельности в течение отчетного квартала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6359,55 +2894,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6733,31 +3268,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>