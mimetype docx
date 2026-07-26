--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c840cb" w14:textId="1c840cb">
+    <w:p w14:paraId="0be84ef" w14:textId="0be84ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1135,984 +1135,1172 @@
         <w:t>
       2) место и сроки приема документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для обеспечения конкурентоспособности казахстанского образования и достижения высоких рейтинговых показателей отбор участников Конкурса осуществляется конкурсной комиссией по следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) качество деятельности организации технического и профессионального, послесреднего образования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прохождение независимой аккредитации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      прохождение независимой аккредитации;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество созданных и переоборудованных лабораторий и мастерских с указанием финансовых затрат за последние 3 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      количество созданных и переоборудованных лабораторий и мастерских с указанием финансовых затрат за последние 3 года;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество разработанных учебно-методических пособий, цифровых образовательных ресурсов по специальностям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      количество разработанных учебно-методических пособий, цифровых образовательных ресурсов по специальностям;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрение информационно-коммуникационных технологий обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      внедрение информационно-коммуникационных технологий обучения;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охват повышением квалификации и стажировками преподавателей, в том числе за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      охват повышением квалификации и стажировками преподавателей, в том числе за рубежом;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество приобретенной новой и/или зарубежной литературы по специальностям подготовки кадров с техническим и профессиональным образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      количество приобретенной новой и/или зарубежной литературы по специальностям подготовки кадров с техническим и профессиональным образованием;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля выпускников, получивших диплом о техническом и профессиональным, послесреднем образовании с отличием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      доля выпускников, получивших диплом о техническом и профессиональным, послесреднем образовании с отличием;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие веб - сайта, оформление, наполняемость и предоставление сайта на нескольких языках (на государственном, русском и английском языках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      наличие веб - сайта, оформление, наполняемость и предоставление сайта на нескольких языках (на государственном, русском и английском языках);</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) профессиональные кадры: инженерно-педагогические работники (далее – ИПР);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      2) профессиональные кадры: инженерно-педагогические работники (далее – ИПР);</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля ИПР прошедших повышение квалификации по модульно-компетентностному подходу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      доля ИПР прошедших повышение квалификации по модульно-компетентностному подходу;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля ИПР ведущих занятия по специальным дисциплинам на английском языке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      доля ИПР ведущих занятия по специальным дисциплинам на английском языке;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля магистров, докторов PhD, кандидатов наук, докторов наук из числа ИПР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      доля магистров, докторов PhD, кандидатов наук, докторов наук из числа ИПР;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие ИПР в конкурсах профессионального мастерства "Лучший педагог", "Лучший мастер производственного обучения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      участие ИПР в конкурсах профессионального мастерства "Лучший педагог", "Лучший мастер производственного обучения";</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля работников, награжденных ведомственными знаками отличия и государственными наградами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      доля работников, награжденных ведомственными знаками отличия и государственными наградами;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взаимодействие с бизнес - сообществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      3) взаимодействие с бизнес - сообществом;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень социального партнерства и сотрудничества с работодателями, бизнесом (попечительские и индустриальные советы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      уровень социального партнерства и сотрудничества с работодателями, бизнесом (попечительские и индустриальные советы);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля трудоустроенных выпускников в первый год после завершения обучения на основании данных государственного центра по выплате пенсий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      доля трудоустроенных выпускников в первый год после завершения обучения на основании данных государственного центра по выплате пенсий;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля студентов, обучающихся по дуальной технологии обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      доля студентов, обучающихся по дуальной технологии обучения;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля обучающихся, прошедших независимую оценку уровня профессиональной подготовленности и присвоения квалификации, от общего числа принявших участие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      доля обучающихся, прошедших независимую оценку уровня профессиональной подготовленности и присвоения квалификации, от общего числа принявших участие;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участие в движении WorldSkills и других инновационных проектах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      4) участие в движении WorldSkills и других инновационных проектах;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество компетенций, по которым принято участие в чемпионатах WorldSkills (региональные, национальные, международные);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      количество компетенций, по которым принято участие в чемпионатах WorldSkills (региональные, национальные, международные);</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество обученных экспертов по стандартам WorldSkills;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      количество обученных экспертов по стандартам WorldSkills;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество победителей в чемпионатах WorldSkills (региональные, национальные, международные);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      количество победителей в чемпионатах WorldSkills (региональные, национальные, международные);</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество заключенных меморандумов и соглашении по инновационным проектам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      количество заключенных меморандумов и соглашении по инновационным проектам;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контингент обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      5) контингент обучающихся;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля студентов, занявших призовые места в конкурсах профессионального мастерства (вне проекта WorldSkills), научно-практических конференциях и других мероприятиях международного, республиканского, областного и городского уровня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      доля студентов, занявших призовые места в конкурсах профессионального мастерства (вне проекта WorldSkills), научно-практических конференциях и других мероприятиях международного, республиканского, областного и городского уровня;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      показатели сохранности контингента обучающихся до выпуска по специальностям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      показатели сохранности контингента обучающихся до выпуска по специальностям.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Заседания конкурсных комиссий по присуждению гранта считаются правомочными, если на них присутствовали не менее двух третей их состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      12. Заседания конкурсных комиссий по присуждению гранта считаются правомочными, если на них присутствовали не менее двух третей их состава.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Результаты голосования определяются большинством голосов членов комиссии. Голос председателя является решающим при равенстве голосов членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      13. Результаты голосования определяются большинством голосов членов комиссии. Голос председателя является решающим при равенстве голосов членов комиссии.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для участия в Конкурсе организации образования подают в конкурсную комиссию следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      14. Для участия в Конкурсе организации образования подают в конкурсную комиссию следующие документы:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявку на участие в конкурсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      1) заявку на участие в конкурсе;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представление соответствующих материалов согласно критериям, указанным в пункте 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      2) представление соответствующих материалов согласно критериям, указанным в пункте 11 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма заявок устанавливается местными исполнительными органами в области образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      Форма заявок устанавливается местными исполнительными органами в области образования.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. К рассмотрению конкурсной комиссией принимаются документы, представленные в установленные сроки приема, в конверте с пометкой "Конкурс грантов".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      15. К рассмотрению конкурсной комиссией принимаются документы, представленные в установленные сроки приема, в конверте с пометкой "Конкурс грантов".</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Организации образования, представившие документы позже установленного срока приема документов, к участию в Конкурсе не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      16. Организации образования, представившие документы позже установленного срока приема документов, к участию в Конкурсе не допускаются.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. На основании представленных документов конкурсная комиссия проводит регистрацию участников Конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      17. На основании представленных документов конкурсная комиссия проводит регистрацию участников Конкурса.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. По результатам рассмотрения представленных материалов конкурсная комиссия определяет победителя Конкурса и принимает решение о присуждении гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      18. По результатам рассмотрения представленных материалов конкурсная комиссия определяет победителя Конкурса и принимает решение о присуждении гранта.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Решение конкурсной комиссии оформляется протоколом, подписывается председателем, заместителем председателя, секретарем и членами комиссии, принимавшими участие в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      19. Решение конкурсной комиссии оформляется протоколом, подписывается председателем, заместителем председателя, секретарем и членами комиссии, принимавшими участие в голосовании.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Победители Конкурса награждаются специальными почетными дипломами "Лауреат конкурса "Лучшая организация технического и профессионального, послесреднего образования" и сертификатами о получении гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      20. Победители Конкурса награждаются специальными почетными дипломами "Лауреат конкурса "Лучшая организация технического и профессионального, послесреднего образования" и сертификатами о получении гранта.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формы диплома и сертификата утверждаются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      Формы диплома и сертификата утверждаются местными исполнительными органами.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Выплата гранта осуществляется по решению местных исполнительных органов за счет средств местных бюджетов по итогам Конкурсного отбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      21. Выплата гранта осуществляется по решению местных исполнительных органов за счет средств местных бюджетов по итогам Конкурсного отбора.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Размер гранта составляет восьмисоткратный размер минимальной заработной платы за счет средств республиканского бюджета, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственные учреждения среднего образования, получившие на конкурсной основе грант "Лучшая организация технического и профессионального, послесреднего образования", расходуют грант на улучшения материально-технического оснащения организации образования и научно - методическое обеспечение образовательного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2438,31 +2626,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>