--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="930101b" w14:textId="930101b">
+    <w:p w14:paraId="0e7934d" w14:textId="0e7934d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7882,130 +7882,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z231" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Страховая организация - участник уплачивает чрезвычайные взносы в случаях и размере, установленных Законом.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z232" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 147 "Об утверждении Правил назначения и полномочий временной администрации (временного администратора) банка, страховой (перестраховочной) организации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9711, опубликовано 3 октября 2014 года в информационно-правовой системе "Әділет") следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z233" w:id="193"/>
+    <w:bookmarkStart w:name="z233" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначения и полномочиях временной администрации (временного администратора) банка, страховой (перестраховочной) организации, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8018,170 +8112,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="194"/>
+    <w:bookmarkStart w:name="z235" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Временная администрация требует от руководителя организации (лица, его замещающего) и иных материально ответственных лиц немедленной передачи ей печатей (при наличии), штампов, клише, ключей, пломбиров и документов организации, указанных в подпункте 2) пункта 15 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z236" w:id="195"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z236" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не передачи руководителем организации (лица, его замещающего) и иными материально ответственными лицами организации печатей (при наличии), штампов, клише, ключей, пломбиров и документов, указанных в подпункте 2) пункта 15 Правил, временная администрация составляет акт о воспрепятствовании осуществлению работы временной администрации (далее - акт о воспрепятствовании) согласно пунктам 19 и 20 Правил, и в течение 2 (двух) рабочих дней принимает меры по изготовлению дубликатов необходимых печатей, штампов, клише, ключей и пломбиров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z237" w:id="196"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z237" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не позднее рабочего дня, следующего за днем изготовления дубликата печати, временная администрация направляет информацию об изготовлении дубликата печати и оттиск дубликата печати в уполномоченный орган.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z238" w:id="197"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z238" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац четвертый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z239" w:id="198"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z239" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "информирует регистрирующие органы, центральный депозитарий и фондовую биржу о решениях уполномоченного органа о лишении организации и назначении временной администрации в целях установления запрета на регистрацию сделок по отчуждению имущества организации, совершаемых не временной администрацией, а также на снятие обременения с имущества, залогодержателем которого является организация;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8214,51 +8308,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 18 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="199"/>
+    <w:bookmarkStart w:name="z241" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) в течение 10 (десяти) рабочих дней с даты лишения лицензии страховой (перестраховочной) организации принимает решение о передаче страхового портфеля, в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8273,171 +8367,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о страховании и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> передачи страхового портфеля и особенностями передачи страхового портфеля со дня вступления в законную силу решения суда о принудительной ликвидации страховой (перестраховочной) организации, а также при консервации или лишении лицензии страховой (перестраховочной) организации, утвержденными постановлением Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 303, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 14787;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z242" w:id="200"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z242" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в срок не более 30 (тридцати) календарных дней со дня подписания сводного акта приема-передачи документов и имущества страховой (перестраховочной) организации от страховой (перестраховочной) организации руководителю временной администрации представляет в Фонд гарантирования страховых выплат реестр договоров страхования страховой (перестраховочной) организации, осуществлявшей деятельность в отрасли "общее страхование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z243" w:id="201"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z243" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 18-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z244" w:id="202"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z244" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18-1. Временная администрация страховой (перестраховочной) организации, осуществлявшей деятельность в отрасли "страхование жизни", в течение 2 (двух) рабочих дней с даты лишения страховой (перестраховочной) организации лицензии на осуществление деятельности по отрасли "страхование жизни":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z245" w:id="203"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z245" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       формирует и передает в Фонд гарантирования страховых выплат реестры договоров аннуитетного страхования ликвидируемой страховой (перестраховочной) организации из баз данных организации по формированию и ведению базы данных и ликвидируемой страховой (перестраховочной) организации по аннуитетным классам страхования, по которым предоставляется гарантия в соответствии с подпунктом 1) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15-1 Закона Республики Казахстан от 3 июня 2003 года "О Фонде гарантирования страховых выплат";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z246" w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z246" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       публикует объявление об осуществлении Фондом гарантирования страховых выплат гарантийных выплат по аннуитетным классам страхования. Объявление об осуществлении гарантийных выплат по аннуитетным классам страхования публикуется в двух периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, на казахском и русском языках и на интернет-ресурсе страховой (перестраховочной) организации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8450,170 +8544,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="205"/>
+    <w:bookmarkStart w:name="z248" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48. Временная администрация с даты назначения ликвидационной комиссии складывает свои полномочия и обеспечивает передачу имущества и документов (бухгалтерской и иной документации организации, печатей (при наличии), штампов, материальных ценностей и иного имущества) председателю ликвидационной комиссии в сроки и порядке, установленные Законом о банках, Законом о страховании.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z249" w:id="206"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z249" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Смету расходов временной администрации по форме согласно приложению изложить в редакции согласно приложению 7 к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z250" w:id="207"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z250" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 92 "Об утверждении Правил применения поправочного коэффициента" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11651, опубликовано 29 июля 2015 года в информационно-правовой системе "Әділет") следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z251" w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z251" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> применения поправочного коэффициента, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8626,70 +8720,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="209"/>
+    <w:bookmarkStart w:name="z253" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Поправочный коэффициент определяется на основании среднегодового количества пострадавших работников в течение последних 5 (пяти) лет, предшествующих дате заключения договора обязательного страхования, и соответствующего общего количества работников страхователя на дату заключения договора обязательного страхования. Значения поправочных коэффициентов установлены пунктом 2 статьи 17-1 Закона.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8702,90 +8796,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="210"/>
+    <w:bookmarkStart w:name="z255" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 10 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z256" w:id="211"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z256" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10. В случае отсутствия страховых случаев в течение последних 5 (пяти) лет, предшествующих дате заключения договора обязательного страхования, поправочные коэффициенты определяются страховщиком в соответствии с пунктом 2-1 статьи 17-1 Закона.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9092,116 +9186,116 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="212"/>
+    <w:bookmarkStart w:name="z304" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по начисленной сумме страховых премий, обязательных взносов, дополнительных взносов и условных обязательств</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z305" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование страховой организации - участника)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z305" w:id="213"/>
+    <w:bookmarkStart w:name="z307" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________________________</w:t>
-[...11 lines deleted...]
-        <w:t>(наименование страховой организации - участника)</w:t>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию за _______ квартал 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z307" w:id="214"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9827,118 +9921,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z309" w:id="215"/>
+      <w:bookmarkStart w:name="z309" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z311" w:id="216"/>
+      <w:bookmarkStart w:name="z311" w:id="215"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -10190,116 +10284,116 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="217"/>
+    <w:bookmarkStart w:name="z315" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о количестве заключенных договоров страхования, общей сумме страховых резервов, общей начисленной сумме страховых премий и страховых выплат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z316" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование страховой организации - участника)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z316" w:id="218"/>
+    <w:bookmarkStart w:name="z318" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________________________________________</w:t>
-[...11 lines deleted...]
-        <w:t>(наименование страховой организации - участника)</w:t>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию за 20 ___ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z318" w:id="219"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10781,127 +10875,127 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="220"/>
+    <w:bookmarkStart w:name="z320" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z321" w:id="221"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z321" w:id="220"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z322" w:id="222"/>
+      <w:bookmarkStart w:name="z322" w:id="221"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -11153,80 +11247,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="223"/>
+    <w:bookmarkStart w:name="z326" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о страховом случае</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" ___________ 20 __ года № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11973,101 +12067,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="224"/>
+      <w:bookmarkStart w:name="z328" w:id="223"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность, фамилия, имя, отчество (при его наличии) лица, ответственного за рассмотрение страхового случая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="225"/>
+    <w:bookmarkStart w:name="z330" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12341,80 +12435,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="226"/>
+    <w:bookmarkStart w:name="z334" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение об урегулировании страхового случая</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "____" _____________ 20 __ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13706,101 +13800,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="227"/>
+      <w:bookmarkStart w:name="z336" w:id="226"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) первого руководителя либо уполномоченного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="228"/>
+    <w:bookmarkStart w:name="z338" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона: ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14074,80 +14168,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="229"/>
+    <w:bookmarkStart w:name="z342" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение об отказе в осуществлении страховой выплаты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "____" _____________ 20 __ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15548,64 +15642,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z344" w:id="230"/>
+      <w:bookmarkStart w:name="z344" w:id="229"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) первого руководителя прямого страховщика либо уполномоченного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16093,100 +16187,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="231"/>
+    <w:bookmarkStart w:name="z358" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление о расчете размера страховой выплаты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         от "____" _____________ 20 __ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z360" w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z360" w:id="231"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. _____________________________________________направляет для осуществления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование прямого страховщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16693,127 +16787,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________ тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (сумма цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="233"/>
+    <w:bookmarkStart w:name="z385" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страховая сумма указывается ответственным страховщиком за минусом суммы страховых выплат по возмещению вреда, причиненного имуществу других потерпевших, произведенных ответственным страховщиком соответствующим прямым страховщикам или выгодоприобретателям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z386" w:id="234"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z386" w:id="233"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) первого руководителя ответственного страховщика либо уполномоченного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="235"/>
+    <w:bookmarkStart w:name="z388" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17139,51 +17233,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="236"/>
+    <w:bookmarkStart w:name="z392" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Смета расходов временной администрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17192,51 +17286,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наименование организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23406,138 +23500,138 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z396" w:id="237"/>
+      <w:bookmarkStart w:name="z396" w:id="236"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный бухгалтер _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z397" w:id="238"/>
+      <w:bookmarkStart w:name="z397" w:id="237"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="239"/>
+    <w:bookmarkStart w:name="z398" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23889,55 +23983,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24263,31 +24357,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>