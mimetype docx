--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e7934d" w14:textId="0e7934d">
+    <w:p w14:paraId="3cd5a97" w14:textId="3cd5a97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7917,969 +7917,339 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">7. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 92 "Об утверждении Правил применения поправочного коэффициента" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11651, опубликовано 29 июля 2015 года в информационно-правовой системе "Әділет") следующие изменения и дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z251" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> применения поправочного коэффициента, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Внести в </w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Поправочный коэффициент определяется на основании среднегодового количества пострадавших работников в течение последних 5 (пяти) лет, предшествующих дате заключения договора обязательного страхования, и соответствующего общего количества работников страхователя на дату заключения договора обязательного страхования. Значения поправочных коэффициентов установлены пунктом 2 статьи 17-1 Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
-[...682 lines deleted...]
-        </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="209"/>
+    <w:bookmarkStart w:name="z255" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 10 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z256" w:id="210"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z256" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10. В случае отсутствия страховых случаев в течение последних 5 (пяти) лет, предшествующих дате заключения договора обязательного страхования, поправочные коэффициенты определяются страховщиком в соответствии с пунктом 2-1 статьи 17-1 Закона.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9186,116 +8556,116 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="211"/>
+    <w:bookmarkStart w:name="z304" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по начисленной сумме страховых премий, обязательных взносов, дополнительных взносов и условных обязательств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z305" w:id="212"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z305" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование страховой организации - участника)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z307" w:id="213"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z307" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчетный период: по состоянию за _______ квартал 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9921,118 +9291,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z309" w:id="214"/>
+      <w:bookmarkStart w:name="z309" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z311" w:id="215"/>
+      <w:bookmarkStart w:name="z311" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -10284,116 +9654,116 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="216"/>
+    <w:bookmarkStart w:name="z315" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о количестве заключенных договоров страхования, общей сумме страховых резервов, общей начисленной сумме страховых премий и страховых выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z316" w:id="217"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z316" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование страховой организации - участника)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z318" w:id="218"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z318" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчетный период: по состоянию за 20 ___ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10875,127 +10245,127 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="219"/>
+    <w:bookmarkStart w:name="z320" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z321" w:id="220"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z321" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z322" w:id="221"/>
+      <w:bookmarkStart w:name="z322" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -11247,80 +10617,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="222"/>
+    <w:bookmarkStart w:name="z326" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о страховом случае</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" ___________ 20 __ года № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12067,101 +11437,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="223"/>
+      <w:bookmarkStart w:name="z328" w:id="209"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность, фамилия, имя, отчество (при его наличии) лица, ответственного за рассмотрение страхового случая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="224"/>
+    <w:bookmarkStart w:name="z330" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12435,80 +11805,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="225"/>
+    <w:bookmarkStart w:name="z334" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение об урегулировании страхового случая</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "____" _____________ 20 __ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13800,101 +13170,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="226"/>
+      <w:bookmarkStart w:name="z336" w:id="212"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) первого руководителя либо уполномоченного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="227"/>
+    <w:bookmarkStart w:name="z338" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона: ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14168,80 +13538,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="228"/>
+    <w:bookmarkStart w:name="z342" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение об отказе в осуществлении страховой выплаты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "____" _____________ 20 __ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15642,64 +15012,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z344" w:id="229"/>
+      <w:bookmarkStart w:name="z344" w:id="215"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) первого руководителя прямого страховщика либо уполномоченного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16187,100 +15557,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="230"/>
+    <w:bookmarkStart w:name="z358" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление о расчете размера страховой выплаты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         от "____" _____________ 20 __ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z360" w:id="231"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z360" w:id="217"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. _____________________________________________направляет для осуществления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование прямого страховщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16787,127 +16157,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________ тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (сумма цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="232"/>
+    <w:bookmarkStart w:name="z385" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страховая сумма указывается ответственным страховщиком за минусом суммы страховых выплат по возмещению вреда, причиненного имуществу других потерпевших, произведенных ответственным страховщиком соответствующим прямым страховщикам или выгодоприобретателям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z386" w:id="233"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z386" w:id="219"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) первого руководителя ответственного страховщика либо уполномоченного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="234"/>
+    <w:bookmarkStart w:name="z388" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17233,51 +16603,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="235"/>
+    <w:bookmarkStart w:name="z392" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Смета расходов временной администрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17286,51 +16656,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наименование организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23500,138 +22870,138 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z396" w:id="236"/>
+      <w:bookmarkStart w:name="z396" w:id="222"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный бухгалтер _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z397" w:id="237"/>
+      <w:bookmarkStart w:name="z397" w:id="223"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="238"/>
+    <w:bookmarkStart w:name="z398" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23983,55 +23353,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24357,31 +23727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>