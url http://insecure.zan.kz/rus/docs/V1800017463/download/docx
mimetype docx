--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9669831" w14:textId="9669831">
+    <w:p w14:paraId="6e61e1e" w14:textId="6e61e1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1067,864 +1067,658 @@
               </w:rPr>
               <w:t>от 25 августа 2018 года № 12/201</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и объем размещения периодическими печатными изданиями сообщений избирательных комиссий за счет средств, предусмотренных республиканским и местным бюджетами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила и объем размещения периодическими печатными изданиями сообщений избирательных комиссий за счет средств, предусмотренных республиканским и местным бюджетами разработаны в соответствии с пунктом 8 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан" и определяют порядок и объем размещения периодическими печатными изданиями сообщений избирательных комиссий за счет средств, предусмотренных республиканским и местным бюджетами.</w:t>
+      1. Настоящие Правила и объем размещения периодическими печатными изданиями сообщений избирательных комиссий за счет средств, предусмотренных республиканским и местным бюджетами разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан" и определяют порядок и объем размещения периодическими печатными изданиями сообщений избирательных комиссий за счет средств, предусмотренных республиканским и местным бюджетами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Центральной избирательной комиссией Республики Казахстан предоставляются в периодические печатные издания следующие сообщения для опубликования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z147" w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не позднее чем на седьмой календарный день после регистрации кандидатов в Президенты о регистрации с указанием фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность), года рождения, занимаемой должности (занятия), места работы и жительства каждого кандидата, а также, в зависимости от усмотрения кандидата, сведений о его принадлежности к общественному объединению, национальной принадлежности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z148" w:id="15"/>
-[...15 lines deleted...]
-      2) не позднее чем на десятый календарный день после регистрации партийных списков о регистрации с указанием наименования политической партии и количества лиц, включенных в партийный список, а также фамилии (если оно указано в документе, удостоверяющем личность), имени, отчества, года рождения, занимаемой должности (занятия), места работы и жительства каждого лица, включенного в партийный список;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не позднее чем на десятый календарный день после регистрации партийных списков о регистрации с указанием наименования политической партии и количества лиц, включенных в партийный список, а также фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность), года рождения, занимаемой должности (занятия), места работы и жительства каждого лица, включенного в партийный список;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z149" w:id="16"/>
-[...15 lines deleted...]
-      3) не позднее чем на десятый календарный день после регистрации кандидатов в депутаты Мажилиса Парламента, избираемые по одномандатным территориальным избирательным округам о регистрации с указанием фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность), года рождения, занимаемой должности (занятия), места работы и жительства каждого кандидата, а также национальной принадлежности - по усмотрению кандидатов;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не позднее десяти календарных дней со дня проведения выборов, об итогах выборов Президента Республики Казахстан, депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z150" w:id="17"/>
-[...15 lines deleted...]
-      4) не позднее десяти календарных дней со дня проведения выборов, об итогах выборов Президента Республики Казахстан, депутатов Парламента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о регистрации избранных Президента Республики Казахстан и депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z151" w:id="18"/>
-[...15 lines deleted...]
-      5) о регистрации избранных Президента Республики Казахстан и депутатов Парламента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о проведении повторного голосования по выборам Президента Республики Казахстан, депутатов Курултая, о проведении повторных выборов Президента, депутатов Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z152" w:id="19"/>
-[...15 lines deleted...]
-      6) о проведении повторного голосования по выборам Президента Республики Казахстан, депутатов Мажилиса Парламента, о проведении повторных выборов Президента, депутатов Мажилиса Парламента;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в течение пяти календарных дней после опубликования итогов выборов Президента, депутатов Курултая Республики Казахстан, информацию об общей сумме денег и сумме добровольных пожертвований, поступивших в фонд, его источниках и расходах на предвыборную агитацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z153" w:id="20"/>
-[...15 lines deleted...]
-      7) в течение пяти дней после опубликования итогов выборов Президента, депутатов Мажилиса Парламента Республики Казахстан, об общей сумме денег и сумме добровольных пожертвований, поступивших в фонд, его источника, и расходах на предвыборную агитацию.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Соответствующими избирательными комиссиями предоставляются в местные периодические печатные издания следующие сообщения для опубликования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее чем через десять календарных дней после назначения или объявления выборов списка избирательных округов с указанием их границ и мест нахождения территориальных избирательных комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о проведении повторных выборов депутатов маслихата, акимов города районного значения, села, поселка, сельского округа (далее - акимы), членов органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не позднее чем на седьмой календарный день после регистрации партийных списков кандидатов в депутаты маслихата о регистрации с указанием наименования политической партии и количества лиц, включенных в партийный список, а также фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность), года рождения, занимаемой должности (занятия), места работы и жительства каждого лица, включенного в партийный список;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не позднее чем на седьмой календарный день после регистрации кандидатов в депутаты маслихата, избираемых по одномандатным территориальным избирательным округам о регистрации с указанием фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность), года рождения, занимаемой должности (занятия), места работы и жительства каждого кандидата, а также национальной принадлежности - по усмотрению кандидатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не позднее чем на пятый календарный день после регистрации кандидатов в акимы публикует в местных средствах массовой информации сообщение о регистрации с указанием фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность), года рождения, занимаемой должности (занятия), места работы и жительства каждого кандидата, способе выдвижения, а также в зависимости от усмотрения кандидата, сведений о его принадлежности к политической партии и национальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) о регистрации избранных депутатов маслихатов и акимов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) не позднее семи календарных дней со дня проведения выборов, об итогах выборов депутатов маслихатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) не позднее семи календарных дней со дня проведения выборов, об итогах выборов акима, членов иных, кроме маслихатов, органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) график встреч кандидатов с избирателями в выделенном помещении, составленного избирательными комиссиями совместно с местными исполнительными органами и органами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в течение пяти календарных дней после опубликования итогов выборов депутатов маслихатов, об общей сумме денег и сумме добровольных пожертвований, поступивших в фонд, его источниках и расходах на предвыборную агитацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) не позднее чем за десять календарных дней до дня проведения голосования о времени и месте голосования по выборам Президента, депутатов Курултая и маслихатов, акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...288 lines deleted...]
-      11) график встреч кандидатов с избирателями в выделенном помещении, составленного избирательными комиссиями совместно с местными исполнительными органами и органами местного самоуправления;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и объем размещения периодическими печатными изданиями сообщений избирательных комиссий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z166" w:id="33"/>
-[...15 lines deleted...]
-      12) выступления кандидатов в депутаты Сената Парламента;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Периодические печатные издания в ближайшем номере размещают сообщения соответствующих избирательных комиссий, указанные в пунктах 2 и 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z167" w:id="34"/>
-[...15 lines deleted...]
-      13) в течение пяти дней после опубликования итогов выборов депутатов Сената Парламента, маслихатов, об общей сумме денег и сумме добровольных пожертвований, поступивших в фонд, его источника, и расходах на предвыборную агитацию;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сообщения необходимо размещать в одном номере периодического печатного издания, а при значительном объеме - в качестве приложения к изданию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z168" w:id="35"/>
-[...15 lines deleted...]
-      14) не позднее чем за десять календарных дней до дня проведения голосования о времени и месте голосования по выборам Президента, депутатов Парламента и маслихатов, акима.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сообщения необходимо направлять в редакции периодических печатных изданий до пятнадцати часов дня, предшествующего выпуску следующего номера печатной продукции для их последующей публикации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>