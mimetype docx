--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="beebac1" w14:textId="beebac1">
+    <w:p w14:paraId="e196b8a" w14:textId="e196b8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -872,230 +872,226 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и условия проведения предвыборных дебатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+      Сноска. Правила - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139/644</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Глава 1. Общие положения</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила и условия проведения предвыборных дебатов разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 28 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан" (далее - Конституционный закон) и определяют порядок и условия проведения предвыборных дебатов (далее - дебаты) кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса и (или) маслихатов Республики Казахстан, кандидатов в депутаты Сената Парламента, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса и маслихатов, кандидатов в акимы.</w:t>
+        <w:t xml:space="preserve"> статьи 28 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан" (далее - Конституционный закон) и определяют порядок и условия проведения предвыборных дебатов (далее - дебаты) кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая и (или) маслихатов Республики Казахстан, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, кандидатов в акимы города районного значения, села, поселка, сельского округа (далее – акимы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Кандидаты в Президенты, политические партии, выдвинувшие партийные списки кандидатов в депутаты Мажилиса Парламента, вправе участвовать в предвыборных дебатах, организуемых Центральной избирательной комиссией (далее – Центризбирком).</w:t>
+      2. Кандидаты в Президенты, политические партии, выдвинувшие партийные списки кандидатов в депутаты Курултая, вправе участвовать в предвыборных дебатах, организуемых Центральной избирательной комиссией (далее – Центризбирком).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Политические партии, выдвинувшие партийные списки кандидатов в депутаты маслихатов, кандидаты в депутаты Сената Парламента, а также кандидаты по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидаты в акимы могут участвовать в предвыборных дебатах, которые вправе согласно </w:t>
+      3. Политические партии, выдвинувшие партийные списки кандидатов в депутаты маслихатов, а также кандидаты по одномандатным территориальным избирательным округам в депутаты маслихатов, кандидаты в акимы могут участвовать в предвыборных дебатах, которые вправе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 28 Конституционного закона организовывать соответствующие территориальные избирательные комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Глава 2. Условия проведения предвыборных дебатов</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Условия проведения предвыборных дебатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Центризбирком в течение пяти календарных дней с момента принятия решения о проведении дебатов определяет формат и письменно уведомляет кандидатов в Президенты Республики Казахстан, политические партии, выдвинувшие партийные списки кандидатов в депутаты Мажилиса о дате, времени и месте проведения дебатов.</w:t>
+      4. Центризбирком в течение пяти календарных дней с момента принятия решения о проведении дебатов определяет формат и письменно уведомляет кандидатов в Президенты Республики Казахстан, политические партии, выдвинувшие партийные списки кандидатов в депутаты Курултая о дате, времени и месте проведения дебатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Территориальная избирательная комиссия в течение пяти календарных дней с момента принятия решения о проведении дебатов определяет формат и письменно уведомляет о дате, времени и месте проведения дебатов политические партии, выдвинувшие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
@@ -1151,628 +1147,586 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кандидатов в акимы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Центризбирком для территориальных избирательных комиссий в течение трех календарных дней с момента принятия решения о проведении дебатов среди кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента, кандидатов в депутаты Сената Парламента определяет общий единый формат проведения дебатов и уведомляет их.</w:t>
+      6. При формате проведения дебатов на телевидении, телеканалы предоставляют свое эфирное время на телевидении зарегистрированным кандидатам в Президенты Республики Казахстан, в акимы, кандидатам в депутаты Курултая и (или) маслихата, выдвинутым по партийным спискам политических партий, кандидатам по одномандатным территориальным избирательным округам в депутаты маслихатов, для дебатов на договорной основе с Центризбиркомом или соответствующей избирательной комиссией с указанием даты, времени, места и регламента проведения дебатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Территориальные избирательные комиссии в течение двух календарных дней с момента получения от Центризбирком формата проведения дебатов для кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента, кандидатов в депутаты Сената Парламента письменно уведомляют о дате, времени, месте формате проведения дебатов политические партии.</w:t>
+      7. Телеканалы в соответствии с договором резервируют эфирное время для проведения дебатов кандидатами в Президенты Республики Казахстан, в акимы, в депутаты Курултая и (или) маслихатов, от политических партий, выдвинувших партийные списки, кандидатами по одномандатным территориальным избирательным округам в депутаты маслихатов. Объем эфирного времени для выступлений кандидатов должен быть одинаковым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. При формате проведения дебатов на телевидении, телеканалы предоставляют свое эфирное время на телевидении зарегистрированным кандидатам в Президенты Республики Казахстан, в акимы, кандидатам в депутаты Мажилиса и (или) маслихата, выдвинутым по партийным спискам политических партий, кандидатам по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидатам в депутаты Сената Парламента, для дебатов на договорной основе с Центризбиркомом или соответствующей избирательной комиссией с указанием даты, времени, места и регламента проведения дебатов.</w:t>
+      8. Список участников, присутствующих лиц во время дебатов на телевидении утверждается Центризбиркомом или соответствующей территориальной избирательной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Телеканалы в соответствии с договором резервируют эфирное время для проведения дебатов кандидатами в Президенты Республики Казахстан, в акимы, в депутаты Мажилиса и (или) маслихатов, от политических партий, выдвинувших партийные списки, кандидатами по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидатами в депутаты Сената Парламента. Объем эфирного времени для выступлений кандидатов должен быть одинаковым.</w:t>
+      9. Избирательные комиссии совместно с местными исполнительными органами и органами местного самоуправления определяют помещения для проведения дебатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Список участников, присутствующих лиц во время дебатов на телевидении утверждается Центризбиркомом или соответствующей территориальной избирательной комиссией.</w:t>
+      Помещения должны быть оборудованы аудио и видеоустройствами для трансляции теле-, радиопрограмм, а также подключены к сети Интернет (при его наличии) для проведения онлайн-трансляции дебатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Избирательные комиссии совместно с местными исполнительными органами и органами местного самоуправления определяют помещения для проведения дебатов.</w:t>
+      10. Избирательные комиссии определяют ведущего для проведения публичных дебатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Помещения должны быть оборудованы аудио и видеоустройствами для трансляции теле-, радиопрограмм, а также подключены к сети Интернет (при его наличии) для проведения онлайн-трансляции дебатов.</w:t>
+      11. Избирательные комиссии проводят освещение через средства массовой информации о проводимых дебатах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      11. Избирательные комиссии определяют ведущего для проведения публичных дебатов.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения предвыборных дебатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Избирательные комиссии проводят освещение через средства массовой информации о проводимых дебатах.</w:t>
+      12. Очередность выступления кандидатов устанавливается по жребию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Глава 3. Порядок проведения предвыборных дебатов</w:t>
+      13. Ведущий обеспечивает соблюдение регламента проведения дебатов, согласованного с Центризбиркомом или соответствующей территориальной избирательной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Очередность выступления кандидатов устанавливается по жребию.</w:t>
+      14. Ведущий дебатов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Ведущий обеспечивает соблюдение регламента проведения дебатов, согласованного с Центризбиркомом или соответствующей территориальной избирательной комиссией.</w:t>
+      не нарушает регламент проведения предвыборных дебатов кандидатами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Ведущий дебатов:</w:t>
+        <w:t xml:space="preserve">
+      контролирует время выступления кандидатов в Президенты, в акимы, в депутаты Курултая и (или) маслихатов от политических партий, выдвинувших партийные списки кандидатов, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, если иное не предусмотрено регламентом их проведения, либо если это не обусловлено окончанием времени; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      не нарушает регламент проведения предвыборных дебатов в кандидатов;</w:t>
+      не отдает предпочтение кому-либо из кандидатов, политических партий и не комментирует их выступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      контролирует время выступления кандидатов в Президенты в акимы, в депутаты Мажилиса и (или) маслихатов от политических партий, выдвинувших партийные списки кандидатов, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидатов в депутаты Сената Парламента, если иное не предусмотрено регламентом их проведения, либо если это не обусловлено окончанием времени;</w:t>
+      15. Кандидаты в Президенты, в акимы, депутаты Курултая и (или) маслихатов, выдвинутые политическими партиями, кандидаты по одномандатным территориальным избирательным округам в депутаты маслихатов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      не отдает предпочтение кому-либо из кандидатов, политических партий и не комментирует их выступления.</w:t>
+      соблюдают регламент проведения дебатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Кандидаты в Президенты, в акимы, депутаты Мажилиса и (или) маслихатов, выдвинутые политическими партиями, кандидаты по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидатами в депутаты Сената Парламента:</w:t>
+      ведут дискуссию в рамках этических норм, воздерживаются и не допускают оскорбительных, заведомо ложных, унижающих честь и достоинство высказываний в адрес других кандидатов, политических партий, их членов, а также дискриминации по отношению к представителям других политических партий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      соблюдают регламент проведения дебатов;</w:t>
+      не допускают пропаганды насильственного изменения основ конституционного строя, посягательства на территориальную целостность, Суверенитет и Независимость Республики Казахстан, нарушения общественного порядка, подрыва национальной безопасности, войны, вооруженных конфликтов, социального, расового, национального, этнического, религиозного превосходства или розни, культа жестокости и насилия, а также призыв к совершению таких действий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ведут дискуссию в рамках этических норм, воздерживаются и не допускают оскорбительных, заведомо ложных, унижающих честь и достоинство высказываний в адрес других кандидатов, политических партий, их членов, а также дискриминации по отношению к представителям других политических партий;</w:t>
+      выполняют обоснованные требования ведущего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      не допускают пропаганды и агитации насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культа жестокости и насилия, а также создания не предусмотренных законодательством военизированных формирований;</w:t>
+      16. Во время дебатов кандидатам в Президенты, в акимы, кандидатам в депутаты Курултая и (или) маслихатов, выдвинутым политическими партиями, кандидатам по одномандатным территориальным избирательным округам в депутаты маслихатов, а также иным присутствующим лицам не допускается прерывать выступления кандидатов, а также сопровождать их какими-либо комментариями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выполняют обоснованные требования ведущего.</w:t>
+      17. Кандидаты в Президенты, в акимы, политические партии, выдвинувшие партийные списки кандидатов в депутаты Курултая и (или) маслихатов, кандидаты по одномандатным территориальным избирательным округам в депутаты маслихатов могут отказаться от участия в дебатах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Во время дебатов кандидатам в Президенты, в акимы, кандидатам в депутаты Мажилиса и (или) маслихатов, выдвинутым политическими партиями, кандидатам по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидатам в депутаты Сената Парламента, а также иным присутствующим лицам не допускается прерывать выступления кандидатов, а также сопровождать их какими-либо комментариями.</w:t>
+      18. В случае неучастия кандидатов в Президенты, в акимы, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая и (или) маслихатов, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, время дебатов, предназначенное для данного кандидата, партии, распределяется поровну между другими участниками дебатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Кандидаты в Президенты, в акимы, политические партии, выдвинувшие партийные списки кандидатов в депутаты Мажилиса и (или) маслихатов, кандидаты по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидаты в депутаты Сената Парламента могут отказаться от участия в дебатах.</w:t>
+      19. Язык проведения дебатов: казахский и русский.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      19. В случае неучастия кандидатов в Президенты, в акимы, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса и (или) маслихатов, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидатов в депутаты Сената Парламента, время на дебатах, предназначенное для данного кандидата, партии, распределяется поровну между другими участниками дебатов.</w:t>
+        <w:t xml:space="preserve">
+      20. Записи дебатов кандидатов в Президенты, в акимы, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая и (или) маслихатов, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 21 Закона Республики Казахстан "О масс-медиа" хранятся не менее шести месяцев с момента последней записи на телеканалах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>