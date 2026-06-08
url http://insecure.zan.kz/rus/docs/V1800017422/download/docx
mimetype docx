--- v0 (2025-12-25)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01d1308" w14:textId="01d1308">
+    <w:p w14:paraId="f723b18" w14:textId="f723b18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка на определенную дату и Правил расчета и лимитов открытой валютной позиции"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 196. Зарегистрировано в Министерстве юстиции Республики Казахстан 25 сентября 2018 года № 17422</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 196. Зарегистрировано в Министерстве юстиции Республики Казахстан 25 сентября 2018 года № 17422. Утратило силу постановлениемПравления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях совершенствования нормативных правовых актов Республики Казахстан и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1612,286 +1690,329 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Национального Банка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z62" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по статистике</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерства национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ ___________ 2018 года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2266,2908 +2387,2907 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="955"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4203"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вопрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование, место нахождения специальной финансовой компании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение коэффициента достаточности собственного капитала k2 без учета секьюритизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение коэффициента достаточности собственного капитала k2 с учетом секьюритизации (рамочный подход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определены лица из состава правления банка, ответственные за определение целесообразности применения рамочного подхода секьюритизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имеется ли юридическое заключение о том, что специальная финансовая компания несет все риски, связанные с возможной невыплатой должниками платежей по секьюритизированным активам, в том числе в случае банкротства (неплатежеспособности) оригинатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Владеет ли оригинатор прямо или косвенно долями участия в уставном капитале либо акциями с правом голоса в специальной финансовой компании?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z67" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, указать долю участия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вправе ли оригинатор назначать или избирать большинство членов совета директоров или правления специальной финансовой компании?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вправе ли оригинатор определять решения специальной финансовой компании в силу договора или иным образом?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z68" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, уточнить каким образом</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Вправе ли оригинатор принимать на себя какие - либо обязательства по выкупу секьюритизированных активов у специальной финансовой компании? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z69" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, указать обязательства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вправе ли оригинатор принимать на себя обязательства по удержанию каких-либо рисков в отношении секьюритизированных активов?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z70" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, пояснить</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принимает ли оригинатор, после передачи секьюритизированных активов специальной финансовой компании, на себя расходы, связанные с секьюритизацией и деятельностью специальной финансовой компанией?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляют ли собой платежные обязательства оригинатора ценные бумаги, выпущенные специальной финансовой компанией?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотрен ли в сделке секьюритизации опцион обратного выкупа?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z71" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, раскрыть условия реализации опциона обратного выкупа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вправе ли оригинатор выкупать секьюритизированные активы либо заменять их в пуле на другие активы?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z72" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, раскрыть при каких условиях возможен выкуп активов или их замена</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказывает ли оригинатор услуги по обслуживанию секьюритизируемых активов?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотрен ли договором между оригинатором и специальной финансовой компанией и другими документами оригинатора и специальной финансовой компании запрет на оказание оригинатором какой-либо поддержки специальной финансовой компании, за исключением поддержки, предоставляемой оригинатором в начале осуществления сделки секьюритизации?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z73" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, пояснить</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имеется ли в проспекте выпуска ценных бумаг специальной финансовой компании информация о договорной поддержке, оказываемой оригинатором специальной финансовой компании?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотрен ли в документах оригинатора, а также лиц, связанных с оригинатором особыми отношениями, запрет на предоставление косвенной поддержки специальной финансовой компании в какой-либо форме?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о привлеченных рейтинговых агентствах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о кредитных рейтингах, присвоенных траншам (сохраненных или приобретенных) в рамках одной сделки секьюритизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о позициях, возникающих у банка в связи со сделкой секьюритизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотрено ли в документах использование инструментов ликвидности?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ да _____ нет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если да, то указать какие, и условия их применения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк полностью подтверждает достоверность прилагаемых к анкете документов и информации, а также своевременное представление уполномоченному органу дополнительной информации и документов, запрашиваемых в связи с рассмотрением анкеты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагаемые документы (указать поименный перечень направляемых документов, и листов по каждому документу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z77" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Правления ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">                                                 (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Председатель Совета Директоров _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (подпись)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5529,6094 +5649,5726 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в тысячах тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование компонента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значения на последнюю отчетную дату, предшествующую осуществлению сделки секьюритизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значения после осуществления сделки секьюритизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитал первого уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Основной капитал </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Добавочный капитал </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитал второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции, вычитаемые из основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции, вычитаемые из добавочного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции, вычитаемые из капитала второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Собственный капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком и имеющих международную рейтинговую оценку от "В+" и ниже агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" и ниже по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств либо не имеющие рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отношение основного капитала к сумме активов, условных и возможных обязательств, взвешенных по степени кредитного риска, активов и условных и возможных требований и обязательств, рассчитанных с учетом рыночного риска, операционного риска (k1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отношение капитала первого уровня к сумме активов, условных и возможных обязательств, взвешенных по степени кредитного риска, активов и условных и возможных требований и обязательств, рассчитанных с учетом рыночного риска, операционного риска (k1-2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Активы, взвешенные с учетом кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAА-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Условные и возможные обязательства, взвешенные с учетом кредитного риска, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAА-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производные финансовые инструменты, взвешенные с учетом кредитного риска, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAА-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма позиций по сделке секьюритизации, удерживаемых банком, взвешиваемых с учетом кредитного риска и имеющих международную рейтинговую оценку от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="372" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого активы, условные и возможные обязательства, взвешенные по степени кредитного риска, уменьшенные на сумму общих резервов (провизий), не включенных в расчет капитала второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма специфичного процентного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма общего процентного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого рыночный риск, связанный с изменением ставки вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма специфичного риска, связанного с изменением рыночной стоимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма общего риска, связанного с изменением рыночной стоимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого рыночный риск, связанный с изменением рыночной стоимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма рыночного риска, связанного с изменением обменного курса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого активы и условные и возможные требования и обязательства, рассчитанные с учетом рыночного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма операционного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отношение собственного капитала к сумме активов, условных и возможных обязательств, взвешенных по степени кредитного риска, активов и условных и возможных требований и обязательств, рассчитанных с учетом рыночного риска, операционного риска (k2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
-      </w:r>
-[...115 lines deleted...]
-        <w:t>Дата подписания отчета "_____" ___________________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)             (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)             (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _____________________________________________________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, фамилия, имя, отчество (при его наличии)  (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подписания отчета "_____" ___________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11938,35 +11690,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>