--- v0 (2025-11-16)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="02a1da2" w14:textId="02a1da2">
+    <w:p w14:paraId="ac5f724" w14:textId="ac5f724">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -662,50 +662,126 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации селекционных достижений в Государственном реестре селекционных достижений и выдачи охранных документов и их дубликатов, аннулирования и досрочного прекращения действия патентов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -882,70 +958,242 @@
         <w:t>
       6) патентные поверенные – граждане Республики Казахстан, которым в соответствии с законодательством Республики Казахстан предоставлено право на представительство физических и юридических лиц перед уполномоченным органом и экспертной организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) селекционное достижение – новый сорт растения, новая порода животного, являющиеся результатом творческой деятельности человека, на которые выдан патент; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -960,50 +1208,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Регистрация в Государственном реестре селекционных достижений Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На основании решения Республиканского государственного предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – услугодатель) о выдаче патента, решения Государственной комиссии о выдаче охранного документа и при представлении документа, подтверждающего оплату за услуги услугодателя по подготовке к выдаче патента и публикации, в Государственный реестр селекционных достижений Республики Казахстан вносятся сведения по селекционному достижению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1355,55 +1679,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне. </w:t>
+        <w:t>
+      7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 7 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1609,51 +2019,137 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если в течение 2 (двух) рабочих дней со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 8 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1783,50 +2279,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 8-1, 8-2, 8-3, 8-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Патент выдается по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1944,50 +2508,136 @@
         <w:t>
       Удостоверение автора выдается заявителю для каждого автора селекционного достижения, указанного в заявке на выдачу патента при подтверждении оплаты за услуги услугодателя по подготовке к выдаче удостоверения автора. Патент и удостоверения автора (ов) в комплекте направляются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Если заявление о выдаче патента подано совместно несколькими лицами, проживающими или находящимися на территории Республики Казахстан, то патент и удостоверение авторов выдаются патентообладателю, проживающему или находящемуся на территории Республики Казахстан, указанному первым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2164,50 +2814,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 16 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2400,50 +3136,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 17 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2608,50 +3430,136 @@
         <w:t>
       18. Дубликат по составу указываемых в нем сведений соответствует подлиннику выданного патента, имеет одинаковую с ним юридическую силу и выдается по соответствующей форме патента, с простановкой штампа на казахском, русском языках "Дубликат".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи дубликата подлинник охранного документа считается не имеющим юридической силы с даты публикации в бюллетени сведений о выдаче дубликата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5058,50 +5966,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z156" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7239,50 +8223,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z224" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банковские реквизиты, необходимые для оплаты услуг услугодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7696,50 +8756,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z425" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8207,50 +9343,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z427" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МОТИВИРОВАННЫЙ ОТКАЗ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8588,50 +9800,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z251" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9080,50 +10368,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z256" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10039,50 +11403,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z429" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -10550,50 +11990,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z431" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МОТИВИРОВАННЫЙ ОТКАЗ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -16300,55 +17816,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>