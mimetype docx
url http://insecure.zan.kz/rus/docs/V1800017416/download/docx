--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac5f724" w14:textId="ac5f724">
+    <w:p w14:paraId="b03c473" w14:textId="b03c473">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12298,172 +12298,810 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 11 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о регистрации селекционных</w:t>
+              <w:t>регистрации селекционных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>достижений в Государственном</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реестре селекционных</w:t>
+              <w:t>реестре селекционных достижений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>достижений и выдачи охранных</w:t>
+              <w:t>и выдачи охранных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов и их дубликатов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аннулирования и досрочного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прекращения действия патентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>УВО-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ _____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _______________г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(номер счета) (Дата создания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На № ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _____________г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Номер заявки) (Дата подачи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адресат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z295" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Хабарлама / Уведомление об оплате за поддержание охранного документа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в силе охранный документ № ____</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Название)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 11 с изменением, внесенным приказом Министра юстиции РК от 15.06.2021 </w:t>
+      Сноска. Пункт 11 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t>№ 572</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Селекциялық жетістіктерді қорғау туралы" Қазақстан Республикасының Заңына (бұдан әрі – Заң) сәйкес қорғау құжатының жарамдылығы оның күші сақталған жағдайда ғана іске асады. Заңның 14-бабының 5-тармағының 3) тармақшасына сәйкес патент иеленушi патенттi күшiнде ұстау үшiн жыл сайын ақы төлеп тұруға мiндеттi. Аталған қорғау құжатының жарамдылығын күшінде сақтау төлемақысы, құжаттың берілуі туралы мәліметтердің жарияланған күнінен бастап екі ай ішінде төленеді және төлемақысының төленгенін растайтын құжаттар ҚР ӘМ ЗМҚК "ҰЗМИ" ШЖҚ РМК жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау құжатының берілуі туралы мәліметтер _______ж. жарияланды. № ___ қорғау құжатының жарамдылық күшін ұстау үшін төлемақыны _______ж. дейін төлеуіңіз қажет. 1, 2, 3 жылдарына — ___ теңге х 3 = теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны: __ теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау құжатын күшінде сақтауға арналған төлемдер өтінім берілген күннен бастап жүргізіледі. Өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін Париж конвенциясының 5-бабының (bis) 1-тармағына сәйкес, бекітілген мерзімнен кейінгі төлемдер жағдайында егер осындай баж ұлттық заңнамамен бекітілген болса, қосымша баждарды төлеу шарты кезінде алты айдан кем емес мерзімді құрайтын жеңілдік мерзімі беріледі. Бұл ретте бағасына сәйкес төлем мөлшері 50 пайызға ұлғайтылады. Заңның 22-бабының 2-тармағының 2) тармақшасына сәйкес патенттің қолданылуы ақы төлеудiң белгiленген мерзiмi өткен күннен бастап патенттi күшiнде ұстаудың белгiленген мерзiмiнде ақы төленбеген жағдайда мерзiмiнен бұрын тоқтатылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекеменің банк деректемелері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Уведомляем Вас, что охранный документ в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "Об охране селекционных достижений" (далее – Закон) действует при поддержании его в силе. Согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункта 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 5 статьи 14 Закона патентообладатель обязан ежегодно производить оплату за поддержание патента в силе. Оплата за поддержание в силе указанного охранного документа производится в течение двух месяцев с даты публикации сведений о его выдаче и документ подтверждающий оплату предоставляется в РГП на ПХВ "НИИС" КИС МЮ РК.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о выдаче данного охранного документа опубликованы ________ г. Для поддержания в силе охранного документа №___ необходимо произвести оплату до ___________ г.: за 1, 2, 3 годы - __теңге х 3 = ____ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого: ____ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оплата за поддержание в силе охранного документа исчисляется со дня даты подачи заявки. В случае оплаты после установленного срока, согласно пункта 1 статьи 5 (bis) Парижской конвенции для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий не менее шести месяцев, при условии уплаты дополнительной пошлины, если такая пошлина устанавливается национальным законодательством. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам. При неоплате в установленный срок поддержания патента в силе с даты истечения установленного срока оплаты в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункта 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 22 Закона действие патента прекращается досрочно. Банковские реквизиты предприятия:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12497,51 +13135,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 12 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о регистрации селекционных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>достижений в Государственном</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реестре селекционных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>достижений и выдачи охранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов и их дубликатов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аннулирования и досрочного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прекращения действия патентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12562,999 +13291,394 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>УВО-5</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="165"/>
+          <w:bookmarkStart w:name="z321" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ _____________ от _______________г. </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="165"/>
+              <w:t>Селекциялық жетістікке қатысты өзгерістер жайлы мәліметтерді Қазақстан Республикасы селекциялық жетістіктер мемлекеттік тізіліміне енгізу туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-(Номер заявки) (Дата подачи)</w:t>
+ХАБАРЛАМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z323" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адресат</w:t>
+УВЕДОМЛЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о внесении сведений об изменениях, внесенных в Государственный реестр селекционных достижений Республики Казахстан по патенту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...72 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="167"/>
+          <w:bookmarkStart w:name="z326" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасының Заңына (бұдан әрі – Заң) сәйкес қорғау құжатының жарамдылығы оның күші сақталған жағдайда ғана іске асады.</w:t>
-[...272 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Уведомляем Вас, что охранный документ в соответствии с пунктом 5 </w:t>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="168"/>
+ № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z329" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Согласно подпункта 3) </w:t>
-[...21 lines deleted...]
-          </w:p>
+              <w:t>Сіздің өтінішіңіз бойынша патентиеленушісінің атауы мынадай болып өзгертілгенін хабарлаймыз:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...11 lines deleted...]
-          </w:p>
+Енгізілген өзгерістер туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...215 lines deleted...]
-Банковские реквизиты предприятия:</w:t>
+Уведомляем, что на основании Вашего ходатайства наименование патентообладателя изменено на следующее: Сведения о внесенных изменениях будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13593,51 +13717,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 12 к Правилам</w:t>
+              <w:t>Приложение 13 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о регистрации селекционных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13795,348 +13919,330 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="169"/>
+          <w:bookmarkStart w:name="z335" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Селекциялық жетістікке қатысты өзгерістер жайлы мәліметтерді Қазақстан Республикасы селекциялық жетістіктер мемлекеттік тізіліміне енгізу туралы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХАБАРЛАМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="170"/>
+          <w:bookmarkStart w:name="z337" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УВЕДОМЛЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 о внесении сведений об изменениях, внесенных в Государственный реестр селекционных достижений Республики Казахстан по патенту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="171"/>
+          <w:bookmarkStart w:name="z340" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="171"/>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- № </w:t>
+№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="172"/>
+          <w:bookmarkStart w:name="z343" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сіздің өтінішіңіз бойынша патентиеленушісінің атауы мынадай болып өзгертілгенін хабарлаймыз:</w:t>
-[...20 lines deleted...]
-          </w:p>
+              <w:t>Сіздің өтінішіңіз бойынша патентиеленушісінің өкілі/мекенжайы, хат хабарлау мекенжайы мынадай болып өзгертілгенін хабарлаймыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомляем, что на основании Вашего ходатайства наименование патентообладателя изменено на следующее: Сведения о внесенных изменениях будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
+Уведомляем, что на основании Вашего ходатайства адрес/представитель, патенто-обладателя, адрес для переписки изменен (о) на следующее.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14175,51 +14281,648 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 13 к Правилам</w:t>
+              <w:t>Приложение 14 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о регистрации селекционных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>достижений в Государственном</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реестре селекционных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>достижений и выдачи охранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов и их дубликатов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аннулирования и досрочного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прекращения действия патентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z348" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХОДАТАЙСТВО о продлении срока действия патента на селекционное достижение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z349" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан от 13 июля 1999 года "Об охране селекционных достижений" прошу продлить срок действия патента на селекционное достижение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z350" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        №__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (номер патента)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z351" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (название селекционного достижения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z352" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На следующие годы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z353" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z354" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ документ об оплате публикации сведений о продлении срока действия патента</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z355" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ документ об оплате поддержания патента в силе за ____________ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z356" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (в соответствии с подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z357" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z358" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патентообладатель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z359" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ЭЦП) фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z360" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патентный поверенный или иной представитель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z361" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ЭЦП) фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о регистрации селекционных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14377,207 +15080,207 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="173"/>
+          <w:bookmarkStart w:name="z364" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Селекциялық жетістікке қатысты өзгерістер жайлы мәліметтерді Қазақстан Республикасы селекциялық жетістіктер мемлекеттік тізіліміне енгізу туралы</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="173"/>
+              <w:t>Селекциялық жетістікке патенттің қолданылу мерзімін ұзарту туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХАБАРЛАМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="174"/>
+          <w:bookmarkStart w:name="z366" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УВЕДОМЛЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-о внесении сведений об изменениях, внесенных в Государственный реестр селекционных достижений Республики Казахстан по патенту</w:t>
+о продлении срока действия патента на селекционное достижение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z340" w:id="175"/>
+          <w:bookmarkStart w:name="z369" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> №</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="175"/>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14593,114 +15296,200 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="176"/>
+          <w:bookmarkStart w:name="z372" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сіздің өтінішіңіз бойынша патентиеленушісінің өкілі/мекенжайы, хат хабарлау мекенжайы мынадай болып өзгертілгенін хабарлаймыз.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="176"/>
+              <w:t xml:space="preserve"> "Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-бабының 5-тармағына сәйкес патенттің қолданылу мерзімі ______ ж. Дейін ұзартылғандығы туралы хабарлаймыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патенттің қолданылу мерзімінің ұзартылғандығы туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Уведомляем, что на основании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан от 13 июля 1999 года "Об охране селекционных достижений" срок действия патента продлен до ______ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Уведомляем, что на основании Вашего ходатайства адрес/представитель, патенто-обладателя, адрес для переписки изменен (о) на следующее.</w:t>
+Сведения о продлении срока действия патента будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14739,648 +15528,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 14 к Правилам</w:t>
-[...596 lines deleted...]
-              <w:t>Приложение 15 к Правилам</w:t>
+              <w:t>Приложение 16 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о регистрации селекционных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15538,416 +15730,416 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="191"/>
+          <w:bookmarkStart w:name="z380" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Селекциялық жетістікке патенттің қолданылу мерзімін ұзарту туралы</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="191"/>
+              <w:t>Патенттің мерзімінен бұрын тоқтатылғаны туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХАБАРЛАМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="192"/>
+          <w:bookmarkStart w:name="z382" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УВЕДОМЛЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-о продлении срока действия патента на селекционное достижение</w:t>
+о досрочном прекращении срока действия патента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="193"/>
+          <w:bookmarkStart w:name="z385" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="193"/>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ </w:t>
+ № </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="194"/>
+          <w:bookmarkStart w:name="z388" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасы Заңының </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-бабының 5-тармағына сәйкес патенттің қолданылу мерзімі ______ ж. Дейін ұзартылғандығы туралы хабарлаймыз.</w:t>
+              <w:t>22-бабының 2-тармағына сәйкес _._.20_ ж. бастап патенттің қолданылуы мерзімінен бұрын тоқтатылғаны туралы хабарлаймыз.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патенттің қолданылу мерзімінің ұзартылғандығы туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
+Патенттің қолданылу мерзімінен бұрын тоқтатылғаны туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="195"/>
+          <w:bookmarkStart w:name="z391" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Уведомляем, что на основании </w:t>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="195"/>
+ Уведомляем, что на основании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. 22 Закона Республики Казахстан от 13 июля 1999 года "Об охране селекционных достижений" действие патента досрочно прекращено с _._.20__г.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о продлении срока действия патента будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
+Сведения о досрочном прекращении срока действия патента будут опубликованы в официальном бюллетене "Промышленная собственность" № _ от _._.20_ года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15986,51 +16178,588 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 16 к Правилам</w:t>
+              <w:t>Приложение 17 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о регистрации селекционных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>достижений в Государственном</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реестре селекционных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>достижений и выдачи охранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов и их дубликатов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аннулирования и досрочного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прекращения действия патентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z396" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХОДАТАЙСТВО о восстановлении действия патента на селекционное достижение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z397" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 21-1 Закона Республики Казахстан от 13 июля 1999 года "Об охране селекционных достижений" прошу восстановить действие патента на селекционное достижение (сорт растений или порода животных)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z398" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        №__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (номер патента)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z399" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (название селекционного достижения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z400" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Установленный срок оплаты поддержания патента в силе был пропущен по следующим уважительным причинам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z401" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z402" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ документ, подтверждающий оплату восстановления действия патента на селекционное достижение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z403" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z404" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патентообладатель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z405" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ЭЦП) фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z406" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патентный поверенный или иной представитель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z407" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        __________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ЭЦП) фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 18 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о регистрации селекционных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16188,207 +16917,207 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z380" w:id="196"/>
+          <w:bookmarkStart w:name="z410" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Патенттің мерзімінен бұрын тоқтатылғаны туралы</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="196"/>
+              <w:t>Селекциялық жетістікке патенттің қолданылу мерзімін қалпына келтіру туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХАБАРЛАМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z382" w:id="197"/>
+          <w:bookmarkStart w:name="z412" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УВЕДОМЛЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-о досрочном прекращении срока действия патента</w:t>
+о восстановлении срока действия патента на селекционное достижение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="198"/>
+          <w:bookmarkStart w:name="z415" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="198"/>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16404,1371 +17133,184 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z388" w:id="199"/>
+          <w:bookmarkStart w:name="z418" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасы Заңының </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="199"/>
+              <w:t xml:space="preserve">"Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>22-бабының 2-тармағына сәйкес _._.20_ ж. бастап патенттің қолданылуы мерзімінен бұрын тоқтатылғаны туралы хабарлаймыз.</w:t>
+              <w:t>21-1-бабының 1-тармағына сәйкес патенттің қолданылу мерзімі 20__ жылдың ___ бастап қалпына келтірілгендігі туралы хабарлаймыз.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патенттің қолданылу мерзімінен бұрын тоқтатылғаны туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
+Патенттің қолданылу мерзімінің қалпына келтірілгендігі туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="200"/>
+          <w:bookmarkStart w:name="z421" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Уведомляем, что на основании </w:t>
-[...942 lines deleted...]
-УВЕДОМЛЕНИЕ</w:t>
+Уведомляем, что на основании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 21-1 Закона Республики Казахстан от 13 июля 1999 года "Об охране селекционных достижений" срок действия патента восстановлено с __ __ 20__г.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="214"/>
-          <w:p>
-[...262 lines deleted...]
-          <w:bookmarkEnd w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о продлении срока действия патента будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17816,55 +17358,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18190,31 +17732,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>