--- v0 (2025-10-01)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="db71b98" w14:textId="db71b98">
+    <w:p w14:paraId="63103ae" w14:textId="63103ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -662,50 +662,126 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации объектов промышленной собственности в Государственном реестре изобретений, Государственном реестре полезных моделей, Государственном реестре промышленных образцов и выдачи охранных документов и их дубликатов, признания недействительными и досрочного прекращения действия патентов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1042,70 +1118,242 @@
         <w:t>
       12) Договор РСТ – Договор о патентной кооперации от 19 июня 1970 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Парижская конвенция – Парижская конвенция по охране промышленной собственности от 20 марта 1883 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1120,50 +1368,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Регистрация в Государственных реестрах изобретений, полезных моделей, промышленных образцов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На основании решения Республиканского государственного предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – услугодатель) о выдаче патента и при представлении заявителем документа, подтверждающего оплату за услуги услугодателя по подготовке документов к выдаче патента и публикации, в Государственные реестры изобретений, полезных моделей, промышленных образцов Республики Казахстан вносятся сведения по объекту промышленной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1620,50 +1944,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 7 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1876,50 +2286,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 8 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2028,50 +2524,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра юстиции РК от 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 8-1, 8-2, 8-3, 9-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2204,50 +2768,136 @@
         <w:t>
       Патент выдается заявителю в единственном экземпляре независимо от количества заявленных авторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Если заявление о выдаче патента подано совместно несколькими лицами, проживающими или находящимися на территории Республики Казахстан, то патент и удостоверение авторов вручаются или направляются по почте патентообладателю, проживающему или находящемуся на территории Республики Казахстан, указанному первым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2504,50 +3154,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 16 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2733,51 +3469,137 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если в течение 2 (двух) рабочих дней со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 17 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2948,50 +3770,136 @@
         <w:t>
       18. Дубликат по составу указываемых в нем сведений соответствует подлиннику выданного патента, имеет одинаковую с ним юридическую силу и выдается по соответствующей форме патента, с простановкой штампа на казахском, русском языках "Дубликат".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи дубликата подлинник охранного документа считается не имеющим юридической силы с даты публикации в бюллетени сведений о выдаче дубликата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6522,50 +7430,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z210" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8401,50 +9385,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z213" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ на оказание государственной услуги "Выдача охранных документов в сфере промышленной собственности"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8874,50 +9934,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z216" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банковские реквизиты, необходимые для оплаты услуг услугодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9396,50 +10532,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z270" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9854,50 +11066,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z272" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МОТИВИРОВАННЫЙ ОТКАЗ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -10304,52 +11592,139 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9232900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -10841,52 +12216,139 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9575800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -11378,52 +12840,153 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9842500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -11915,52 +13478,139 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8420100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -13034,56 +14684,132 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адрес</w:t>
+              <w:t>Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z274" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -13616,50 +15342,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 12 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z276" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -22788,55 +24590,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23162,31 +24964,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>