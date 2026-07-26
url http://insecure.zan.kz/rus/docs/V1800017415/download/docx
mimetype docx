--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63103ae" w14:textId="63103ae">
+    <w:p w14:paraId="bdc5fe7" w14:textId="bdc5fe7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1018,894 +1018,934 @@
         <w:t>
       9) пестициды (ядохимикаты) – химические, биологические и другие вещества, используемые против вредных и особо опасных вредных организмов, а также для предуборочного просушивания, удаления листьев и регулирования роста растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разрешение – удостоверение о государственной регистрации лекарственного средства, пестицида (ядохимиката), изделия медицинского назначения и медицинской техники выданное компетентным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) компетентный орган (далее – компетентный орган):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      в отношении лекарственного средства – государственный орган, осуществляющий руководство в области охраны здоровья граждан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, обращения лекарственных средств, изделий медицинского назначения и медицинской техники, контроля за качеством медицинских услуг;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении лекарственного средства – государственный орган, осуществляющий руководство в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, обращения лекарственных средств, изделий медицинского назначения и медицинской техники, контроля за качеством медицинских услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении пестицида (ядохимиката) – центральный исполнительный орган, осуществляющий руководство в области защиты растений, а также в пределах своих полномочий межотраслевую координацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Договор РСТ – Договор о патентной кооперации от 19 июня 1970 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      в отношении пестицида (ядохимиката) – центральный исполнительный орган, осуществляющий руководство в области защиты растений, а также в пределах своих полномочий межотраслевую координацию;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Парижская конвенция – Парижская конвенция по охране промышленной собственности от 20 марта 1883 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      12) Договор РСТ – Договор о патентной кооперации от 19 июня 1970 года;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 14 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Подпункт 15 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...105 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Регистрация в Государственных реестрах изобретений, полезных моделей, промышленных образцов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      16) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На основании решения Республиканского государственного предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – услугодатель) о выдаче патента и при представлении заявителем документа, подтверждающего оплату за услуги услугодателя по подготовке документов к выдаче патента и публикации, в Государственные реестры изобретений, полезных моделей, промышленных образцов Республики Казахстан вносятся сведения по объекту промышленной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При регистрации объекта в соответствующих Государственных реестрах вносятся следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер патента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) словесное обозначение вида документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индекс (индексы) рубрики (рубрик) МПК, МКПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) номер и дата подачи заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дата публикации патента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) номер, дата подачи и код (в соответствии со стандартом ВОИС ST. 3) страны подачи первой заявки (дату поступления дополнительных материалов по ней), на основании которой (которых) установлен приоритет, если по заявке установлена более ранняя дата приоритета, чем дата подачи заявки услугодателю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) номер более ранней публикации, которая переиздается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дата перехода заявки на национальную фазу в соответствии со статьями 23 (1) или 40 (1) Договора РСТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) регистрационный номер международной заявки и дата международной подачи, установленные получающим ведомством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) номер и дата международной публикации международной заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) фамилия, имя, отчество (при его наличии) автора (авторов), код (коды) страны местожительства (местонахождения) автора в соответствии со стандартом ВОИС ST. 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) фамилия, имя, отчество (при его наличии) или наименование патентообладателя, код (коды) страны местожительства (местонахождения) патентообладателя в соответствии со стандартом ВОИС ST. 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) наименование патента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) изображение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сведения о патентном поверенном или ином представителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Регистрация в Государственных реестрах изобретений, полезных моделей, промышленных образцов Республики Казахстан</w:t>
-[...395 lines deleted...]
-      14) изображение;</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок выдачи охранного документа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Государственная услуга "Выдача охранных документов в сфере промышленной собственности" (далее – государственная услуга) оказывается услугодателем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для получения государственной услуги физическое и (или) юридическое лицо (далее – услугополучатель) направляет через портал заявления с приложением документов, указанных в пункте 8 перечня основных требований к оказанию государственной услуги "Выдача охранных документов в сфере промышленной собственности" согласно приложению 1 (далее – перечень), в форме электронного документа, подписанного ЭЦП, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1924,70 +1964,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2030,192 +2070,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – банковские реквизиты) к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При направлении услугополучателем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра юстиции РК от 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заявлению на оказание государственной услуги автоматически присваивается регистрационный номер на момент поступления услугодателю.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2608,51 +2648,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Патент выдается по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2687,131 +2727,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам на казахском, русском и английском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Удостоверение автора выдается заявителю для каждого автора объекта промышленной собственности, указанного в заявке на выдачу патента, при подтверждении оплаты за услуги услугодателя по подготовке к выдаче удостоверения автора. Удостоверение автора выдается по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патент выдается заявителю в единственном экземпляре независимо от количества заявленных авторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Если заявление о выдаче патента подано совместно несколькими лицами, проживающими или находящимися на территории Республики Казахстан, то патент и удостоверение авторов вручаются или направляются по почте патентообладателю, проживающему или находящемуся на территории Республики Казахстан, указанному первым.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2854,558 +2894,558 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила уполномоченный орган направляет оператору информационно-коммуникационной инфраструктуру "электронного правительства", в Единый контакт-центр, услугодателю информацию о таких изменениях и (или) дополнениях в течение 10 (десяти) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа и.о. Министра юстиции РК от 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок выдачи дубликата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае утери или приведения в негодность подлинника патента (удостоверения автора) услугодателем выдается их дубликат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Выдача дубликата охранного документа оказывается услугодателем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Для получения государственной услуги физическое и (или) юридическое лицо (далее – услугополучатель) направляет через портал ходатайство с приложением документов, указанных в пункте 8 перечне, в форме электронного документа, подписанного ЭЦП, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра юстиции РК от 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 16 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При направлении услугополучателем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра юстиции РК от 21.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным приказом и.о. Министра юстиции РК от 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 876</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...121 lines deleted...]
-      Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заявлению на оказание государственной услуги автоматически присваивается регистрационный номер на момент поступления услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3730,90 +3770,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Дубликат по составу указываемых в нем сведений соответствует подлиннику выданного патента, имеет одинаковую с ним юридическую силу и выдается по соответствующей форме патента, с простановкой штампа на казахском, русском языках "Дубликат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи дубликата подлинник охранного документа считается не имеющим юридической силы с даты публикации в бюллетени сведений о выдаче дубликата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3856,357 +3896,357 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросу оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жалоба на решение, действий (бездействия) сотрудников структурных подразделений уполномоченного органа подается на имя руководителя услугодателя и (или) в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, органом, рассматривающим жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалобы подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услогодатель должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с подпунктом 2) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о госуслугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра юстиции РК от 30.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 550</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случаях несогласия с результатами оказанной государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросу оказания государственных услуг</w:t>
-[...19 lines deleted...]
-      20. Жалоба на решение, действий (бездействия) сотрудников структурных подразделений уполномоченного органа подается на имя руководителя услугодателя и (или) в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Поддержание патента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...227 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4221,808 +4261,808 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона патентообладатель ежегодно производит оплату за поддержание охранного документа в силе на дату, соответствующую дате подачи заявки. Услугодателем после выдачи патента в течение десяти рабочих дней патентообладателю направляется уведомление об оплате за поддержание охранного документа в силе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Первая оплата за поддержание охранного документа в силе производится в двухмесячный срок с даты публикации сведений о выдаче охранного документа и включает оплату за предшествующие годы, начиная с даты подачи заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата за поддержание охранного документа в силе за каждый последующий год его действия производится в течение текущего года действия охранного документа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
-[...15 lines deleted...]
-      23. Первая оплата за поддержание охранного документа в силе производится в двухмесячный срок с даты публикации сведений о выдаче охранного документа и включает оплату за предшествующие годы, начиная с даты подачи заявки.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. После произведенной оплаты за поддержание охранного документа в силе, патентообладатель или представитель предоставляет копии платежных документов услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
-[...15 lines deleted...]
-      Оплата за поддержание охранного документа в силе за каждый последующий год его действия производится в течение текущего года действия охранного документа.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, при наличии документа об оплате вносит сведения в государственные реестры о поддержании охранного документа в силе на последующий год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
-[...15 lines deleted...]
-      24. После произведенной оплаты за поддержание охранного документа в силе, патентообладатель или представитель предоставляет копии платежных документов услугодателю.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае оплаты после установленного срока, согласно пункту (1) статьи 5 (bis) Парижской конвенции для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий шесть месяцев с даты истечения срока, при условии уплаты дополнительной пошлины. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
-[...15 lines deleted...]
-      Услугодатель, при наличии документа об оплате вносит сведения в государственные реестры о поддержании охранного документа в силе на последующий год.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Внесение изменений в Государственный реестр изобретений, полезных моделей, промышленных образцов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
-[...15 lines deleted...]
-      25. В случае оплаты после установленного срока, согласно пункту (1) статьи 5 (bis) Парижской конвенции для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий шесть месяцев с даты истечения срока, при условии уплаты дополнительной пошлины. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Услугодатель вносит в Государственный реестр сведения о последующих изменениях правового статуса патента после его выдачи на основании решений апелляционного совета, судебных органов, уведомлений уполномоченного органа и ходатайств патентообладателей (их правопреемников или представителей):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об исправлении ошибок в записях Государственного реестра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о зарегистрированной передаче права, зарегистрированном предоставлении права;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о последующих изменениях, касающихся зарегистрированных передачи или предоставлении права;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) об аннулировании патента в связи с признанием его недействительным полностью или частично;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о прекращении действия патента по ходатайству патентообладателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) о досрочном прекращении действия патента при неуплате в установленный срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) о внесении изменений в наименовании патентообладателя и его адреса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) об изменении представителя патентообладателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) об изменении адреса для переписки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Изменения вносятся путем подачи ходатайства услугодателю о внесении соответствующих изменений патентообладателем или представителем, действующем на основании доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изменения наименований административно - территориальных единиц, названий городов, областей, районов, произошедших по решению Правительства Республики Казахстан и по указу Президента Республики Казахстан, а также наименований составных частей населенных пунктов, произошедших по решению местного исполнительного органа, осуществляются на безвозмездной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких охранных документов указанных в ходатайстве, принадлежащих одному патентообладателю, данные изменения считаются однотипными и оплата в таком случае производится как за внесение однотипных изменений за каждый последующий охранный документ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...203 lines deleted...]
-      9) об изменении адреса для переписки.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра юстиции РК от 15.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 508</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ходатайство представляется на казахском или русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
-[...15 lines deleted...]
-      27. Изменения вносятся путем подачи ходатайства услугодателю о внесении соответствующих изменений патентообладателем или представителем, действующем на основании доверенности.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство подписывается патентообладателем (если патентообладателями является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или представителем, действующим на основании доверенности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...113 lines deleted...]
-      28. Ходатайство представляется на казахском или русском языках.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
-[...15 lines deleted...]
-      Ходатайство подписывается патентообладателем (если патентообладателями является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или представителем, действующим на основании доверенности.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копии документов, подтверждающих соответствующее изменение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, подтверждающий оплату за внесение изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При внесении изменений в наименование патентообладателя (патентообладателей) вследствие реорганизации юридического лица подается ходатайство правопреемником, и представляются документы, подтверждающие соответствующие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Изменения в состав авторов вносятся на основании судебного решения. Под изменением состава авторов понимается включение в состав или исключение из состава автора, указанного в охранном документе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изменения в состав авторов вносятся на основании судебного решения путем подачи ходатайства о внесении соответствующих изменений в состав авторов в произвольной форме, с указанием номера охранного документа, фамилии, имени и отчества (при его наличии), адреса места жительства, включаемого или исключаемого автора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия судебного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документ, подтверждающий оплату за внесение изменений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z125" w:id="106"/>
-[...15 lines deleted...]
-      3) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В случае представления неполного пакета документов, заявителю необходимо не позднее 20 рабочих дней, со дня направления запроса услугодателя предоставить необходимые документы. При не предоставлении соответствующих документов изменения не вносятся, о чем лицо подавшее ходатайство уведомляется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При внесении изменений соответствующие сведения вносятся в Государственный реестр, публикуются в бюллетене (кроме изменения адреса патентообладателя, адреса для переписки и представителя), в адрес патентообладателя направляется уведомление по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5057,548 +5097,548 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Продление срока действия охранных документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Продление срока действия патента на изобретение</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z129" w:id="110"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 8. Продление срока действия охранных документов</w:t>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Патент на изобретение действует в течение двадцати лет с даты подачи заявки услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Продление срока действия патента на изобретение</w:t>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В отношении изобретения, относящегося к лекарственному средству, пестициду (ядохимикату), для применения которых необходимо получение разрешения на его применение, срок действия патента продлевается по ходатайству патентообладателя, но не более чем на пять лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
-[...15 lines deleted...]
-      32. Патент на изобретение действует в течение двадцати лет с даты подачи заявки услугодателю.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Срок продлевается на время, прошедшее с даты подачи заявки на изобретение до даты получения первого разрешения на применение изобретения за вычетом пяти лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z132" w:id="113"/>
-[...15 lines deleted...]
-      33. В отношении изобретения, относящегося к лекарственному средству, пестициду (ядохимикату), для применения которых необходимо получение разрешения на его применение, срок действия патента продлевается по ходатайству патентообладателя, но не более чем на пять лет.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изобретение относится к лекарственному средству, пестициду (ядохимикату), если в формуле изобретения оно охарактеризовано в виде композиции, соединения или группы соединений, описываемых общей структурной формулой, и из описания изобретения следует его использование в качестве активного ингредиента лекарственного средства, пестицида.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z133" w:id="114"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ходатайство подается по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в период действия патента до истечения шести месяцев со дня получения первого разрешения на применение изобретения или даты публикации сведений о выдачи патента в зависимости от того, какой из этих сроков истекает позднее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если первое разрешение выдано до вступления в силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 7 апреля 2015 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам правового регулирования сферы интеллектуальной собственности", то ходатайство подается в течение срока действия патента, но не позднее двух месяцев до истечения срока его действия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Подача ходатайства и ведение делопроизводства по продлению срока действия патента на изобретение осуществляется через патентного поверенного или иного представителя с выдачей ему доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Ходатайство представляется на казахском или русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
-[...15 lines deleted...]
-      36. Подача ходатайства и ведение делопроизводства по продлению срока действия патента на изобретение осуществляется через патентного поверенного или иного представителя с выдачей ему доверенности.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ходатайство подписывается патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами) или представителем, действующим на основании доверенности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
-[...15 lines deleted...]
-      37. Ходатайство представляется на казахском или русском языках.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. К ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
-[...15 lines deleted...]
-      38. Ходатайство подписывается патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами) или представителем, действующим на основании доверенности.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копии официальных документов, содержащих сведения о лекарственном средстве, пестициде (ядохимикате), на применение которых получено первое разрешение компетентного органа, позволяющие отнести изобретение, охарактеризованное в независимом пункте формулы изобретения, к указанному лекарственному средству, пестициду (ядохимикату);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
-[...15 lines deleted...]
-      39. К ходатайству прилагаются:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) указание изобретения (соответствующего независимого пункта формулы изобретения), в отношение которого испрашивается продление срока действия исключительного права и удостоверяющего право патента, утверждение о том, что указанное разрешение является первым в отношении изобретения и пояснения, из которых следует, что указанное лекарственное средство, пестицид (ядохимикат) охарактеризовано в соответствующем независимом пункте формулы изобретения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
-[...15 lines deleted...]
-      1) копии официальных документов, содержащих сведения о лекарственном средстве, пестициде (ядохимикате), на применение которых получено первое разрешение компетентного органа, позволяющие отнести изобретение, охарактеризованное в независимом пункте формулы изобретения, к указанному лекарственному средству, пестициду (ядохимикату);</w:t>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ, подтверждающий оплату за продление срока действия патента на изобретение и публикацию сведений о продлении в бюллетене;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
-[...15 lines deleted...]
-      2) указание изобретения (соответствующего независимого пункта формулы изобретения), в отношение которого испрашивается продление срока действия исключительного права и удостоверяющего право патента, утверждение о том, что указанное разрешение является первым в отношении изобретения и пояснения, из которых следует, что указанное лекарственное средство, пестицид (ядохимикат) охарактеризовано в соответствующем независимом пункте формулы изобретения;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
-[...15 lines deleted...]
-      3) документ, подтверждающий оплату за продление срока действия патента на изобретение и публикацию сведений о продлении в бюллетене;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Ходатайство и прилагаемые к нему документы представляются в услугодателю непосредственно или направляются по почте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
-[...15 lines deleted...]
-      4) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления в услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
-[...15 lines deleted...]
-      40. Ходатайство и прилагаемые к нему документы представляются в услугодателю непосредственно или направляются по почте.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Рассмотрение ходатайства включает проверку возможности отнесения изобретения, охарактеризованного в независимом пункте формулы изобретения рассматриваемого патента, к лекарственному средству, пестициду (ядохимикату), на применение которого получено разрешение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Проверка возможности отнесения изобретения, охарактеризованного в виде соединения (группы соединений, описываемых общей структурной формулой), к лекарственному средству, пестициду (ядохимикату), на применение которого получено разрешение, заключается в сравнении соединения, охарактеризованного в независимом пункте формулы изобретения, с активным ингредиентом лекарственного средства, пестицида (ядохимиката), указанного в разрешении. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом проверяется, содержит ли описание изобретения информацию о том, что соединение обладает такой активностью, которая позволяет его использовать в указанном лекарственном средстве, пестициде (ядохимикате). Рассматриваемое изобретение относится к лекарственному средству, пестициду (ядохимикату), указанному в разрешении, если соединение является активным ингредиентом такого лекарственного средства, пестицида (ядохимиката) и описание изобретения содержит соответствующую информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Проверка возможности отнесения изобретения, охарактеризованного в виде композиции, к лекарственному средству, пестициду (ядохимикату), на применение которого получено разрешение, заключается в сравнении характеристики запатентованной композиции и характеристики композиции лекарственного средства, пестицида (ядохимиката), указанного в разрешении (назначение, состав, форма приведенная в формуле изобретения или следует из состава композиции).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
-[...15 lines deleted...]
-      При этом проверяется, содержит ли описание изобретения информацию о том, что соединение обладает такой активностью, которая позволяет его использовать в указанном лекарственном средстве, пестициде (ядохимикате). Рассматриваемое изобретение относится к лекарственному средству, пестициду (ядохимикату), указанному в разрешении, если соединение является активным ингредиентом такого лекарственного средства, пестицида (ядохимиката) и описание изобретения содержит соответствующую информацию.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассматриваемое изобретение относится к лекарственному средству, пестициду (ядохимикату), если независимый пункт формулы изобретения включает характеристику указанного в разрешении лекарственного средства, пестицида (ядохимиката).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z150" w:id="131"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Продление срока действия патента на изобретение, выданного на группу изобретений, включающую как соединение, так и композицию лекарственного средства, пестицида, содержащую соединение, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5633,52 +5673,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z153" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. В случае представления неполного пакета документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5693,430 +5733,430 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, заявителю необходимо не позднее 20 рабочих дней, со дня направления запроса предоставить необходимые документы услугодателю. При не предоставлении соответствующих документов действие патента не продлевается, о чем лицо подавшее ходатайство уведомляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При соблюдении условий подачи ходатайства, действие патента продлевается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Сведения о продлении срока действия патента на изобретение вносятся в Государственный реестр изобретений Республики Казахстан и публикуются в ближайшем выпуске бюллетеня. Соответствующее уведомление о продлении срока действия патента направляется в адрес заявителя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок продления патента на полезную модель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Срок действия патента на полезную модель продлевается по ходатайству патентообладателя о продлении срока действия патента на полезную модель (далее - ходатайство) на срок не более трех лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z156" w:id="137"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Ходатайство подается услугодателю в течение пятого года действия патента при условии поддержания его в силе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Для подачи ходатайства и ведения делопроизводства по продлению срока действия патента на полезную модель патентообладатель может уполномочить патентного поверенного или иного представителя, с выдачей ему доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Ходатайство представляется на казахском или русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
-[...15 lines deleted...]
-      50. Для подачи ходатайства и ведения делопроизводства по продлению срока действия патента на полезную модель патентообладатель может уполномочить патентного поверенного или иного представителя, с выдачей ему доверенности.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Ходатайство подписывается патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или патентным поверенным, или иным представителем, действующим на основании доверенности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...15 lines deleted...]
-      51. Ходатайство представляется на казахском или русском языках.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. К ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
-[...15 lines deleted...]
-      52. Ходатайство подписывается патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или патентным поверенным, или иным представителем, действующим на основании доверенности.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, подтверждающий оплату за продление срока действия патента на полезную модель и публикацию сведений о продлении в бюллетене;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z162" w:id="143"/>
-[...15 lines deleted...]
-      53. К ходатайству прилагаются:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z163" w:id="144"/>
-[...15 lines deleted...]
-      1) документ, подтверждающий оплату за продление срока действия патента на полезную модель и публикацию сведений о продлении в бюллетене;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Ходатайство и прилагаемые к нему документы представляются непосредственно услугодателю, направляются по почте или на электронный адрес предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z164" w:id="145"/>
-[...15 lines deleted...]
-      2) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z165" w:id="146"/>
-[...15 lines deleted...]
-      54. Ходатайство и прилагаемые к нему документы представляются непосредственно услугодателю, направляются по почте или на электронный адрес предприятия.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. При соблюдении условий подачи ходатайства действие патента на полезную модель продлевается на срок указанный в ходатайстве, но не более трех лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z166" w:id="147"/>
-[...15 lines deleted...]
-      55. Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления услугодателю.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о продлении срока действия патента на полезную модель вносятся в Государственный реестр полезных моделей Республики Казахстан и публикуются в ближайшем выпуске бюллетеня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z167" w:id="148"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Соответствующее уведомление о продлении срока действия патента направляется в адрес заявителя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. В случае представления неполного пакета документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6131,390 +6171,390 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, заявителю необходимо не позднее 20 рабочих дней, со дня направления запроса предоставить необходимые документы услугодателю. При не предоставлении соответствующих документов действие патента не продлевается, о чем лицо подавшее ходатайство уведомляется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. В случае подачи ходатайства, оплаты после установленного срока согласно пункту (1) статьи 5 (bis) Парижской конвенции по охране промышленной собственности для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий шесть месяцев с даты истечения срока, при условии уплаты дополнительной пошлины. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок продления патента на промышленный образец</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z171" w:id="152"/>
-[...15 lines deleted...]
-      58. В случае подачи ходатайства, оплаты после установленного срока согласно пункту (1) статьи 5 (bis) Парижской конвенции по охране промышленной собственности для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий шесть месяцев с даты истечения срока, при условии уплаты дополнительной пошлины. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Срок действия патента на промышленный образец продлевается по ходатайству патентообладателя о продлении срока действия патента на промышленный образец (далее - ходатайство) на срок не более пяти лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z172" w:id="153"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Ходатайство подается услугодателю в течение пятнадцатого года действия патента при условии поддержания его в силе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Для подачи ходатайства и ведения делопроизводства по продлению срока действия патента на промышленный образец патентообладатель может уполномочить патентного поверенного или иного представителя, с выдачей ему доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Ходатайство представляется на казахском или русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z175" w:id="156"/>
-[...15 lines deleted...]
-      61. Для подачи ходатайства и ведения делопроизводства по продлению срока действия патента на промышленный образец патентообладатель может уполномочить патентного поверенного или иного представителя, с выдачей ему доверенности.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Ходатайство подписывается патентообладателем (если патенто-обладателем является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или иным представителем, действующим на основании доверенности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z176" w:id="157"/>
-[...15 lines deleted...]
-      62. Ходатайство представляется на казахском или русском языках.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. К ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z177" w:id="158"/>
-[...15 lines deleted...]
-      63. Ходатайство подписывается патентообладателем (если патенто-обладателем является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или иным представителем, действующим на основании доверенности.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, подтверждающий оплату за продление срока действия патента на промышленный образец и публикацию сведений о продлении в бюллетене;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z178" w:id="159"/>
-[...15 lines deleted...]
-      64. К ходатайству прилагаются:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z179" w:id="160"/>
-[...15 lines deleted...]
-      1) документ, подтверждающий оплату за продление срока действия патента на промышленный образец и публикацию сведений о продлении в бюллетене;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Ходатайство и прилагаемые к нему документы представляются непосредственно услугодателю, направляются по почте или на электронный адрес предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z180" w:id="161"/>
-[...15 lines deleted...]
-      2) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство подается патентным поверенным).</w:t>
+    <w:bookmarkStart w:name="z182" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z181" w:id="162"/>
-[...15 lines deleted...]
-      65. Ходатайство и прилагаемые к нему документы представляются непосредственно услугодателю, направляются по почте или на электронный адрес предприятия.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. При соблюдении условий подачи ходатайства, действие патента продлевается на срок указанный в ходатайстве, но не более пяти лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z182" w:id="163"/>
-[...15 lines deleted...]
-      66. Ходатайство и прилагаемые документы рассматриваются в течение десяти рабочих дней с даты их поступления услугодателю.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Сведения о продлении срока действия патента на промышленный образец вносятся в Государственный реестр промышленных образцов Республики Казахстан и публикуются в ближайшем выпуске бюллетеня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z183" w:id="164"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="166"/>
+    <w:bookmarkStart w:name="z185" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Соответствующее уведомление о продлении срока действия патента направляется в адрес заявителя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z186" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z186" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. В случае представления неполного пакета документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6549,508 +6589,508 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, заявителю необходимо не позднее 20 рабочих дней, со дня направления запроса предоставить необходимые документы услугодателю. При не предоставлении соответствующих документов действие патента не продлевается, о чем лицо подавшее ходатайство уведомляется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подачи ходатайства, оплаты после установленного срока, согласно пункту (1) статьи 5 (bis) Парижской конвенции по охране промышленной собственности для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий шесть месяцев, с даты истечения срока, при условии уплаты дополнительной пошлины. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z188" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Порядок досрочного прекращения действия, признания недействительным и аннулирование патента на изобретение, полезную модель, промышленный образец</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z187" w:id="168"/>
-[...15 lines deleted...]
-      В случае подачи ходатайства, оплаты после установленного срока, согласно пункту (1) статьи 5 (bis) Парижской конвенции по охране промышленной собственности для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий шесть месяцев, с даты истечения срока, при условии уплаты дополнительной пошлины. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Охранный документ признается недействительным полностью или частично на основании решения суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z188" w:id="169"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 9. Порядок досрочного прекращения действия, признания недействительным и аннулирование патента на изобретение, полезную модель, промышленный образец</w:t>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае признания охранного документа недействительным частично на оставшиеся охраноспособный объект изобретения, вариант изобретения, полезной модели или промышленного образца выдается новый патент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z189" w:id="170"/>
-[...15 lines deleted...]
-      70. Охранный документ признается недействительным полностью или частично на основании решения суда.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патент на изобретение, полезную модель или промышленный образец, признанный недействительным полностью или частично, аннулируется со дня подачи заявки на патент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z190" w:id="171"/>
-[...15 lines deleted...]
-      В случае признания охранного документа недействительным частично на оставшиеся охраноспособный объект изобретения, вариант изобретения, полезной модели или промышленного образца выдается новый патент.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Признание патента недействительным означает отмену решения о выдаче патента на изобретение, полезную модель или промышленный образец и аннулирование записи в соответствующем государственном реестре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z191" w:id="172"/>
-[...15 lines deleted...]
-      Патент на изобретение, полезную модель или промышленный образец, признанный недействительным полностью или частично, аннулируется со дня подачи заявки на патент.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение трех рабочих дней вносит сведения об аннулировании в соответствующий Государственный реестр, и публикует сведения в ближайшем выпуске бюллетеня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z192" w:id="173"/>
-[...15 lines deleted...]
-      Признание патента недействительным означает отмену решения о выдаче патента на изобретение, полезную модель или промышленный образец и аннулирование записи в соответствующем государственном реестре.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. На основании письменного заявления, поданного патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами) или их представителем действие охранного документа прекращается досрочно, с даты публикации в бюллетене сведений о досрочном прекращении действия охранного документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z193" w:id="174"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="176"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель в течение трех рабочих дней, со дня поступления ему документов, вносит сведения в соответствующий Государственный реестр, и направляет в адрес патентообладателя или его представителя соответствующее уведомление согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z196" w:id="177"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Услугодатель при неоплате в установленный срок за поддержание охранного документа в силе вносит сведения о досрочном прекращении действия патента в соответствующий Государственный реестр и осуществляет их публикацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z197" w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. При неуплате ежегодной пошлины за поддержание в силе патента в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Патентного закона продление срока действия патента утрачивает силу, и действие патента прекращается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z198" w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Восстановление срока действия патента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z199" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Действие патента, прекращенное по основанию, указанному в подпункте 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30 Патентного закона, восстанавливается по ходатайству патентообладателя в течение трех лет с даты истечения срока оплаты за поддержание патента в силе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z200" w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К ходатайству о восстановлении прилагается документ, подтверждающий оплату за подготовку документов к восстановлению действия патента и за поддержание его в силе за период действия, срок оплаты которого был пропущен по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Ходатайство подписывается патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или патентным поверенным, или иным представителем, действующим на основании доверенности. От имени юридического лица ходатайство подписывается руководителем организации или иным лицом, уполномоченным на это с указанием его должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ходатайству прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z201" w:id="182"/>
-[...15 lines deleted...]
-      75. Ходатайство подписывается патентообладателем (если патентообладателем является группа лиц, ходатайство подписывается всеми лицами, входящими в указанную группу) или патентным поверенным, или иным представителем, действующим на основании доверенности. От имени юридического лица ходатайство подписывается руководителем организации или иным лицом, уполномоченным на это с указанием его должности.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, подтверждающий оплату за подготовку документов по восстановлению действия патента и публикации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z202" w:id="183"/>
-[...15 lines deleted...]
-      К ходатайству прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, подтверждающий оплату за поддержание пропущенного года действия патента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z203" w:id="184"/>
-[...15 lines deleted...]
-      1) документ, подтверждающий оплату за подготовку документов по восстановлению действия патента и публикации;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доверенность (если ходатайство подается представителем) или копия доверенности (если ходатайство ведется через патентного поверенного).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z204" w:id="185"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="187"/>
+    <w:bookmarkStart w:name="z206" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Услугодатель в течение десяти рабочих дней с даты подачи ходатайства о восстановлении публикует в бюллетене сведения о восстановлении действия патента. Дата публикации сведений о восстановлении является датой восстановления действия патента. Патентообладателю или его представителю направляется уведомление о восстановлении действия патента по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7085,91 +7125,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z207" w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления неполного пакета документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, заявителю необходимо не позднее 20 рабочих дней, со дня направления запроса предоставить необходимые документы услугодателю. При не предоставлении соответствующих документов действие патента не восстанавливается, о чем лицо подавшее ходатайство уведомляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7506,80 +7546,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="189"/>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача охранных документов в сфере промышленной собственности"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра юстиции РК от 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9461,68 +9501,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="190"/>
+    <w:bookmarkStart w:name="z213" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ на оказание государственной услуги "Выдача охранных документов в сфере промышленной собственности"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании решения услугодателя о выдаче патента на изобретение, полезную модель, промышленный образец по заявке № ________ прошу внести сведения о выдаче охранного документа в Государственный реестр, выдать патент и опубликовать сведения о выдаче в официальном бюллетене. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10010,68 +10050,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="191"/>
+    <w:bookmarkStart w:name="z216" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банковские реквизиты, необходимые для оплаты услуг услугодателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Министра юстиции РК от 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10608,92 +10648,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="192"/>
+    <w:bookmarkStart w:name="z270" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">об оказании государственной услуги  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача охранных документов в сфере промышленной собственности"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11142,80 +11182,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="193"/>
+    <w:bookmarkStart w:name="z272" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МОТИВИРОВАННЫЙ ОТКАЗ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в дальнейшем рассмотрении заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра юстиции РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14098,68 +14138,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="194"/>
+    <w:bookmarkStart w:name="z233" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              ХОДАТАЙСТВО о выдаче охранного документа на бумажном носителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим просим направить патент № __________, на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14766,80 +14806,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="195"/>
+    <w:bookmarkStart w:name="z274" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выдаче дубликата охранного документа в сфере промышленной собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Министра юстиции РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15418,80 +15458,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 12 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="196"/>
+    <w:bookmarkStart w:name="z276" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отказе в выдаче дубликата в сфере промышленной собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 - в редакции приказа Министра юстиции РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15695,168 +15735,168 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленной собственности в</w:t>
+              <w:t>промышленной собственности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Государственном реестре</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изобретений, Государственном</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реестре полезных моделей,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственном реестре</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>изобретений, Государственном</w:t>
-[...51 lines deleted...]
-              <w:t>выдачи охранных документов</w:t>
+              <w:t>промышленных образцов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и выдачи охранных документов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и их дубликатов, признания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>недействительными и</w:t>
-[...12 lines deleted...]
-              <w:t>досрочного прекращения</w:t>
+              <w:t>недействительными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и досрочного прекращения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>действия патентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16024,212 +16064,305 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_______________ ж. № ________________ (жасалған күні) (есепшот нөмірі)</w:t>
+______ ж. № ______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ _______________ _______________ ж. (Өтінім нөмірі) (Берілген күні)</w:t>
+              <w:t>(жасалған күні) (есепшот нөмірі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ _____________ от _______________ г. (номер счета) (Дата создания)</w:t>
+              <w:t>№ _______________ _______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-На № ______________ от _____________ г. (Номер заявки) (Дата подачи)</w:t>
+              <w:t>ж. (Өтінім нөмірі) (Берілген күні)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ _____________ от _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>г. (номер счета) (Дата создания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На № ______________ от ___________ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Номер заявки) (Дата подачи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адресаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Қорғау құжатын күшінде ұстап тұру үшін төлем туралы хабарлама /</w:t>
+        <w:t xml:space="preserve">  Қорғау құжатын күшінде ұстап тұру үшін төлем туралы хабарлама / Уведомление об оплате за поддержание охранного документа в силе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 13 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  № ____ қорғау құжаты/охранный документ № ____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             Уведомление об оплате за поддержание охранного документа в силе</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   № ____ қорғау құжаты/охранный документ № ____</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="197"/>
+        <w:t>(Атауы) (Наименование)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16241,512 +16374,299 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасының патент заңы" 1999 жылғы 16 шілдедегі Қазақстан Республикасы Заңына (бұдан әрі – Заң) сәйкес қорғау құжатының жарамдылығы оның күші сақталған жағдайда ғана іске асады.</w:t>
+"Қазақстан Республикасының патент заңы" Қазақстан Республикасы Заңына (бұдан әрі – Заң) сәйкес қорғау құжатының жарамдылығы оның күші сақталған жағдайда ғана іске асады. Заңның 11-бабының 15-тармағына сәйкес патент иеленушi қорғау құжатын күшiнде ұстап тұру үшiн жыл сайын өтінім берген күнге сәйкес келетін күні төлем жүргізуге мiндеттi. Қорғау құжатын күшiнде ұстап тұру үшiн алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңның 11-бабының 15-тармағына сәйкес патент иеленушi қорғау құжатын күшiнде ұстап тұру үшiн жыл сайын өтінім берген күнге сәйкес келетін күні төлем жүргізуге мiндеттi.</w:t>
+Қорғау құжатының берілуі туралы мәліметтер ________ ж. жарияланды. № __қорғау құжатының жарамдылық күшін ұстау үшін төлемақыны _______ж. дейін төлеуіңіз қажет. 1, 2, 3 жылдарына — _____ теңге х 3 = теңге.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғау құжатын күшiнде ұстап тұру үшiн алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
+Жиыны: ______ теңге Төлемақысының төленгенін растайтын құжаттар сараптама ұйымына жіберіледі. Өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін Париж конвенциясының 5-бабының (bis), 1-тармағына сәйкес, бекітілген мерзімнен кейінгі төлемдер жағдайында егер осындай баж ұлттық заңнамамен бекітілген болса, қосымша баждарды төлеу шарты кезінде алты айдан кем емес мерзімді құрайтын жеңілдік мерзімі беріледі. Бұл ретте бағасына сәйкес төлем мөлшері 50 пайызға ұлғайтылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғау құжатының берілуі туралы мәліметтер ________ ж. жарияланды.</w:t>
-[...143 lines deleted...]
-Көрсетілетін қызметті берушінің банк деректемелері:</w:t>
+Заңның 30-бабының 2-тармағының 2) тармақшасына сәйкес қорғау құжатының қолданылуы белгiленген төлем мерзiмiнiң өткен күнiнен бастап қорғау құжатын күшiнде ұстау үшiн белгiленген мерзiмде төлем төленбеген жағдайда мерзiмнен бұрын тоқтатылады. Көрсетілетін қызметті берушінің банк деректемелері:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Уведомляем Вас, что охранный документ в соответствии с Законом Республики Казахстан от 16 июля 1999 года "Патентный закон Республики Казахстан" (далее – Закон) действует при поддержании его в силе. Согласно </w:t>
+Уведомляем Вас, что охранный документ в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Патентный закон Республики Казахстан" (далее – Закон) действует при поддержании его в силе. Согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункту 15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 11 Закона патентообладатель обязан ежегодно производить оплату за поддержание охранного документа в силе на дату, соответствующую дате подачи заявки.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первая оплата за поддержание охранного документа в силе производится в двухмесячный срок с даты публикации сведений о выдаче охранного документа и включает оплату за предшествующие годы, начиная с даты подачи заявки.</w:t>
+Первая оплата за поддержание охранного документа в силе производится в двухмесячный срок с даты публикации сведений о выдаче охранного документа и включает оплату за предшествующие годы, начиная с даты подачи заявки. Сведения о выдаче данного охранного документа опубликованы _______г.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о выдаче данного охранного документа опубликованы _______г.</w:t>
+Для поддержания в силе охранного документа № ____ необходимо произвести оплату до _______г.: за 1, 2, 3 годы -_____ теңге х 3 = ______ теңге.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для поддержания в силе охранного документа № ____ необходимо произвести оплату до _______г.:</w:t>
+Итого: ______ теңге Документ, подтверждающий оплату, предоставляется услугодателю. В случае оплаты после установленного срока, согласно пункту 1, статьи 5 (bis) Парижской конвенции для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий не менее шести месяцев, при условии уплаты дополнительной пошлины, если такая пошлина устанавливается национальным законодательством.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-В случае оплаты после установленного срока, согласно </w:t>
-[...75 lines deleted...]
-Банковские реквизиты услугодателя</w:t>
+При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам. При неоплате в установленный, срок поддержания охранного документа в силе с даты истечения установленного срока оплаты в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> подпунктом 2 статьи 30 Закона прекращается досрочно. Банковские реквизиты услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18888,68 +18808,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="198"/>
+    <w:bookmarkStart w:name="z251" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХОДАТАЙСТВО о продлении срока действия патента на изобретение, полезную модель, промышленный образец</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22214,68 +22134,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="199"/>
+    <w:bookmarkStart w:name="z262" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХОДАТАЙСТВО о восстановлении действия патента на изобретение, полезную модель, промышленный образец</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24590,55 +24510,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>