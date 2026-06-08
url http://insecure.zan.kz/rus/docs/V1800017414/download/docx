--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c29fcc" w14:textId="9c29fcc">
+    <w:p w14:paraId="81e7566" w14:textId="81e7566">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1010,50 +1010,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации товарных знаков, географических указаний и наименований мест происхождения товаров в Государственном реестре товарных знаков, Государственном реестре географических указаний и Государственном реестре наименований мест происхождения товаров и выдачи охранных документов и их дубликатов, прекращения действия регистрации и признания ее недействительной (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1131,50 +1207,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1528,50 +1672,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок регистрации в Государственном реестре</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Регистрация товарных знаков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На основании решения Республиканского государственного предприятия на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – услугодатель) о регистрации товарного знака и при оплате услуг услугодателя за регистрацию товарного знака, в Государственный реестр товарных знаков вносятся сведения по товарному знаку с присвоением ему порядкового номера (далее – номер регистрации) и указанием даты внесения сведений (далее – дата регистрации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2720,50 +2940,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> (далее – перечень), в форме электронного документа, подписанного ЭЦП, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2880,50 +3186,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 4 (четырех) рабочих дней с момента регистрации документов проверяет их полноту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац четвертый пункта 14 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3081,50 +3473,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 14-1, 14-2, 14-3, 14-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Выдача свидетельства на право пользования географическим указанием</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3201,50 +3661,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в приложении 3 к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3402,50 +3930,136 @@
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 4 (четырех) рабочих дней с момента регистрации документов проверяет их полноту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац четвертый пункта 18 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3552,50 +4166,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра юстиции РК от 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 18-1, 18-2, 18-3, 18-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3666,50 +4348,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> в форме электронного документа, подписанного ЭЦП, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz, по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3826,50 +4594,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 4 (четырех) рабочих дней с момента регистрации документов проверяет их полноту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац четвертый пункта 22 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4027,50 +4881,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 22-1, 22-2, 22-3, 22-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 8. Выдача выписки на общеизвестный товарный знак</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4222,50 +5144,136 @@
         <w:t xml:space="preserve">
       27. Для получения государственной услуги физическое и (или) юридическое лицо (далее – услугополучатель) направляет через портал ходатайство о выдаче дубликата свидетельства с приложением документов, указанных в пункте 8 перечня, в форме электронного документа, подписанного ЭЦП, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4382,50 +5390,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 4 (четырех) рабочих дней с момента регистрации документов проверяет их полноту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац четвертый пункта 29 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7791,50 +8885,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z269" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Регистрация товарного знака"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9661,50 +10831,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z272" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -10299,50 +11545,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z281" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банковские реквизиты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -10824,75 +12146,171 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недействительной</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 4 - в редакции приказа и.о. Министра юстиции РК от 06.09.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правый верхний угол приложения 4 - в редакции приказа и.о. Министра юстиции РК от 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 644</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10914,50 +12332,99 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11939,50 +13406,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z302" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -13749,50 +15292,126 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на оказание услуги "Регистрация права пользования географическим указанием"</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14698,50 +16317,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z316" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -16434,50 +18129,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z319" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -19112,50 +20883,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 14 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z347" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -19645,50 +21492,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 15 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z352" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХОДАТАЙСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -26972,62 +28895,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 августа 2018 года № 1340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приказ дополнен приложением 2 в соответствии с приказом и.о. Министра юстиции РК от 06.09.2023 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приказ дополнен приложением 2 в соответствии с приказом и.о. Министра юстиции РК от 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -27394,62 +29403,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 августа 2018 года № 1340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приказ дополнен приложением 3 в соответствии с приказом и.о. Министра юстиции РК от 06.09.2023 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приказ дополнен приложением 3 в соответствии с приказом и.о. Министра юстиции РК от 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -27816,62 +29911,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 августа 2018 года № 1340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приказ дополнен приложением 4 в соответствии с приказом и.о. Министра юстиции РК от 06.09.2023 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приказ дополнен приложением 4 в соответствии с приказом и.о. Министра юстиции РК от 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -28154,55 +30335,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>