--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2173d76" w14:textId="2173d76">
+    <w:p w14:paraId="270e874" w14:textId="270e874">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -662,50 +662,126 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила внесения топологий в Государственный реестр топологий интегральных микросхем и выдачи свидетельств о регистрации, удостоверений авторов (далее – Правила) разработаны в соответствии с Законами Республики Казахстан от 29 июня 2001 года, "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -822,70 +898,242 @@
         <w:t>
       3) правообладатель – автор, его наследник, а также любое физическое или юридическое лицо, которое обладает исключительным правом, полученным в силу закона или договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заявка – заявка на регистрацию топологии интегральной микросхемы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -900,50 +1148,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Регистрация топологий интегральных микросхем"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственная услуга "Регистрация топологий интегральных микросхем" (далее – государственная услуга) оказывается Республиканским государственным предприятием на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – услугодатель). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1062,50 +1386,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 5 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1311,51 +1721,137 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если в течение 2 (двух) рабочих дней со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 6 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1470,50 +1966,186 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 6-1, 6-2, 6-3, 6-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1872,50 +2504,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случаях несогласия с результатами оказанной государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Внесение топологий в Государственный реестр топологий интегральных микросхем Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На основании решения о регистрации топологий и при подтверждении оплаты за услуги Республиканское государственное предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – РГП на ПХВ "НИИС") по выдаче свидетельства в Государственный реестр топологий интегральных микросхем Республики Казахстан (далее – Государственный реестр) РГП на ПХВ "НИИС" вносятся сведения по топологии с присвоением ей порядкового номера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2889,50 +3597,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Регистрация топологий интегральных микросхем"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4530,50 +5314,158 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6396,50 +7288,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банковские реквизиты, необходимые для оплаты услуг услугодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6905,50 +7873,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Адресат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7338,50 +8382,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адресат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z91" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МОТИВИРОВАННЫЙ ОТКАЗ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7710,52 +8830,153 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7353300" cy="8128000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -8179,52 +9400,139 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9207500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -8467,55 +9775,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8841,31 +10149,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>