--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebfdaef" w14:textId="ebfdaef">
+    <w:p w14:paraId="e1d9409" w14:textId="e1d9409">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1026,268 +1026,196 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z99" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) потенциальный поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено для них законами Республики Казахстан), временное объединение юридических лиц (консорциум), претендующие на заключение договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z100" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) биометрическая идентификация – процедура установления личности физического лица на основании его физиологических и биологических неизменных признаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z101" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оператор уполномоченного органа в области образования (далее – оператор) – юридическое лицо со стопроцентным участием государства в уставном капитале, определяемое уполномоченным органом в области образования по согласованию с уполномоченным органом в области науки и высшего образования, осуществляющее размещение государственного заказа на обеспечение студентов организаций технического и профессионального, послесреднего образования местами в общежитиях, в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z102" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено законами Республики Казахстан), временное объединение юридических лиц (консорциум), выступающие в качестве контрагента заказчика в заключенном с ним договоре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z103" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственный заказ на обеспечение студентов организаций технического и профессионального, послесреднего образования местами в общежитиях (далее – государственный заказ) – денежные выплаты за услуги по обеспечению введения новых мест в общежитиях для студентов организаций технического и профессионального, послесреднего образования, которые связаны с государственным образовательным заказом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1577,1451 +1505,1697 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z67" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5-1 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Мониторинг фактически занятых студентами организаций технического и профессионального, послесреднего образования мест в общежитии осуществляется оператором путем получения сведений из:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z78" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационной системы "Национальная образовательная база данных" в части подтверждения отнесения проживающих в общежитии к категории студентов организаций технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z78" w:id="25"/>
-[...15 lines deleted...]
-      информационной системы "Национальная образовательная база данных" в части подтверждения отнесения проживающих в общежитии к категории студентов организаций технического и профессионального, послесреднего образования;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственной базы данных "Физические лица" в части получения актуальных и достоверных сведений о проживающих в общежитии студентах организаций технического и профессионального, послесреднего образования, в том числе об их регистрации по месту жительства, за исключением иностранцев и лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z79" w:id="26"/>
-[...15 lines deleted...]
-      Государственной базы данных "Физические лица" в части получения актуальных и достоверных сведений о проживающих в общежитии студентах организаций технического и профессионального, послесреднего образования, в том числе об их регистрации по месту жительства, за исключением иностранцев и лиц без гражданства;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационной системы "StudDom", принадлежащей оператору, интегрированной с устройством(ами), ограничивающим(ими) свободный проход людей (вход или выход) в соответствующее общежитие, в части получения сведений о проживании в соответствующем общежитии студентов организаций технического и профессионального, послесреднего образования. В случае отсутствия таких сведений в информационной системе "StudDom", оператором осуществляется обзвон проживающих в общежитии студентов организаций технического и профессионального, послесреднего образования в целях подтверждения их проживания в общежитии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z80" w:id="27"/>
-[...15 lines deleted...]
-      информационной системы "StudDom", принадлежащей оператору, интегрированной с устройством(ами), ограничивающим(ими) свободный проход людей (вход или выход) в соответствующее общежитие, в части получения сведений о проживании в соответствующем общежитии студентов организаций технического и профессионального, послесреднего образования. В случае отсутствия таких сведений в информационной системе "StudDom", оператором осуществляется обзвон проживающих в общежитии студентов организаций технического и профессионального, послесреднего образования в целях подтверждения их проживания в общежитии;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы контроля и управления доступом устройства, ограничивающего свободный проход людей (вход или выход) в соответствующее общежитие, предусматривающей использование карточной идентификации или биометрической идентификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z81" w:id="28"/>
-[...15 lines deleted...]
-      системы контроля и управления доступом устройства, ограничивающего свободный проход людей (вход или выход) в соответствующее общежитие, предусматривающей использование карточной идентификации или биометрической идентификации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 5-1 в соответствии с приказом Министра просвещения РК от 17.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок размещения государственного заказа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размещение государственного заказа осуществляется поставщикам услуг по обеспечению введения новых мест в общежитиях для студентов организаций технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Новыми местами в общежитиях для студентов организаций технического и профессионального, послесреднего образования являются места в общежитиях, введенные в эксплуатацию после 20 июля 2018 года путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) строительства нового общежития, включая пристройку, надстройку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реконструкции здания под общежитие, связанной с изменением его целевого назначения, за исключением пристройки, надстройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для размещения государственного заказа потенциальный поставщик услуг по обеспечению введения новых мест в общежитиях для студентов организаций технического и профессионального, послесреднего образования подает оператору заявление в бумажной или электронной форме, заверенные электронной цифровой подписью, по утвержденной оператором форме, с предоставлением следующих документов (в бумажных копиях или электронной форме):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при строительстве нового общежития:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающий и идентификационный документ на земельный участок (собственный, арендуемый или на праве безвозмездного землепользования), используемый под строительство общежития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающий и идентификационный документ на общежитие с приложением сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках – для введенных в эксплуатацию новых общежитий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при реконструкции общежития или здания под общежитие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающий и идентификационный документ на общежитие или здание под общежитие с приложением справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если потенциальный поставщик является частным партнером:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договор государственно-частного партнерства, заключенный в соответствии с законодательством Республики Казахстан в области государственно-частного партнерства, предусматривающий, при необходимости, дополнительные меры государственной поддержки, источники возмещения затрат и получения доходов для частных партнеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 5-1 в соответствии с приказом Министра просвещения РК от 17.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор, в течение пятнадцати календарных дней со дня поступления заявления потенциального поставщика с приложением документов, указанных в пункте 8 Правил, проводит их проверку на полноту и достоверность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении потенциальным поставщиком надлежащим образом оформленного заявления с полным пакетом документов, указанного в пункте 8 Правил, оператор, в течение трех рабочих дней со дня следующего после завершения срока, предусмотренного частью первой настоящего пункта заключает с потенциальным поставщиком предварительный договор по обеспечению студентов организаций технического и профессионального, послесреднего образования вновь вводимыми местами в общежитиях (далее – предварительный договор) по утвержденной оператором форме, в рамках которого потенциальный поставщик вводит в эксплуатацию новые места в общежитиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оператором факта предоставления потенциальным поставщиком ненадлежащим образом оформленного заявления и (или) неполного пакета документов, указанных в пункте 8 Правил, оператор, в течение трех рабочих дней со дня регистрации данных документов направляет потенциальному поставщику обоснованный и мотивированный отказ в заключении предварительного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...246 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом Министра просвещения РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Договор формируется заказчиком в соответствии с Правилами заключения договоров услуг государственного образовательного заказа посредством единой платформы закупок, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 14 января 2022 года № 12 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26502) в пределах объемов бюджетных средств, утвержденных уполномоченным органом в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра просвещения РК от 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра просвещения РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Исключен приказом Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="42"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для размещения государственного заказа потенциальный поставщик предоставляет оператору копии документов, подтверждающих ввод в эксплуатацию новых мест в общежитии и регистрацию обременения права на изменение целевого назначения общежития на срок не менее двадцати лет с приложением сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z87" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор, в течение пятнадцати календарных дней со дня получения от потенциального поставщика документов, указанных в настоящем пункте Правил, проводит их проверку на полноту и достоверность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении потенциальным поставщиком надлежащим образом оформленных документов, указанных в настоящем пункте Правил, оператор, в течение пятнадцати календарных дней со дня их поступления, заключает с поставщиком договор, предусмотренный пунктом 11 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z89" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оператором факта предоставления потенциальным поставщиком ненадлежащим образом оформленных документов, указанных в настоящем пункте Правил, оператор в течение трех рабочих дней со дня регистрации данных документов, направляет потенциальному поставщику обоснованный и мотивированный отказ в заключении договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Срок размещения государственного заказа составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) семьдесят два месяца – при строительстве нового общежития, акт приҰмки в эксплуатацию которого прошҰл государственную регистрацию в правовом кадастре после 1 января 2023 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) девяносто шесть месяцев – в иных случаях, не предусмотренных подпунктом 1) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При смене собственника общежития, срок размещения государственного заказа уменьшается, с учетом соотношения срока размещения государственного заказа у предыдущего собственника общежития к сроку размещения государственного заказа у нового собственника общежития, указанным в подпунктах 1) – 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Исключен приказом Министра просвещения РК от 19.03.2025 </w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выплаты по государственному заказу осуществляются после введения в эксплуатацию общежития и регистрации обременения права на изменение целевого назначения общежития на срок не менее двадцати лет, при соблюдении требований подпункта 1) пункта 5 Правил, за полный месяц, без дробления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления выплаты поставщик ежемесячно предоставляет оператору реестр, по форме согласно приложению к Правилам, содержащий сведения о фактически занятых студентами организаций технического и профессионального, послесреднего образования местах в общежитии по состоянию на последний день месяца, за исключением реестра за декабрь, предоставляемого по состоянию на 15 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор осуществляет сверку сведений, указанных в реестре на предмет соответствия их информационным системам, указанным в пункте 5-1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор в целях осуществления мониторинга фактически занятых студентами организаций технического и профессионального, послесреднего образования мест в общежитии по состоянию на последний день месяца и на 15 декабря на основании сведений, полученных из информационной системы "StudDom" за соответствующий период, в течение пяти рабочих дней уведомляет студентов организаций технического и профессионального, послесреднего образования о проживании их в соответствующем общежитии с указанием контактов обратной связи, посредством веб-портала "электронного правительства". При отсутствии возражения от студента организаций технического и профессионального, послесреднего образования в течение трех рабочих дней после отправки уведомления оператором, считается подтверждением проживания его в соответствующем общежитии по умолчанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подтверждении факта непроживания студентов организаций технического и профессионального, послесреднего образования в общежитии после осуществления выплаты по государственному заказу оператор оформляет заключение, на основании которого направляет поставщику требование о возврате в бюджет средств, полученных за таких студентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15-1 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Фактически занятые места в общежитии студентами организаций технического и профессионального, послесреднего образования подтверждаются информационной системой "StudDom" количеством часов проживания одного студента организаций технического и профессионального, послесреднего образования в соответствующем общежитии в месяц (за исключением декабря месяца) не менее семидесяти двух часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фактически занятые места в общежитии студентами организаций технического и профессионального, послесреднего образования подтверждаются информационной системой "StudDom" количеством часов проживания одного студента организаций технического и профессионального, послесреднего образования в соответствующем общежитии в декабре месяце не менее тридцати шести часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z97" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для студентов организаций технического и профессионального, послесреднего образования, впервые зарегистрированных в соответствующем общежитии до срока, указанного в части второй пункта 15 Правил, фактически занятые места в общежитии студентами организаций технического и профессионального, послесреднего образования подтверждаются информационной системой "StudDom" количеством часов проживания одного студента организаций технического и профессионального, послесреднего образования в месяц не менее двенадцати часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z98" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования частей первой, второй и третий не распространяются на студентов организаций технического и профессионального, послесреднего образования участвующих в международных, республиканских учебно-тренировочных сборах, спортивных соревнованиях, интеллектуальных и творческих конкурсах и фестивалях, олимпиадах, а также проходящих профессиональную практику в других населенных пунктах, находящихся на лечении по состоянию здоровья вне общежития. Студенты, указанные в настоящей части, предоставляют поставщику документы организации технического и профессионального, послесреднего образования об участии в мероприятиях, о прохождении профессиональной практики, а также справку о временной нетрудоспособности организации здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 15-1 в соответствии с приказом Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...580 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="63"/>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При подтверждении оператором фактического проживания студентов организаций технического и профессионального, послесреднего образования до момента заключения договора, выплаты по государственному заказу осуществляются за истекший период, при условии соблюдения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3295,80 +3469,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование оператора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр о фактически занятых местах в общежитии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по состоянию на "___" ________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3964,144 +4138,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="65"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z66" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии) Дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4427,31 +4601,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>