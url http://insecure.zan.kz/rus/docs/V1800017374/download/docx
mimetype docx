--- v1 (2026-01-01)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca28bcd" w14:textId="ca28bcd">
+    <w:p w14:paraId="67d6f40" w14:textId="67d6f40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10445,411 +10445,491 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) если после отклонения тендерных ценовых предложений на основании подпунктов 1) и 2) пункта 102 Правил оценке подлежит 1 (одно) тендерное ценовое предложение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отсутствия дополнительного ценового предложения на понижение цены либо подачи дополнительного ценового предложения на понижение цены менее, чем на 3 (три) процента от представленного ценового предложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      6) Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 108 - в редакции постановления Правления Национального Банка РК от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108-1. Если на тендер (лот) предоставлена только одна тендерная заявка, потенциальному поставщику, допущенному к участию в тендере в течение 1 (одного) рабочего дня с даты опубликования протокола о допуске к участию в тендере направляется уведомление о предоставлении дополнительного ценового предложения на понижение цены не менее 3 (трех) процентов от представленного ценового предложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1218" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительное ценовое предложение на понижение цены подается потенциальным поставщиком в течение 1 (одного) рабочего дня с даты получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1219" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае отсутствия либо подачи дополнительного ценового предложения на понижение цены менее 3 (трех) процентов от представленного ценового предложения, тендер признается тендерной комиссией несостоявшимся согласно подпункту 6) пункта 108 Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1220" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если тендер признан несостоявшимся заказчик принимает одно из решений, предусмотренных подпунктами 2) и 3) пункта 110 Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1221" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае признания повторной закупки способом тендера несостоявшейся, заказчик принимает решение, предусмотренное подпунктом 4) пункта 110 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 6) вводится в действие с 01.02.2026 постановления Правления Национального Банка РК от 02.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 108-1 в соответствии с постановлением Правления Национального Банка РК от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 91</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (текст исключен).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...132 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="376"/>
+    </w:p>
+    <w:bookmarkStart w:name="z357" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. В случае отсутствия тендерных заявок организатор закупок формирует протокол об итогах закупок по несостоявшемуся тендеру (лоту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z358" w:id="377"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z358" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       110. Если тендер признан несостоявшимся либо победитель тендера уклонился от заключения договора о закупках, либо, заключив договор о закупках, не внес обеспечение исполнения договора о закупках, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 185</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, заказчик принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z1177" w:id="378"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1177" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о направлении участнику тендера, предложение которого является наиболее предпочтительным после победителя тендера, уведомления о признании его победителем тендера с приложением проекта договора о закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z1178" w:id="379"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1178" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о повторном проведении закупок способом тендера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z1179" w:id="380"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1179" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) об изменении условий тендера и повторном проведении тендера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z1180" w:id="381"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1180" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о проведении закупок способом прямого заключения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z1181" w:id="382"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1181" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если участник тендера, предложение которого является наиболее предпочтительным после победителя тендера, уклонился от заключения договора о закупках либо, заключив договор о закупках, не внес обеспечение исполнения договора о закупках, за исключением случаев, предусмотренных пунктом 185 Правил, заказчик принимает одно из решений, предусмотренных подпунктами 2), 3) и 4) настоящего пункта Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10868,88 +10948,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1034" w:id="383"/>
+    <w:bookmarkStart w:name="z1034" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 9. Порядок определения демпинговой цены тендерной заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z363" w:id="384"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z363" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Тендерное ценовое предложение потенциального поставщика на строительство признается демпинговым в случае, если оно ниже цены, указанной в технико-экономическом обосновании (для разработки проектно-сметной документации) и проектно-сметной документации, прошедшей экспертизу в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, более чем на 10 (десять) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10968,70 +11048,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z924" w:id="385"/>
+    <w:bookmarkStart w:name="z924" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-1. Тендерное ценовое предложение потенциального поставщика на комплексные работы в строительстве признается демпинговым в случае если оно ниже суммы, предусмотренной в плане закупок либо в бюджете, более чем на 10 (десять) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11050,70 +11130,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="386"/>
+    <w:bookmarkStart w:name="z364" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Тендерное ценовое предложение потенциального поставщика на работы по текущему ремонту зданий и сооружений признается демпинговым в случае, если оно ниже цены, выделенной на тендер, более чем на 20 (двадцать) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11132,70 +11212,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z365" w:id="387"/>
+    <w:bookmarkStart w:name="z365" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Тендерное ценовое предложение потенциального поставщика на работы по разработке технико-экономического обоснования, проектной (проектно-сметной) документации и градостроительных проектов признается демпинговым в случае, если оно ниже цены, выделенной на тендер, более чем на 15 (пятнадцать) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11214,70 +11294,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z366" w:id="388"/>
+    <w:bookmarkStart w:name="z366" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Тендерное ценовое предложение потенциального поставщика на оказание инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности признается демпинговым в случае, если оно ниже цены, выделенной на тендер, более чем на 15 (пятнадцать) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11296,70 +11376,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z784" w:id="389"/>
+    <w:bookmarkStart w:name="z784" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-1. Демпинговая цена, исчисленная в тиынах, округляется. При этом сумма менее 50 (пятидесяти) тиын округляется до нуля, а сумма, равная 50 (пятидесяти) тиынам и выше, округляется до 1 (одного) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11378,208 +11458,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="390"/>
+    <w:bookmarkStart w:name="z367" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. При установлении тендерной комиссией факта предложения потенциальными поставщиками демпинговых цен в протоколе об итогах закупок отражается информация о потенциальных поставщиках, представивших демпинговые цены, и порядке их расчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z368" w:id="391"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z368" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 10. Порядок проведения закупок способом тендера с применением торгов на понижение цены</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z369" w:id="392"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z369" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Необходимость проведения тендера при закупках товара с применением торгов на понижение цены заказчиком определяется самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z370" w:id="393"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z370" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Закупки способом тендера с применением торгов на понижение цены проводятся на товары и осуществляются в режиме реального времени с 9.00 до 18.00 часов времени Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z371" w:id="394"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z371" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Закупки способом тендера с применением торгов на понижение цены состоят из следующих этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z1182" w:id="395"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z1182" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первый этап - проведение процедур тендера, предусмотренных параграфами 1, 2, 3, 4, 5, 6 и 7 настоящей главы Правил, за исключением пункта 88 Правил. Первый этап проводится в случае представления не менее 2 (двух) тендерных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z1183" w:id="396"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z1183" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) второй этап - проведение торгов среди участников тендера и определение среди них победителя в установленное протоколом о допуске к участию в тендере время (по истечении 2 (двух) рабочих дней с даты его опубликования на интернет-ресурсе заказчика (организатора закупок) или портале закупок (при проведении электронных закупок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z1184" w:id="397"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z1184" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия тендерных заявок либо представления менее 2 (двух) тендерных заявок на портале закупок автоматически формируется и опубликовывается протокол об итогах закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11598,568 +11678,568 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z374" w:id="398"/>
+    <w:bookmarkStart w:name="z374" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Торги проводятся на каждый лот в отдельности в день и время, установленные протоколом о допуске к участию в тендере, в присутствии всех членов тендерной комиссии, участников тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z375" w:id="399"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z375" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Торги начинаются в отношении предмета торга (лота) путем снижения текущего предложения о цене, начиная со стартовой цены, на шаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z376" w:id="400"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z376" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стартовой ценой является сумма, предусмотренная планом закупок на соответствующий финансовый год, для приобретения товаров, являющихся предметом проводимых торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z377" w:id="401"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z377" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В протоколе о допуске к участию в тендере тендерной комиссией шаг устанавливается в пределах от 0,1 (ноль целых одной десятой) до 5 (пяти) процентов от стартовой цены торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z378" w:id="402"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z378" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Количество представляемых участником тендера ценовых предложений не ограничено, участник тендера имеет возможность неоднократно изменять свое тендерное ценовое предложение в сторону уменьшения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z379" w:id="403"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z379" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. При проведении торгов участникам тендера допускается представлять цену на товар, являющийся предметом проводимых торгов, сниженную от стартовой цены независимо от шага торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z380" w:id="404"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z380" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Секретарем тендерной комиссии выдается билет участнику тендера с указанием наименований потенциального поставщика и лота, стартовой цены и номера билета, каждое поднятие которого равно шагу на снижение цены, объявленной для проведения торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z381" w:id="405"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z381" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поднятии билета участником тендера трижды повторяется цена лота и называется билет участника тендера, который первый поднял билет при объявленной цене и, при отсутствии других поднятых билетов, с ударом молотка объявляется победитель тендера по данному лоту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z382" w:id="406"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z382" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в период повторения билета другой участник тендера поднимет билет, то торги по данному лоту продолжаются до момента определения победителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z383" w:id="407"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z383" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. При проведении электронных закупок участники тендера представляют посредством портала закупок удостоверенные электронной цифровой подписью руководителя потенциального поставщика либо лица, им уполномоченного, предложения о цене товара, являющегося предметом проводимого тендера (лота).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z384" w:id="408"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z384" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время приема предложений участников тендера о цене товара составляет 30 (тридцать) минут от начала проведения тендера, а также 10 (десять) минут после поступления последнего предложения о цене товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z385" w:id="409"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z385" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в течение указанного времени ни 1 (одного) предложения о более низкой цене товара не поступило, тендер завершается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z386" w:id="410"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z386" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Портал закупок представляет всем участникам тендера доступ к информации о количестве участников тендера без указания сведений об участниках тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z387" w:id="411"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z387" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Победителем признается участник тендера, предложивший наименьшую цену.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z388" w:id="412"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z388" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Если участником тендера предложена цена, равная цене, предложенной другим участником тендера, победившим признается предложение о цене, поступившее ранее других предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z389" w:id="413"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z389" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Если в течение 10 (десяти) минут (при проведении электронных закупок – 30 (тридцати) минут) после начала проведения торгов ни один из участников тендера не подал тендерное ценовое предложение по лоту (не поднял билет), то лот снимается с торгов и торги в отношении данного тендера (лота) признаются несостоявшимися. В этом случае всем участникам тендера организатором закупок не возвращается сумма обеспечения тендерной заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z390" w:id="414"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z390" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       129. Результаты торгов отражаются в протоколе об итогах тендера с применением торгов на понижение цены, с указанием информации, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, публикуемом на интернет-ресурсе заказчика (организатора закупок) либо портале закупок при электронных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z391" w:id="415"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z391" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       130. Тендерная комиссия признает тендер с применением торгов на понижение цены несостоявшимся в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z392" w:id="416"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z392" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131. В случае признания тендера с применением торгов на понижение цены несостоявшимся заказчик принимает одно из решений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z393" w:id="417"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z393" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Направление запроса и иные действия тендерной комиссии по переговорам с участниками тендера, связанные с процессом проведения торгов, не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z394" w:id="418"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z394" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Участники тендера и присутствующие лица, нарушившие порядок проведения торгов и влияющие на ход торгов, удаляются из зала (места) проведения торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z395" w:id="419"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z395" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Закупки способом запроса ценовых предложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z396" w:id="420"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z396" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Закупки способом запроса ценовых предложений проводятся на однородные товары, работы, услуги, если годовые объемы таких товаров, работ, услуг в стоимостном выражении не превышают 15 000 000 (пятнадцать миллионов) тенге (включительно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12178,470 +12258,470 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="421"/>
+    <w:bookmarkStart w:name="z398" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135. Не допускается в целях применения способа запроса ценовых предложений дробление годового объема закупок однородных товаров, работ, услуг в течение финансового года на части, размер одной из которых менее размера, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z399" w:id="422"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z399" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. При проведении закупок способом запроса ценовых предложений товаров, работ, услуг, не являющихся однородными, организатор закупок делит товары, работы, услуги на лоты по их однородным видам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z400" w:id="423"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z400" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Определение победителя закупок способом запроса ценовых предложений осуществляется по каждому лоту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z401" w:id="424"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z401" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Организатор закупок не менее чем за 5 (пять) рабочих дней до окончания срока представления ценовых предложений публикует на интернет-ресурсе заказчика (организатора закупок) или на портале закупок при проведении электронных закупок объявление о проведении закупок способом запроса ценовых предложений и другую необходимую информацию, указанную в объявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z402" w:id="425"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z402" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Объявление о проведении закупок способом запроса ценовых предложений содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z403" w:id="426"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z403" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и почтовый адрес организатора закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z404" w:id="427"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z404" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование закупаемых товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z405" w:id="428"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z405" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумму, выделенную для закупки, согласно плану закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z406" w:id="429"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z406" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количество (объем), место и сроки поставки товаров, выполнения работ, оказания услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z407" w:id="430"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z407" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) техническую спецификацию (при ее наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z408" w:id="431"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z408" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) место и окончательный срок представления потенциальными поставщиками ценовых предложений, а также день, время и место их вскрытия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z409" w:id="432"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z409" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) проект договора о закупках с указанием существенных условий (не указывается в случае совершения сделки в устной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z410" w:id="433"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z410" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иную информацию (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z411" w:id="434"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z411" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. В случае внесения изменений и (или) дополнений в ранее опубликованное объявление, в срок не позднее 1 (одного) рабочего дня до окончательного срока представления ценовых предложений организатор закупок публикует на интернет-ресурсе заказчика (организатора закупок) или на портале закупок при проведении электронных закупок внесенные изменения и (или) дополнения в объявление и продлевает срок представления ценовых предложений не менее чем на 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z412" w:id="435"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z412" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Представление потенциальным поставщиком ценового предложения является формой выражения его согласия осуществить поставку товара, выполнение работ, оказание услуг с соблюдением требований, предусмотренных условиями проводимых закупок, и проектом договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z413" w:id="436"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z413" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Внесение изменений и (или) дополнений в представленное потенциальным поставщиком ценовое предложение после истечения срока представления ценовых предложений не допускается, за исключением случая, предусмотренного пунктом 140 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z414" w:id="437"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z414" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Каждый потенциальный поставщик подает только 1 (одно) ценовое предложение с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z1036" w:id="438"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1036" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполненного и подписанного (удостоверенного электронной цифровой подписью при проведении электронных закупок) руководителем потенциального поставщика либо лицом, им уполномоченным, согласия на участие в закупке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z1037" w:id="439"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1037" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведений (документов), предусмотренных в объявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12660,310 +12740,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="440"/>
+    <w:bookmarkStart w:name="z415" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Ценовое предложение потенциальным поставщиком представляется до времени и даты окончания представления ценовых предложений, указанных в объявлении о закупках способом запроса ценовых предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z416" w:id="441"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z416" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. В случае представления ценового предложения в конверте потенциальный поставщик на лицевой стороне запечатанного конверта указывает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z417" w:id="442"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z417" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и почтовый адрес потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z418" w:id="443"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z418" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование и почтовый адрес организатора закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z419" w:id="444"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z419" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование лота, для участия в котором представляется ценовое предложение потенциального поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z420" w:id="445"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z420" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Сведения о потенциальном поставщике подлежат внесению в соответствующий журнал регистрации ценовых предложений по мере их предоставления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z421" w:id="446"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z421" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Конверт с ценовым предложением, не соответствующий требованиям пункта 145 Правил, а также представленный после истечения срока представления конвертов, не подлежит регистрации и возвращается лицу, его представившему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z422" w:id="447"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z422" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. При проведении электронных закупок способом запроса ценовых предложений потенциальный поставщик до окончания срока приема ценовых предложений, указанного в объявлении, представляет 1 (одно) ценовое предложение, удостоверенное электронной цифровой подписью руководителя потенциального поставщика либо лица, им уполномоченного, которое автоматически регистрируется на портале закупок, за исключением следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z1039" w:id="448"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1039" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если потенциальным поставщиком ранее представлено ценовое предложение, за исключением случая, предусмотренного пунктом 140 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z1040" w:id="449"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1040" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ценовое предложение превышает сумму, выделенную для приобретения данных товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z1041" w:id="450"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1041" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) потенциальным поставщиком не представлена доверенность лицу (лицам), представляющему интересы потенциального поставщика на право подписания ценового предложения, за исключением руководителя, правомочного действовать от имени потенциального поставщика без доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z1042" w:id="451"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z1042" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установления факта представления недостоверных сведений, предусмотренных подпунктами 3), 4), 5), 6), 7) и 8) пункта 2 согласия на участие в закупке, при наличии интеграции портала закупок с государственными информационными системами соответствующих уполномоченных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z1043" w:id="452"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z1043" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценовое предложение считается принятым после автоматической отправки порталом закупок уведомления потенциальному поставщику, подавшему ценовое предложение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkEnd w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12982,250 +13062,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="453"/>
+    <w:bookmarkStart w:name="z424" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Организатор закупок в день, время и месте, указанные в объявлении, вскрывает ценовые предложения и определяет потенциального поставщика, предложившего наименьшее ценовое предложение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z425" w:id="454"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z425" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Победителем признается потенциальный поставщик, представивший наименьшее ценовое предложение. Если наименьшее ценовое предложение представлено несколькими потенциальными поставщиками, победителем признается потенциальный поставщик, ценовое предложение которого поступило ранее ценовых предложений других потенциальных поставщиков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z426" w:id="455"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z426" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Если ценовое предложение потенциального поставщика, являющегося нерезидентом Республики Казахстан, выражено в иной валюте, применяется официальный курс Национального Банка на дату вскрытия ценовых предложений для приведения ценовых предложений к единой валюте в целях их сопоставления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z427" w:id="456"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z427" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Ценовое предложение потенциального поставщика подлежит отклонению, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z1045" w:id="457"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z1045" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оно превышает сумму, выделенную для закупки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z1046" w:id="458"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z1046" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) потенциальный поставщик представил более 1 (одного) ценового предложения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z1047" w:id="459"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z1047" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предложение потенциального поставщика не соответствует требованиям технической спецификации, за исключением случая, предусмотренного пунктом 166 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z1048" w:id="460"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z1048" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) потенциальный поставщик не представил техническую спецификацию, при наличии требования о еҰ представлении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z1049" w:id="461"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z1049" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) потенциальный поставщик не согласен с существенными условиями проекта договора о закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z1050" w:id="462"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z1050" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) установлен факт представления недостоверных сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13264,330 +13344,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z434" w:id="463"/>
+    <w:bookmarkStart w:name="z434" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Итоги закупок способом запроса ценовых предложений оформляются в виде протокола, утверждаемого первым руководителем заказчика или иным уполномоченным им лицом, не позднее 2 (двух) рабочих дней с даты окончания срока представления потенциальными поставщиками ценовых предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z435" w:id="464"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z435" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Протокол об итогах закупок способом запроса ценовых предложений содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z436" w:id="465"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z436" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование организатора закупок, его почтовый адрес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z437" w:id="466"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z437" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование закупаемых товаров, работ, услуг способом запроса ценовых предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z438" w:id="467"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z438" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование потенциальных поставщиков, представивших ценовые предложения до истечения окончательного срока представления ценовых предложений, заявленные ими цены на товары, работы, услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z439" w:id="468"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z439" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование потенциальных поставщиков, ценовые предложения которых отклонены, с указанием причин их отклонения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z440" w:id="469"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z440" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) о победителе закупок способом запроса ценовых предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z441" w:id="470"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z441" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) о сумме и сроках заключения договора о закупках в случае, если закупки способом запроса ценовых предложений состоялись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z442" w:id="471"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z442" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Организатор закупок в течение 2 (двух) рабочих дней с даты утверждения протокола об итогах закупок способом запроса ценовых предложений публикует информацию об итогах на интернет-ресурсе заказчика (организатора закупок) или портале закупок при проведении электронных закупок способом запроса ценовых предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z443" w:id="472"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z443" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Закупки способом запроса ценовых предложений признаются несостоявшимися в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z444" w:id="473"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z444" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствия ценовых предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z445" w:id="474"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z445" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) представления менее 2 (двух) ценовых предложений, в том числе, если после отклонения ценовых предложений по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, осталось менее 2 (двух) ценовых предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z446" w:id="475"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z446" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Если закупки способом запроса ценовых предложений признаны несостоявшимися или потенциальный поставщик уклонился от заключения договора о закупках, либо, заключив договор о закупках, не внес обеспечение исполнения договора о закупках, заказчик повторно проводит закупки указанным способом, в том числе с изменением условий закупок либо проводит закупки способом прямого заключения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkEnd w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13606,188 +13686,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="476"/>
+    <w:bookmarkStart w:name="z447" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Прямое заключение договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z448" w:id="477"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z448" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Способ прямого заключения договора применяется при закупках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z449" w:id="478"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z449" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услуги авторского надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z450" w:id="479"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z450" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуг по эксплуатации подъездных путей, доставке груза и продукции до места назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z451" w:id="480"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z451" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) товаров, работ, услуг у государственных предприятий, юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z452" w:id="481"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z452" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) товаров, работ, услуг, если закупки способом запроса ценовых предложений признаны несостоявшимися;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z453" w:id="482"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z453" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) товаров, работ, услуг, если закупки способом тендера признаны несостоявшимися;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkEnd w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13816,310 +13896,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="483"/>
+    <w:bookmarkStart w:name="z455" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) товаров, работ, услуг для изготовления и поставки продукции, являющейся предметом уставной деятельности заказчика, необходимых для выполнения обязательств, установленных в рамках заключенных заказчиком договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z456" w:id="484"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z456" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) услуг аренды помещений, сооружений, необходимых для осуществления деятельности (функционирования) заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z457" w:id="485"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z457" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) товаров, работ, услуг, предусмотренных Перечнем товаров, работ, услуг ежедневной и (или) еженедельной потребности, приобретаемых заказчиком для обеспечения бесперебойной деятельности (далее – Перечень ежедневной и (или) еженедельной потребности) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам в объеме, не превышающем объема закупок таких товаров, работ, услуг, необходимого для обеспечения потребности заказчика в течение срока проведения закупки, но не более чем на 3 (три) месяца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z458" w:id="486"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z458" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) товаров, работ, услуг, годовой объем которых в стоимостном выражении не превышает 5 000 000 (пяти миллионов) тенге (включительно);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z459" w:id="487"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z459" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) продуктов питания для столовых особо важных государственных объектов и (или) дошкольной организации образования заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z460" w:id="488"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z460" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) товаров, работ, услуг, предусмотренных Перечнем отдельных товаров, работ, услуг, закупаемых у общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z461" w:id="489"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z461" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жилища (включая услуги аренды), принадлежащего на праве частной собственности физическому лицу, не являющемуся субъектом предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z462" w:id="490"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z462" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) услуг международных рейтинговых агентств, а также услуг по представлению информации, размещенной на интернет-ресурсах, и размещению информации в отечественных и зарубежных средствах массовой информации по основной деятельности заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z463" w:id="491"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z463" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) товаров, работ, услуг, если у заказчика, закупившего товары, работы, услуги у какого-либо поставщика, возникает необходимость произвести у того же поставщика другие закупки в целях унификации, доукомплектования, стандартизации или обеспечения совместимости с имеющимися товарами, оборудованием, технологией, работами или услугами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z464" w:id="492"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z464" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) услуг телефонной, сотовой и специальной связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z465" w:id="493"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z465" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) периодические печатные издания на бумажном и (или) электронном носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14198,190 +14278,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="494"/>
+    <w:bookmarkStart w:name="z466" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. При проведении закупок способом прямого заключения договора организатор закупок направляет письменное приглашение потенциальному поставщику, которое содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z1052" w:id="495"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z1052" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и местонахождение организатора закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z1053" w:id="496"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z1053" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименования закупаемых товаров, работ, услуг и утвержденную заказчиком техническую спецификацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z1054" w:id="497"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z1054" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о суммах, выделенных для приобретения товаров, работ, услуг, являющихся предметом проводимых закупок. В случае осуществления закупок товаров, работ и услуг в соответствии с подпунктами 4) или 5) пункта 158 Правил указываются сведения о суммах, предоставленных потенциальными поставщиками при участии в закупках способами тендера, за исключением тендера с применением торгов на понижение цены, запроса ценовых предложений, которые признаны несостоявшимися;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z1055" w:id="498"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z1055" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проект договора о закупках с указанием его существенных условий, в том числе сроков, количества (объемов) закупаемых товаров, работ, услуг и другое;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z1056" w:id="499"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z1056" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) требование о предоставлении разрешения (уведомления), если для осуществления деятельности в рамках оказания услуг (выполнения работ) в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях требуется его наличие, за исключением случая, предусмотренного подпунктом 2) пункта 165 Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z1057" w:id="500"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z1057" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении электронных закупок способом прямого заключения договора направление организатором закупки приглашения потенциальному поставщику осуществляется посредством портала закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkEnd w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14400,70 +14480,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z747" w:id="501"/>
+    <w:bookmarkStart w:name="z747" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159-1. Приглашение не направляется потенциальному поставщику в случаях, предусмотренных пунктом 2 согласия на участие в закупке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14502,51 +14582,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z473" w:id="502"/>
+    <w:bookmarkStart w:name="z473" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       160. Информация, направляемая потенциальному поставщику, определенному согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14561,191 +14641,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 158 Правил, соответствует условиям, предусмотренным условиям тендера или закупке способом запроса ценовых предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z474" w:id="503"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z474" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Потенциальный поставщик, изъявивший желание осуществить поставку товара, выполнение работ, оказание услуг, являющихся предметом проводимых закупок способом прямого заключения договора, за исключением случая, предусмотренного подпунктом 13) пункта 158 Правил, не позднее 5 (пяти) рабочих дней с даты получения приглашения направляет организатору закупок подписанное согласие на участие в закупке с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z1059" w:id="504"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z1059" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доверенность лицу, подписавшему согласие на участие в закупке, за исключением руководителя, правомочного действовать от имени потенциального поставщика без доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z1060" w:id="505"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z1060" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техническую спецификацию товаров, работ, услуг, предлагаемых потенциальным поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z1061" w:id="506"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z1061" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ценовое предложение на предлагаемые товары, работы, услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z1062" w:id="507"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z1062" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разрешения (уведомления), полученные (направленные) в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z1063" w:id="508"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z1063" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении электронных закупок сведения о разрешениях (уведомлениях), подтверждаются посредством информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z1064" w:id="509"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z1064" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия сведений в информационных системах государственных органов потенциальный поставщик представляет электронные копии разрешений (уведомлений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkEnd w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14764,190 +14844,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="510"/>
+    <w:bookmarkStart w:name="z480" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. При осуществлении закупок в соответствии с подпунктом 13) пункта 158 Правил потенциальный поставщик, изъявивший желание осуществить поставку товара, оказание услуг, являющихся предметом проводимых закупок способом прямого заключения договора, не позднее 5 (пяти) рабочих дней с даты получения приглашения направляет организатору закупок письменное согласие принять участие в закупке с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z774" w:id="511"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z774" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нотариально удостоверенная копия документа, удостоверяющего личность физического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z775" w:id="512"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z775" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нотариально засвидетельствованные копии правоустанавливающих документов на жилище и копию технического паспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z776" w:id="513"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z776" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, выданная не ранее даты получения приглашения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z777" w:id="514"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z777" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нотариально засвидетельствованная копия отчета об оценке объекта недвижимости (жилья), проведенной в соответствии с законодательством Республики Казахстан об оценочной деятельности, включая фотоснимки текущего состояния жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z778" w:id="515"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z778" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ценовое предложение потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z779" w:id="516"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z779" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) нотариально удостоверенное согласие супруга (супруги) с приложением копии документа, подтверждающего наличие брачных отношений, либо заявление с указанием сведений об отсутствии факта состояния в брачных отношениях или нотариально засвидетельствованную копию свидетельства о расторжении брака (супружества) или свидетельства, подтверждающего вдовство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkEnd w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14966,70 +15046,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z780" w:id="517"/>
+    <w:bookmarkStart w:name="z780" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-1. При проведении электронных закупок способом прямого заключения договора потенциальный поставщик направляет организатору закупок подтверждение об участии в закупке с приложением документов, указанных в пунктах 161 и 162 Правил, удостоверенное электронной цифровой подписью руководителя потенциального поставщика либо лица, им уполномоченного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkEnd w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15048,70 +15128,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z487" w:id="518"/>
+    <w:bookmarkStart w:name="z487" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. При проведении закупок способом прямого заключения договора организатор закупок оформляет протокол об итогах закупок, утверждаемый первым руководителем заказчика или иным уполномоченным им лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkEnd w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении электронных закупок протокол об итогах закупок размещается на портале закупок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15148,150 +15228,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="519"/>
+    <w:bookmarkStart w:name="z488" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Протокол об итогах закупок содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z1066" w:id="520"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z1066" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основание применения закупок способом прямого заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z1067" w:id="521"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z1067" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сумму, выделенную для закупки, а в случае осуществления закупок товаров, работ и услуг в соответствии с подпунктами 4) или 5) пункта 158 Правил - сведения о суммах, предоставленных потенциальными поставщиками при участии в закупках способами тендера, за исключением тендера с применением торгов на понижение цены, запроса ценовых предложений, которые признаны несостоявшимися;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z1068" w:id="522"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z1068" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) краткое описание товаров, работ, услуг, приобретаемых способом прямого заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z1069" w:id="523"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1069" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование и место нахождения поставщика, с которым будет заключен договор о закупках, и цена такого договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkEnd w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15310,51 +15390,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z493" w:id="524"/>
+    <w:bookmarkStart w:name="z493" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       165. При проведении закупок товаров, работ, услуг способом прямого заключения договора по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15369,52 +15449,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 158 Правил, организатор закупок осуществляет одно из следующих мероприятий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z494" w:id="525"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z494" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15449,52 +15529,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 108 Правил и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 156 Правил, потенциальный поставщик, которому направляется приглашение, определяется заказчиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z495" w:id="526"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z495" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15549,191 +15629,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 108 Правил и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 156 Правил, направляет приглашение потенциальному поставщику, представившему тендерную заявку, ценовое предложение в рамках проведенных закупок способом запроса ценовых предложений. Цена заключенного с ним договора о закупках не превышает его цены, указанной в ценовом предложении, в том числе тендерном, за исключением тендера с применением торгов на понижение цены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z496" w:id="527"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z496" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Допускается представление потенциальным поставщиком технической спецификации предлагаемых товаров, работ, услуг с более лучшими функциональными и другими характеристиками, а также эффективными технологическими решениями и (или) применением при выполнении работ лучших материалов, при условии, что такая техническая спецификация потенциального поставщика приемлема для заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z497" w:id="528"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z497" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Закупка способом прямого заключения договора признается несостоявшейся в случаях, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z1071" w:id="529"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z1071" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цена на товары, работы, услуги, предложенная потенциальным поставщиком, превышает сумму, выделенную для закупки или его цену, указанную при участии в закупках способами тендера, за исключением тендера с применением торгов на понижение цены, запроса ценовых предложений, которые признаны несостоявшимися;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z1072" w:id="530"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z1072" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) потенциальный поставщик представил техническую спецификацию, несоответствующую требованиям, установленным в технической спецификации заказчика, за исключением случая, предусмотренного пунктом 166 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z1073" w:id="531"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1073" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) потенциальный поставщик не представил документы, предусмотренные пунктами 161 или 162 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z1074" w:id="532"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1074" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) потенциальный поставщик не направил в установленный срок согласие на участие в закупке либо отказался принять участие в проводимых закупках способом прямого заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z1075" w:id="533"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z1075" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установлен факт представления недостоверных сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15752,70 +15832,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z503" w:id="534"/>
+    <w:bookmarkStart w:name="z503" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. В случае признания закупок несостоявшимися или потенциальный поставщик уклонился от заключения договора о закупках, либо, заключив договор о закупках, не внес обеспечение исполнения договора о закупках, организатор закупок проводит повторные закупки одним из способов, предусмотренных Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkEnd w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15834,468 +15914,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z504" w:id="535"/>
+    <w:bookmarkStart w:name="z504" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       169. При признании закупки, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 158 Правил несостоявшейся, заказчик (организатор закупок) принимает решение о проведении повторных закупок среди иных потенциальных поставщиков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z505" w:id="536"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z505" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Заключение договора о закупках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z506" w:id="537"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z506" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Сделки на закупку товаров, работ, услуг совершаются в письменной либо устной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z507" w:id="538"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z507" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. В письменной форме заключается сделка (договор):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z508" w:id="539"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z508" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на бумажном носителе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z509" w:id="540"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z509" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z510" w:id="541"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z510" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К письменной форме сделки приравниваются также обмен письмами, факсами, электронными документами, которые содержат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z511" w:id="542"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z511" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) волеизъявления сторон на заключение сделки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z512" w:id="543"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z512" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) согласие поставщика с предложенными заказчиком условиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z513" w:id="544"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z513" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. В устной форме допускается совершать сделки на сумму, не превышающую 100 (ста) месячных расчетных показателей, установленных законом о республиканском бюджете на соответствующий финансовый год, а также исполняемых при самом их совершении, при наличии документа, подтверждающего факт заключения сделки (чек, инвойс, акт приема-передачи, счет на оплату, счет-фактура, накладная, билет или иной обычно принятый подтверждающий знак).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z514" w:id="545"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z514" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       173. В течение 5 (пяти) рабочих дней с даты подписания протокола об итогах закупок, а в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 13 мая 2003 года "Об акционерных обществах", в течение 2 (двух) рабочих дней с даты принятия общим собранием акционеров решения об определении аудиторской организации, осуществляющей аудит общества, заказчик подписывает и направляет (представляет) победителю подписанный заказчиком и полистно запарафированный работниками ответственного подразделения заказчика проект договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z515" w:id="546"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z515" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается получение и подписание проекта договора о закупках поставщиком в явочном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z516" w:id="547"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z516" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При заключении договора о закупках в электронной форме договор о закупках удостоверяется посредством электронных цифровых подписей заказчика и поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z517" w:id="548"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z517" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. По итогам проведенного тендера и закупок способом запроса ценовых предложений договор о закупках заключается с победителем на условиях, предусмотренных его тендерной заявкой и ценовым предложением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z518" w:id="549"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z518" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Проект договора о закупках подписывается потенциальным поставщиком, признанным победителем, и представляется заказчику в течение 7 (семи) рабочих дней с даты получения подписанного заказчиком проекта договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z519" w:id="550"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z519" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о закупках, заключаемый нерезидентами Республики Казахстан, расположенными за пределами Республики Казахстан, подписывается ими в течение 14 (четырнадцати) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z520" w:id="551"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z520" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Поставщик признается уклонившимся от заключения договора о закупках в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z1077" w:id="552"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1077" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) непредоставления подписанного договора о закупках в установленные сроки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z1078" w:id="553"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z1078" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представления письменного отказа от заключения договора о закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkEnd w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16388,70 +16468,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z781" w:id="554"/>
+    <w:bookmarkStart w:name="z781" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176-1. Заказчик направляет оператору портала закупок для размещения в базе данных информацию о потенциальном поставщике, уклонившемся от заключения договора о закупках, проведенных способами тендера и запроса ценовых предложений, с указанием даты признания потенциального поставщика уклонившимся от заключения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16524,70 +16604,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z526" w:id="555"/>
+    <w:bookmarkStart w:name="z526" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Участник тендера, предложение которого является наиболее предпочтительным после победителя тендера, получивший уведомление о признании его победителем тендера и проект договора, не позднее 7 (семи) рабочих дней с даты получения уведомления подписывает договор о закупках либо письменно уведомляет заказчика об имеющихся разногласиях или об отказе подписания договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkEnd w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16606,70 +16686,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z527" w:id="556"/>
+    <w:bookmarkStart w:name="z527" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Участник тендера - нерезидент Республики Казахстан, расположенный за пределами Республики Казахстан, предложение которого является наиболее предпочтительным после победителя тендера, не позднее 14 (четырнадцати) рабочих дней с даты получения от заказчика уведомления подписывает договор о закупках либо письменно уведомляет заказчика об имеющихся разногласиях или об отказе подписания договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkEnd w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16688,270 +16768,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z528" w:id="557"/>
+    <w:bookmarkStart w:name="z528" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       180. В случае заключения договора со страховыми организациями по обязательному страхованию либо с поставщиками, типовые формы договоров которых предусмотрены законодательством Республики Казахстан, допускается оформление договора в предлагаемой ими форме с учетом требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z529" w:id="558"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z529" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Поставщик в течение 10 (десяти) рабочих дней с даты заключения договора о закупках вносит обеспечение исполнения договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z1185" w:id="559"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1185" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщик выбирает один из следующих видов обеспечения исполнения договора о закупках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1186" w:id="560"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1186" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гарантийный денежный взнос, который вносится на банковский счет заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1187" w:id="561"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1187" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) банковская гарантия или банковская гарантия в виде электронного документа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1188" w:id="562"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1188" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) деньги, размещенные на электронном кошельке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z1189" w:id="563"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1189" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если поставщик не внес обеспечение исполнения договора в установленный срок, заказчик в течение 2 (двух) рабочих дней со дня истечения срока внесения указанного обеспечения, направляет поставщику уведомление о намерении расторгнуть договор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z1190" w:id="564"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1190" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если поставщик в течение 3 (трех) рабочих дней со дня получения уведомления не внес обеспечение исполнения договора, заказчик направляет уведомление о расторжении договора в одностороннем порядке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z1191" w:id="565"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1191" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключение составляют случаи полного и надлежащего исполнения поставщиком своих обязательств по вступившему в силу договору о закупках до истечения срока внесения обеспечения исполнения договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkEnd w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16970,250 +17050,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z531" w:id="566"/>
+    <w:bookmarkStart w:name="z531" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Обеспечение исполнения договора о закупках вносится поставщиком в качестве гарантии того, что он своевременно, полно и надлежащим образом исполнит свои обязательства по заключенному с ним договору о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z532" w:id="567"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z532" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Не допускается совершение поставщиком действий, приводящих к возникновению у третьих лиц права требования в целом либо в части на внесенное обеспечение исполнения договора о закупках до полного исполнения обязательств по договору о закупках и (или) использование заказчиком обеспечения исполнения договора о закупках, внесенного поставщиком на цели, не предусмотренные Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z533" w:id="568"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z533" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Обеспечение исполнения договора о закупках устанавливается организатором закупок в размере 3 (трех) процентов от общей суммы договора о закупках, а в случае, когда договором о закупках предусмотрена выплата предоплаты (аванса) – в размере предоплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z534" w:id="569"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z534" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается отказ поставщика от получения предусмотренной договором о закупках предоплаты (аванса). В случае добровольного отказа от предоплаты (аванса) поставщик вносит обеспечение исполнения договора о закупках в размере 3 (трех) процентов от общей суммы договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z535" w:id="570"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z535" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма внесенного обеспечения исполнения договора о закупках, исчисляемая в тиынах, округляется. Сумма менее 50 (пятидесяти) тиын округляется до нуля, а сумма, равная 50 (пятидесяти) тиынам и выше, округляется до 1 (одного) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z536" w:id="571"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z536" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Требование о внесении обеспечения исполнения договора о закупках не распространяется на случаи заключения договора о закупках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z537" w:id="572"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z537" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сумма которого не превышает 15 000 000 (пятнадцать миллионов) тенге, за исключением, когда договором о закупках предусмотрена выплата предоплаты (аванса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z538" w:id="573"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z538" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с организациями, финансируемыми из средств республиканского или местного бюджетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z539" w:id="574"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z539" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услуг международных рейтинговых агентств, периодических печатных изданий, услуг по отправке регистрируемых почтовых отправлений, страхованию гражданско-правовой ответственности работодателя и владельцев автотранспорта, технической поддержки программного обеспечения (программных продуктов, объектов информационно-коммуникационной инфраструктуры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z540" w:id="575"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z540" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) товаров, работ и услуг, необходимых для изготовления продукции в рамках уставной деятельности заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkEnd w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17252,70 +17332,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z541" w:id="576"/>
+    <w:bookmarkStart w:name="z541" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Заказчик возвращает поставщику внесенное обеспечение исполнения договора о закупках в сроки, указанные в договоре, после полного исполнения поставщиком своих договорных обязательств (поставки товара, выполнения работ, оказания услуг и (или) уплаты неустойки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkEnd w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17334,70 +17414,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z542" w:id="577"/>
+    <w:bookmarkStart w:name="z542" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Заказчик не возвращает обеспечение исполнения договора в случае расторжения договора вследствие неисполнения либо ненадлежащего исполнения поставщиком своих договорных обязательств, а также в случае неуплаты неустойки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkEnd w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17416,70 +17496,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z543" w:id="578"/>
+    <w:bookmarkStart w:name="z543" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Если победитель тендера уклонился от заключения договора о закупках, либо заключив договор о закупках, не внес обеспечение исполнения договора о закупках, заказчик не возвращает ему обеспечение тендерной заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkEnd w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17498,170 +17578,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z544" w:id="579"/>
+    <w:bookmarkStart w:name="z544" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. В целях обеспечения бесперебойной деятельности по решению заказчика последний вправе продлить действие заключенного договора о закупках, приобретаемых для ежедневной или еженедельной потребности, на первый квартал следующего года в объеме, не превышающем квартальный объем закупок таких товаров, работ, услуг в соответствии с Перечнем ежедневной и (или) еженедельной потребности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z545" w:id="580"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z545" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Изменения в проект договора о закупках и договор о закупках вносятся по соглашению между заказчиком и победителем закупок (поставщиком), за исключением случаев, предусмотренных пунктом 191 Правил. Изменения к договору о закупках оформляются дополнительным соглашением, кроме случаев, предусмотренных в самом договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z546" w:id="581"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z546" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Не допускается внесение изменений в проект договора о закупках либо в заключенный договор о закупках в части:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z547" w:id="582"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z547" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) увеличения суммы договора о закупках, не связанной с увеличением потребности в объеме приобретаемых товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z548" w:id="583"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z548" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изменения содержания условий проводимых (проведенных) закупок и (или) предложения, явившегося основой для выбора поставщика способом тендера или способом запроса ценовых предложений, за исключением случая, предусмотренного пунктом 166 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z549" w:id="584"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z549" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменения цены за единицу товара, услуги за исключением случаев, когда устанавливается государственное регулирование цен органом, осуществляющим руководство в сферах естественных монополий и на регулируемых рынках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkEnd w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17680,130 +17760,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z550" w:id="585"/>
+    <w:bookmarkStart w:name="z550" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Договор о закупках содержит условие о его расторжении на любом этапе в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z551" w:id="586"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z551" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отказа заказчика от закупок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z552" w:id="587"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z552" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявления недостоверной информации в сведениях, представленных поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkEnd w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17832,90 +17912,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="588"/>
+    <w:bookmarkStart w:name="z554" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказания заказчиком (организатором закупок) содействия потенциальному поставщику, участвовавшему в закупках способами тендера и запросом ценовых предложений, не предусмотренного Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z555" w:id="589"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z555" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случаях, предусмотренных договором о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17934,70 +18014,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z782" w:id="590"/>
+    <w:bookmarkStart w:name="z782" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192-1. Заказчик направляет оператору портала закупок для размещения в базе данных информацию о поставщике, не исполнившем свои обязательства по договору о закупках, заключенному между ним и заказчиком, с указанием даты расторжения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18016,188 +18096,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="591"/>
+    <w:bookmarkStart w:name="z556" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Срок оплаты по договору о закупках предусматривается не позднее 10 (десяти) рабочих дней со дня исполнения обязательств по поставке товаров, выполнению работ, оказанию услуг в полном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z557" w:id="592"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z557" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. В договоре на закупку работ по строительству и текущему ремонту зданий и сооружений допускается предусмотреть условие о выплате аванса поставщику в размере не менее 30 (тридцати) процентов от общей суммы договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z558" w:id="593"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z558" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Минимальный срок для поставки товаров устанавливается заказчиком в договоре о закупках сроком не менее 15 (пятнадцати) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z559" w:id="594"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z559" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Исполнение договора о закупках осуществляется в соответствии с гражданским законодательством Республики Казахстан и условиями, предусмотренными в договоре о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z560" w:id="595"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z560" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Договор о закупках считается исполненным при условии полного выполнения заказчиком и поставщиком принятых обязательств по договору о закупках, в том числе гарантийных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z561" w:id="596"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z561" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z562" w:id="597"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z562" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Действия (бездействие), решения заказчика, организатора закупок, единого организатора закупок, тендерной комиссии, экспертной комиссии (эксперта), оператора портала закупок обжалуются в порядке и сроки, установленные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18378,150 +18458,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z570" w:id="598"/>
+    <w:bookmarkStart w:name="z570" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Первый руководитель заказчика (организатора закупок) или уполномоченное им лицо принимает решение об отмене решения организатора закупок, единого организатора закупок, заказчика и тендерной комиссии, принятого с нарушением Правил, до заключения договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z820" w:id="599"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z820" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организатор закупок в течение 2 (двух) рабочих дней с даты принятия решения об отмене закупок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z821" w:id="600"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z821" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) извещает об этом лиц, участвовавших в проводимых закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z822" w:id="601"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z822" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) публикует соответствующее объявление на интернет-ресурсе заказчика (организатора закупок) или портале закупок (при проведении электронных закупок);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z823" w:id="602"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z823" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возвращает внесенные обеспечения тендерных заявок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkEnd w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18540,70 +18620,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z748" w:id="603"/>
+    <w:bookmarkStart w:name="z748" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Работники заказчика и (или) организатора закупок, оператора портала закупок, допустившие нарушения Правил, привлекаются к ответственности, предусмотренной трудовым законодательством Республики Казахстан, если иная ответственность не предусмотрена законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkEnd w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18886,68 +18966,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу - в редакции постановления Правления Национального Банка РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 05.07.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="604"/>
+    <w:bookmarkStart w:name="z577" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень случаев приобретения товаров, работ, услуг на основании решений Совета директоров Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkEnd w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции постановления Правления Национального Банка РК от 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19072,70 +19152,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для приобретения, создания (строительства), ремонта (реконструкции) объектов Национального Банка Республики Казахстан (здания, помещения Национального Банка Республики Казахстан, кассовые центры, хранилища, производственные объекты), в том числе отнесенных к особо важным государственным объектам и уязвимым в террористическом отношении, обеспечения их бесперебойного и непрерывного функционирования и оснащения, а также приобретения комплексных работ в строительстве, инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении поставщика работ или услуг, предусмотренных настоящим подпунктом, применяются нормы настоящих Правил, регулирующих порядок определения демпинговой цены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z785" w:id="605"/>
+    <w:bookmarkStart w:name="z785" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) для создания, внедрения, развития объектов информатизации Национального Банка Республики Казахстан на сумму, превышающую 1 000 000 000 (один миллиард) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkEnd w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для исполнения оперативных задач и программ Национального Банка Республики Казахстан, направленных на поддержание и обеспечение бесперебойного и непрерывного осуществления деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19511,68 +19591,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу - в редакции постановления Правления Национального Банка РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 05.07.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z751" w:id="606"/>
+    <w:bookmarkStart w:name="z751" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План закупок товаров, работ, услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkEnd w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с постановлением Правления Национального Банка РК от 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21115,70 +21195,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(указывается решение заказчика, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата принятия и номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z783" w:id="607"/>
+    <w:bookmarkStart w:name="z783" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техническая спецификация закупаемых товаров, работ, услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkEnd w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (представляется на каждый лот в отдельности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21938,148 +22018,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заказчика, дата принятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z595" w:id="608"/>
+    <w:bookmarkStart w:name="z595" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки заявок потенциальных поставщиков и величины их значимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z596" w:id="609"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z596" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К потенциальному поставщику применяются следующие критерии оценки заявок потенциальных поставщиков и величины их значимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z597" w:id="610"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z597" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ...</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z598" w:id="611"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z598" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) …</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z599" w:id="612"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z599" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель подразделения заказчика Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkEnd w:id="616"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22300,406 +22380,406 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу - в редакции постановления Правления Национального Банка РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 05.07.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z601" w:id="613"/>
+    <w:bookmarkStart w:name="z601" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика применения критериев оценки заявок потенциальных поставщиков и расчета величин их значимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkEnd w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 изложено в новой редакции на казахском языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 18.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z602" w:id="614"/>
+    <w:bookmarkStart w:name="z602" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящая методика применения критериев оценки заявок потенциальных поставщиков и расчета величин их значимости (далее – Методика) разработана для оценки заявок потенциальных поставщиков при проведении закупок способом тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z603" w:id="615"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z603" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценке подлежат заявки участников тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z604" w:id="616"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z604" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При проведении закупок способом тендера заказчиком условиями тендера устанавливаются следующие критерии оценки заявок потенциальных поставщиков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z605" w:id="617"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z605" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стоимостной (тендерное ценовое предложение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z606" w:id="618"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z606" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нестоимостные (опыт работы потенциального поставщика на рынке товаров, работ, услуг, являющихся предметом проводимых закупок, а также функциональные, технические, качественные и эксплуатационные характеристики товаров, услуг и (или) расходы на эксплуатацию, техническое обслуживание и ремонт закупаемых товаров, гарантийные обязательства, технологические решения и (или) выполнение работ из лучших материалов, другие критерии, влияющие на характеристики закупаемых товаров, работ, услуг).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z607" w:id="619"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z607" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 Заказчик самостоятельно определяет необходимость установления критериев оценки и указывает величины их значимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z608" w:id="620"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z608" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма величин значимости всех критериев оценки, предусмотренных условиями тендера, составляет 100 (сто) баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z609" w:id="621"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z609" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Величина значимости стоимостного критерия оценки устанавливается в размере не менее 60 (шестидесяти) баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z610" w:id="622"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z610" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При необходимости для определения участника тендера, предлагающего более качественные товары, работы, услуги, заказчик предусматривает в технической спецификации следующие нестоимостные критерии оценки заявок потенциальных поставщиков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z611" w:id="623"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z611" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие у потенциального поставщика опыта работы на рынке товаров, работ, услуг, являющихся предметом проводимых закупок, связанного с поставкой товара, выполнением работ, оказанием услуг аналогичного характера с представлением копий документов, подтверждающих его наличие (например, копии договоров, актов приема-передачи товаров, работ, услуг, а также накладных, счетов-фактур и другие документы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z612" w:id="624"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z612" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) функциональные, технические, качественные и эксплуатационные характеристики товаров, работ, услуг и (или) расходы на эксплуатацию, техническое обслуживание и ремонт закупаемых товаров, гарантийные обязательства – в технической спецификации заказчик указывает наибольшее или наименьшее значение показателя, являющегося для него предпочтительным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z613" w:id="625"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z613" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Суммарные критерии оценки заявок потенциальных поставщиков определяются путем сложения баллов по стоимостному и нестоимостным критериям по каждому лоту в Таблице оценки заявок потенциальных поставщиков по форме согласно приложению к Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z614" w:id="626"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z614" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Предложение потенциального поставщика, набравшего наибольший балл, определяется победителем тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z615" w:id="627"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z615" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложение потенциального поставщика, набравшего наибольший балл после победителя тендера, определяется предпочтительным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z616" w:id="628"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z616" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Договор о закупках с победителем тендера заключается с учетом критериев оценки и их показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22856,88 +22936,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z619" w:id="629"/>
+    <w:bookmarkStart w:name="z619" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица оценки заявок потенциальных поставщиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z620" w:id="630"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z620" w:id="634"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkEnd w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование закупок способом тендера (лота)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24282,608 +24362,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Таблицы оценки заявок</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>потенциальных поставщиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z622" w:id="631"/>
+    <w:bookmarkStart w:name="z622" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения по заполнению Таблицы оценки заявок потенциальных поставщиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z623" w:id="632"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z623" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Расчет баллов осуществляется по каждому критерию оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z624" w:id="633"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z624" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка по стоимостному критерию (тендерное ценовое предложение) устанавливается в технической спецификации в размере не менее 60 (шестидесяти) баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z625" w:id="634"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z625" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Потенциальному поставщику, предложившему минимальное тендерное ценовое предложение, устанавливается максимальное количество баллов, предусмотренных для стоимостного критерия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z626" w:id="635"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z626" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки других тендерных ценовых предложений расчет осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z627" w:id="636"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z627" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бi = (Цmin / Цi) *Вз,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z628" w:id="637"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z628" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z629" w:id="638"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z629" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бi – рассчитанные баллы i-го потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z630" w:id="639"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z630" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цmin – минимальное тендерное ценовое предложение из общего числа представленных потенциальными поставщиками тендерных ценовых предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z631" w:id="640"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z631" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цi – тендерное ценовое предложение i-го потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z632" w:id="641"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z632" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вз – величина значимости, установленная для стоимостного критерия в технической спецификации (не менее 60 (шестидесяти) баллов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z633" w:id="642"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z633" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для оценки заявок по нестоимостным критериям в технической спецификации устанавливается критерий в размере не более 40 (сорока) баллов с учетом требований пункта 5 Методики. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z634" w:id="643"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z634" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При оценке критерия, максимальное значение которого является лучшим, потенциальному поставщику, предложившему наилучший показатель, устанавливается максимальное количество баллов (например, при оценке гарантийных обязательств).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z635" w:id="644"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z635" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки других тендерных ценовых предложений расчет осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z636" w:id="645"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z636" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бi = (Пi/Пmax)*Вз,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z637" w:id="646"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z637" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z638" w:id="647"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z638" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бi – рассчитанные баллы i-го потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z639" w:id="648"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z639" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пi – показатель, предложенный i-м потенциальным поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z640" w:id="649"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z640" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пmax – максимальный показатель из общего числа представленных потенциальными поставщиками предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z641" w:id="650"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z641" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вз – величина значимости, установленная для нестоимостного критерия в технической спецификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z642" w:id="651"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z642" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При оценке критерия, минимальное значение которого является лучшим, потенциальному поставщику, предложившему минимальное значение, выставляется максимальное количество баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z643" w:id="652"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z643" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки других тендерных ценовых предложений расчет осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z644" w:id="653"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z644" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бi = (Пmin /Пi) *Вз,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z645" w:id="654"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z645" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z646" w:id="655"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z646" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бi – рассчитанные баллы i-го потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z647" w:id="656"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z647" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пmin – минимальный показатель из общего числа представленных потенциальными поставщиками тендерных предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z648" w:id="657"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z648" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пi – показатель, предложенный i-м потенциальным поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z649" w:id="658"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z649" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вз – величина значимости, установленная для нестоимостного критерия в технической спецификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkEnd w:id="662"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25187,126 +25267,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z652" w:id="659"/>
+    <w:bookmarkStart w:name="z652" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Объявление о проведении тендера с условиями тендера</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkEnd w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 с изменением, внесенным постановлением Правления Национального Банка РК от 21.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z653" w:id="660"/>
+      <w:bookmarkStart w:name="z653" w:id="664"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkEnd w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование закупаемых товаров, работ, услуг)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26811,563 +26891,563 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу - в редакции постановления Правления Национального Банка РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 05.07.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z656" w:id="661"/>
+    <w:bookmarkStart w:name="z656" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие на участие в закупке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkEnd w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 – в редакции постановления Правления Национального Банка РК от 24.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1087" w:id="662"/>
+    <w:bookmarkStart w:name="z1087" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. __________________________________________________________________ (указывается полное наименование потенциального поставщика)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z1088" w:id="663"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1088" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выражает желание принять участие в закупке способом ______________________________________________________________ (указать полное наименование закупки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z1089" w:id="664"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1089" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в качестве потенциального поставщика и выражает согласие осуществить поставку товара, выполнение работ, оказание услуг (указать необходимое) в соответствии с требованиями и условиями закупки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z1090" w:id="665"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1090" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Потенциальный поставщик соглашается на отклонение тендерной заявки, ценового предложения, признание закупки способом прямого заключения договора несостоявшимся в случаях, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z1091" w:id="666"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1091" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учредители, акционеры потенциального поставщика, руководители потенциального поставщика являются работниками заказчика (организатора закупок) и обладают правом принимать решение о выборе поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z1092" w:id="667"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1092" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) потенциальный поставщик и (или) его работник оказывал заказчику (организатору закупок) экспертные, консультационные и (или) иные услуги по подготовке проводимых закупок, участвовал в качестве генерального проектировщика либо субпроектировщика в разработке технико-экономического обоснования и (или) проектной (проектно-сметной) документации на строительство объекта, являющегося предметом проводимых закупок, за исключением участия разработчика технико-экономического обоснования в закупках по разработке проектной (проектно-сметной) документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z1093" w:id="668"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1093" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) потенциальный поставщик и (или) его субподрядчик (соисполнитель) имеют неисполненные обязательства по исполнительным документам в размере более пятикратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z1094" w:id="669"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1094" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) потенциальный поставщик и (или) его субподрядчик (соисполнитель) имеют неисполненные либо ненадлежащим образом исполненные обязательства по государственным закупкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z1095" w:id="670"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1095" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) потенциальный поставщик и (или) его субподрядчик (соисполнитель) состоят в базе данных поставщиков, не исполнивших обязательства по ранее заключенным договорам о закупках, а также потенциальных поставщиков, уклонившихся от заключения договора о закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z1096" w:id="671"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z1096" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в отношении потенциального поставщика и (или) привлекаемого им субподрядчика (соисполнителя) проводится процедура банкротства и (или) ликвидации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z1097" w:id="672"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1097" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) потенциальный поставщик и (или) привлекаемый им субподрядчик (соисполнитель), и (или) их руководители, учредители (крупные акционеры) включены в перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, и (или) в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z1098" w:id="673"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1098" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) потенциальный поставщик и (или) привлекаемый им субподрядчик (соисполнитель) является юридическим лицом, местом регистрации которого является государство или территория, включенные в перечень государств с льготным налогообложением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z1099" w:id="674"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z1099" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) потенциальный поставщик и аффилированное лицо потенциального поставщика участвуют в одном тендере (лоте); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z1100" w:id="675"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1100" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) потенциальный поставщик, участвующий в закупках услуг канала связи (основная сеть), является для заказчика поставщиком услуг канала связи (резервная сеть);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z1101" w:id="676"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1101" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) потенциальный поставщик, участвующий в закупках услуг канала связи (резервная сеть), является для заказчика поставщиком услуг канала связи (основная сеть).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1102" w:id="677"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1102" w:id="681"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящим также выражается согласие потенциального поставщика с условиями договора о закупках ______________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkEnd w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать наименование товаров, работ, услуг)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1103" w:id="678"/>
+    <w:bookmarkStart w:name="z1103" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а также на одностороннее расторжение заказчиком данного договора о закупках в случаях, предусмотренных пунктом 192 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z1104" w:id="679"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1104" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Подтверждаем, что ознакомлены с условиями закупок и осведомлены об ответственности за представление заказчику (организатору закупок) или тендерной комиссии недостоверных сведений о своей правомочности, квалификации, качественных и иных характеристиках поставляемого товара (товаров), выполняемых работ, оказываемых услуг, соблюдении авторских и смежных прав, а также иных ограничений, предусмотренных Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z1105" w:id="680"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z1105" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Наша тендерная заявка будет действовать не менее 90 (девяносто) дней с даты вскрытия тендерных заявок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z1106" w:id="681"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z1106" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае признания нашей тендерной заявки выигравшей мы внесем обеспечение исполнения договора о закупках в размере, указанном в проекте договора о закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z1107" w:id="682"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z1107" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. До заключения договора о закупках поданная нами тендерная заявка будет выполнять роль обязательного договора о закупках между заказчиком и нами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z1108" w:id="683"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1108" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkEnd w:id="687"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27807,68 +27887,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z661" w:id="684"/>
+    <w:bookmarkStart w:name="z661" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соглашение об участии в тендере</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkEnd w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено постановлением Правления Национального Банка РК от 24.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28210,100 +28290,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z683" w:id="685"/>
+    <w:bookmarkStart w:name="z683" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ценовое предложение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(заполняется отдельно на каждый лот, с указанием номера лота)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z684" w:id="686"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z684" w:id="690"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkEnd w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование потенциального поставщика)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29289,64 +29369,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z685" w:id="687"/>
+      <w:bookmarkStart w:name="z685" w:id="691"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkEnd w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Подпись руководителя потенциального поставщика либо лица, им уполномоченного)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29684,88 +29764,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z688" w:id="688"/>
+    <w:bookmarkStart w:name="z688" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о субподрядчиках по выполнению работ (соисполнителях при оказании услуг), являющихся предметом закупок в тендере, а также виды работ и услуг, передаваемых потенциальным поставщиком субподрядчикам (соисполнителям)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z689" w:id="689"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z689" w:id="693"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkEnd w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать полное наименование тендера)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31494,70 +31574,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 % объема</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z690" w:id="690"/>
+    <w:bookmarkStart w:name="z690" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим субподрядчик и (или) соисполнитель потенциального поставщика, подающего тендерную заявку (указать полное наименование тендера) выражает свою осведомленность об условиях участия в указанных закупках, и принимают на себя ответственность за нарушения требований предусмотренных условиями тендера в части касающейся субподрядчиков (соисполнителей) потенциального поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkEnd w:id="694"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31749,70 +31829,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="691"/>
+    <w:bookmarkStart w:name="z691" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается передавать потенциальным поставщиком субподрядчикам (соисполнителям) объем работ и (или) услуг, в том числе сопутствующих, превышающий две трети от общего объема работ и (или) услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkEnd w:id="695"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32116,88 +32196,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z694" w:id="692"/>
+    <w:bookmarkStart w:name="z694" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Банковская гарантия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z695" w:id="693"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z695" w:id="697"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkEnd w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование и реквизиты банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32205,68 +32285,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кому ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование и реквизиты организатора закупок)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z696" w:id="694"/>
+    <w:bookmarkStart w:name="z696" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гарантийное обязательство №_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -32391,64 +32471,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z697" w:id="695"/>
+      <w:bookmarkStart w:name="z697" w:id="699"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы были проинформированы, что ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование потенциального поставщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33500,586 +33580,586 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и финансовых организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z699" w:id="696"/>
+    <w:bookmarkStart w:name="z699" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень товаров, работ, услуг ежедневной и (или) еженедельной потребности, приобретаемых заказчиком для обеспечения бесперебойной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkEnd w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции постановления Правления Национального Банка РК от 02.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1192" w:id="697"/>
+    <w:bookmarkStart w:name="z1192" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Продукты питания, вода питьевая (бутилированная).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z1193" w:id="698"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z1193" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Канцелярские товары, бумага формата А-4, А-3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z1194" w:id="699"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z1194" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Услуги по организации питания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z1195" w:id="700"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1195" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Услуги по прачечному обслуживанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z1196" w:id="701"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1196" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Автотранспортные услуги, горюче-смазочные материалы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z1197" w:id="702"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1197" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услуги (работы) по содержанию административных зданий и сооружений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z1198" w:id="703"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1198" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содержание в чистоте внутренних помещений и фасада здания и сооружений, а также прилегающей к нему территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z1199" w:id="704"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1199" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение благоустройства и озеленение прилегающей к зданиям территории и уход за зелеными насаждениями внутри зданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z1200" w:id="705"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1200" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) санитарная обработка внутренних помещений зданий, сооружений и прилегающей к ним территории, вывоз мусора и снега с прилегающей к ним территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z1201" w:id="706"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1201" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение охраной, сигнализацией и другими устройствами по охране зданий и сооружений, пожарной безопасности и прилегающих к ним территорий, а также их техническое обслуживание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z1202" w:id="707"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1202" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сантехнические, электромонтажные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z1203" w:id="708"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1203" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) техническое обслуживание и ремонт лифтов, кондиционеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z1204" w:id="709"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1204" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услуги связи (в том числе интернет, спутниковая, телефонная, сотовая, почтовая связь).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z1205" w:id="710"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z1205" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услуги по сопровождению информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z1206" w:id="711"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z1206" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услуги по размещению информации в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z1207" w:id="712"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z1207" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Услуги по техническому обслуживанию систем пожаротушения и кондиционирования серверных комнат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z1208" w:id="713"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1208" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услуги по системно-техническому обслуживанию аппаратно-программных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z1209" w:id="714"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z1209" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Услуги по аренде зданий, помещений и (или) сооружений, серверных стоек в серверных комнатах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z1210" w:id="715"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z1210" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Услуги по содержанию арендуемого здания, помещения и (или) сооружения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z1211" w:id="716"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z1211" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услуги по техническому обслуживанию и ремонту служебных и специальных автотранспортных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z1212" w:id="717"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1212" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расходные материалы к организационной технике и услуги по заправке картриджей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z1213" w:id="718"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1213" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Услуги по охране объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z1214" w:id="719"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1214" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Организация и проведение предрейсового и послерейсового медицинского освидетельствования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z1215" w:id="720"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1215" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Услуги биометрической идентификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34300,246 +34380,246 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу - в редакции постановления Правления Национального Банка РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 05.07.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="721"/>
+    <w:bookmarkStart w:name="z723" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень отдельных товаров, работ, услуг, закупаемых у общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkEnd w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 – в редакции постановления Правления Национального Банка РК от 24.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1137" w:id="722"/>
+    <w:bookmarkStart w:name="z1137" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Постельное белье всех наименований, одеяло, матрацы, покрывало, подушки, полотенце, салфетки, наперники, чехлы на матрацы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z1138" w:id="723"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z1138" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Куртка ватная, брюки утепленные ватные, костюм теплозащитный, полукомбинезон утепленный, жилет утепленный, куртка утепленная, костюм полевой камуфлированный, брюки, костюм рабочий хлопчатобумажный, костюм полевой хлопчатобумажный, куртка полевая камуфлированная, костюм сварщика, костюм аккумуляторщика, комбинезон рабочий, костюм повара, костюм пекаря, колпаки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1139" w:id="724"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z1139" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Халаты, фартуки, униформа, жилет сигнальный, хирургические костюмы, бахилы хлопчатобумажные, форменная одежда производственного и хозяйственного персонала, корпе, сорочки, рубашки, косынки, подворотничок, рукавицы, полога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z1140" w:id="725"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z1140" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Скоросшиватели, конверты, папки для бумаг, линейки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z1141" w:id="726"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z1141" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коробки упаковочные, за исключением специальной упаковки для банкнотной и монетной продукции, коробки архивные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z1142" w:id="727"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z1142" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Столярные изделия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z1143" w:id="728"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z1143" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Благоустройство, озеленение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkEnd w:id="732"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34843,100 +34923,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z734" w:id="729"/>
+    <w:bookmarkStart w:name="z734" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Банковская гарантия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (форма обеспечения исполнения договора о закупках)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z735" w:id="730"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z735" w:id="734"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkEnd w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование и реквизиты банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34944,68 +35024,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кому: __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование и реквизиты заказчика)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z736" w:id="731"/>
+    <w:bookmarkStart w:name="z736" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гарантийное обязательство №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkEnd w:id="735"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -35071,64 +35151,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  "___"___________ _____ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z737" w:id="732"/>
+      <w:bookmarkStart w:name="z737" w:id="736"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Принимая во внимание, что _________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkEnd w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование поставщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35615,55 +35695,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35989,31 +36069,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>