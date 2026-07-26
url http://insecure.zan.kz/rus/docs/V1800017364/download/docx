--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9af32e6" w14:textId="9af32e6">
+    <w:p w14:paraId="0c62039" w14:textId="0c62039">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,106 +77,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении формы избирательных бюллетеней для голосования по выборам Президента Республики Казахстан, депутатов Мажилиса Парламента и маслихатов Республики Казахстан, избираемых по партийным спискам, депутатов Мажилиса Парламента и маслихатов Республики Казахстан, избираемых по одномандатным территориальным избирательным округам, акимов районов, городов областного значения, городов районного значения, сел, поселков, сельских округов</w:t>
+        <w:t>Об утверждении формы избирательных бюллетеней для голосования по выборам Президента Республики Казахстан, депутатов Курултая и маслихатов Республики Казахстан, избираемых по партийным спискам, депутатов маслихатов Республики Казахстан, избираемых по одномандатным территориальным избирательным округам, акимов городов районного значения, сел, поселков, сельских округов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 23 августа 2018 года № 11/192. Зарегистрировано в Министерстве юстиции Республики Казахстан 12 сентября 2018 года № 17364.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
+      Сноска. Заголовок - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 132/627</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -250,397 +250,429 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z469" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
+        <w:t>
+      2) депутатов Курултая Республики Казахстан согласно приложению 2 к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z470" w:id="4"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z471" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) депутатов маслихатов Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z472" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z472" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) депутатов маслихатов Республики Казахстан, избираемых по одномандатным территориальным избирательным округам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z473" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) акима города районного значения, села, поселка, сельского округа согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z473" w:id="7"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132/627</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отделу организационно-правового обеспечения Центральной избирательной комиссии Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Отделу организационно-правового обеспечения Центральной избирательной комиссии Республики Казахстан обеспечить:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации в Министерстве юстиции Республики Казахстан настоящего постановления направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      2) в течение десяти календарных дней со дня государственной регистрации в Министерстве юстиции Республики Казахстан настоящего постановления направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего постановления на интернет-ресурсе Центральной избирательной комиссии Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      3) размещение настоящего постановления на интернет-ресурсе Центральной избирательной комиссии Республики Казахстан после его официального опубликования.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1098,102 +1130,102 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 августа 2018 года № 11/192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Казақстан Республикасының Президентін</w:t>
+        <w:t xml:space="preserve">                    Қазақстан Республикасының Президентін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   сайлау жөніндегі дауыс беруге арналған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         САЙЛАУ БЮЛЛЕТЕНІ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         20__ жылғы _____ ________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (сайлау күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="13"/>
+    <w:bookmarkStart w:name="z474" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1202,51 +1234,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Республики Казахстан _____ _________________ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (дата выборов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2255,225 +2287,157 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z486" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Партиялық тізімдер бойынша сайланатын</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z487" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         Қазақстан Республикасы Парламенті</w:t>
-[...112 lines deleted...]
-        <w:t xml:space="preserve">                               (дата выборов)</w:t>
+        <w:t xml:space="preserve"> ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов Курултая Республики Казахстан _____ _________________ 20___ года (дата выборов)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения 2 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіңіз жақтап дауыс беретін саяси партия атауының оң жағындағы бос шаршыға не "Бәріне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3418,1095 +3382,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 августа 2018 года № 11/192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...176 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
+      Сноска. Приложение 3 исключено постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 132/627</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
-[...764 lines deleted...]
-        <w:t>способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4753,51 +3709,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         20__ жылғы _____ ________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (сайлау күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="16"/>
+    <w:bookmarkStart w:name="z480" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4830,51 +3786,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               _____ _________________ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (дата выборов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5051,51 +4007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5169,51 +4125,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5287,51 +4243,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5388,51 +4344,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5506,51 +4462,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6013,51 +4969,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (сайлау күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z482" w:id="17"/>
+    <w:bookmarkStart w:name="z482" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6102,51 +5058,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         _____ _________________ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (дата выборов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с постановлением Центральной избирательной комиссии РК от 22.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6342,51 +5298,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6460,51 +5416,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6578,51 +5534,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6696,51 +5652,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7110,213 +6066,157 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z488" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              _______________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">              ____________ аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы ________________ (сайлау күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z489" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">       аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық</w:t>
-[...100 lines deleted...]
-        <w:t xml:space="preserve">                               (дата выборов)</w:t>
+        <w:t xml:space="preserve"> ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам акима (город районного значения, село, поселок, сельский округ) _____ _________________ 20___ года (дата выборов)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения 6 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 6 в соответствии с постановлением Центральной избирательной комиссии РК от 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не "Бәріне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7459,51 +6359,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7577,51 +6477,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7695,51 +6595,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7831,51 +6731,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8094,55 +6994,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8464,35 +7364,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>