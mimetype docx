--- v0 (2025-10-06)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a52247f" w14:textId="a52247f">
+    <w:p w14:paraId="17c54e4" w14:textId="17c54e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил формирования списков избирателей для голосования, а также их представления в избирательные комиссии</w:t>
+        <w:t>Об утверждении формы избирательных бюллетеней для голосования по выборам Президента Республики Казахстан, депутатов Курултая и маслихатов Республики Казахстан, избираемых по партийным спискам, депутатов маслихатов Республики Казахстан, избираемых по одномандатным территориальным избирательным округам, акимов городов районного значения, сел, поселков, сельских округов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 23 августа 2018 года № 11/197. Зарегистрировано в Министерстве юстиции Республики Казахстан 11 сентября 2018 года № 17358.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -976,220 +976,240 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) местный исполнительный орган, составляющий список избирателей и представляющий его в соответствующие избирательные комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) территориальная избирательная комиссия – избирательная комиссия областей (городов республиканского значения и столицы), района, города, района в городе, контролирует актуальность и достоверность сведений об избирателях, своевременность и правильность списков избирателей для голосования и представления их для всеобщего ознакомления;</w:t>
+      2) территориальная избирательная комиссия – избирательная комиссия столицы, областей, городов республиканского значения, района, города, района в городе, контролирует актуальность и достоверность сведений об избирателях, своевременность и правильность списков избирателей для голосования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участковая избирательная комиссия – избирательная комиссия, вносящая в случае необходимости изменения в список избирателей после представления списка избирателям для ознакомления, с информированием вышестоящей избирательной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 27.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными постановлениями Центральной избирательной комиссии РК от 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023); от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования списков избирателей для голосования и их представления в избирательные комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Списки избирателей составляются при выборах Президента, депутатов Мажилиса Парламента и маслихатов, акима, членов иных органов местного самоуправления.</w:t>
+      3. Списки избирателей составляются при выборах Президента, депутатов Курултая и маслихатов, акима, членов иных органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 132/627</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1302,286 +1322,374 @@
         <w:t>
       8. В случае, если избирателю не позже чем за тридцать календарных дней до выборов стало известно о том, что он не будет иметь возможность прибыть в день выборов в помещение для голосования по месту его регистрации, он вправе по месту своего пребывания обратиться в местный исполнительный орган с письменным заявлением о включении его в соответствующий список избирателей в соответствии с пунктом 5 статьи 24 Конституционного закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении гражданина в соответствии с настоящим пунктом местный исполнительный орган организует исключение гражданина из списка избирателей по месту регистрации и включение его в список избирателей того участка, на котором гражданин будет голосовать.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Списки избирателей составляются в алфавитном или ином порядке. В списке указываются фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), год рождения (в возрасте восемнадцать лет – дополнительно день и месяц), индивидуальный идентификационный номер и адрес места жительства избирателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В списки избирателей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) включаются граждане Республики, обладающие активным избирательным правом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) включаются граждане по месту жительства на территории соответствующих избирательных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по избирательным участкам, образованным в домах отдыха, в санаторно-курортных организациях, на лечении в стационарных условиях, в местах нахождения граждан, расположенных в отдаленных и труднодоступных районах, на участках отгонного животноводства, в организациях с непрерывно действующим производством, местах организации труда вахтовым методом, специальных учреждениях, обеспечивающих временную изоляцию от общества, на судах, принадлежащих Республике Казахстан и находящихся в день выборов в плавании, включаются все граждане, которые в день проведения голосования будут находиться в названных учреждениях и организациях или на борту судна, на основе данных, представляемых руководителями названных учреждений, соответствующими акимами и капитанами судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по воинским частям включаются все военнослужащие, находящиеся в воинских частях, а также члены их семей и другие избиратели, проживающие в местах расположения воинских частей, на основе сведений, представляемых командирами воинских частей. Военнослужащие, проживающие вне воинских частей, включаются в списки избирателей по месту жительства на общих основаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по избирательным участкам при представительствах Республики Казахстан в иностранных государствах включаются все граждане, проживающие или находящиеся в длительной заграничной командировке в соответствующем иностранном государстве и имеющие действительные паспорта гражданина Республики Казахстан. Граждане Республики Казахстан, прибывшие в иностранные государства по частным приглашениям, в служебные, деловые и туристические поездки, при их обращении в участковую избирательную комиссию и при наличии у них действительного паспорта гражданина Республики Казахстан включаются в список избирателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обучающиеся в средних специальных и высших учебных заведениях, а также по профессиональным учебным программам послевузовского образования дневной формы обучения, проживающие в общежитиях, включаются в список избирателей по месту нахождения общежития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Гражданин может быть включен только в один список избирателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Списки избирателей по каждому избирательному участку подписываются акимом, решением которого образован участок, и представляются по акту за двадцать календарных дней до начала голосования в участковую избирательную комиссию в электронном виде и (или) на бумажном носителе, в территориальную и окружную комиссии – в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1600,164 +1708,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Списки избирателей нижестоящая территориальная избирательная комиссия представляет в электронном виде в вышестоящую комиссию для включения в электронный Реестр граждан – избирателей Республики Казахстан в двухдневный срок со дня их получения от местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае внесения изменений в список избирателей участковая избирательная комиссия информирует об этом вышестоящую избирательную комиссию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Представление списков избирателей местными исполнительными органами в избирательные комиссии осуществляется с соблюдением требований законодательства о персональных данных и их защите, информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>