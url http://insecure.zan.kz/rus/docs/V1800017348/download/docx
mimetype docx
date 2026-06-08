--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee87c6e" w14:textId="ee87c6e">
+    <w:p w14:paraId="81a209d" w14:textId="81a209d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -408,371 +408,434 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра юстиции</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Н. Пан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр информации и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>коммуникаций Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________ Д. Абаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__"_________ 2018 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель председателя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитета по статистике</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерства национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________ Г. Керимханова</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__"_________ 2018 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -908,51 +971,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предоставления статистической и иной отчетной информации в области государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1.Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила предоставления статистической и иной отчетной информации в области государственной регистрации прав на недвижимое имущество (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1391,112 +1454,188 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Филиалами государственной корпорации ежемесячно, с нарастающим итогом к 5 числу месяца следующего за отчетным периодом, в электронном виде предоставляются в Государственную корпорацию следующие виды статистической информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сведения об основных показателях деятельности Государственной корпорации по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения об основных показателях деятельности Государственной корпорации по государственному техническому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1511,71 +1650,167 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">зданий, сооружений и (или) их составляющих по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Статистическая информация подписывается исполнителем и заместителем Председателя Правления Государственной корпорации либо Департаментов юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1745,286 +1980,286 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о проделанной работе по государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период __________ квартал 20___ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 1. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2064,138 +2299,139 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Продолжение </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о проделанной работе по государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="617"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="39"/>
+          <w:bookmarkStart w:name="z50" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2210,88 +2446,88 @@
               <w:t>
 Количество оказанных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная регистрация прав на недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2358,51 +2594,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество приостановлений регистрации прав на недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2476,1878 +2712,1756 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача копий документов регистрационного дела заверенных регистрирующим органом, включая план (схемы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Справка об отсутствии (наличии) недвижимого имущества (без учета электронных услуг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="887" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Справка о зарегистрированных и прекращенных правах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z53" w:id="40"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
-[...3 lines deleted...]
-            <w:tcW w:w="885" w:type="dxa"/>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="887" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z54" w:id="41"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период текущего года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...427 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z55" w:id="42"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аналогичный период прошлого года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...427 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя Правления _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "___" ______________ 20__ года М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к настоящему "Отчету о проделанной работе по государственной регистрации прав на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4426,528 +4540,528 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по государственной регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прав на недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о проделанной работе по государственной регистрации прав на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о проделанной работе по государственной регистрации прав на недвижимое имущество" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и заместителем Председателя Правления Государственной корпорации, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 "Отчетный период" - отражаются сведения за отчетный период текущего года и за аналогичный период прошлого года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графа 2 "Количество оказанных услуг" подразделяется на графы содержащие сведения за отчетный период текущего года и за аналогичный период прошлого года и включает в себя сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 1 о государственной регистрации прав на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 2 об электронной регистрации прав на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел 3 "Количество отказов в регистрации прав на недвижимое имущество" включает два подраздела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бумажная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел 4 "Количество приостановлений в регистрации прав на недвижимое имущество" включает два подраздела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бумажная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 5 о выдаче дубликатов правоустанавливающего документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел 6 "Информационные услуги" включает в себя 4 подраздела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количество выданных копий документов регистрационного дела заверенных регистрирующим органом, включая план (схемы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справки об отсутствии (наличии) недвижимого имущества (без учета электронных услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) справки о зарегистрированных прекращенных прав.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5117,288 +5231,288 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о вырученных средствах Государственной корпорацией за государственную регистрацию прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период _ квартал 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 2. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5438,855 +5552,846 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о вырученных средствах Государственной корпорацией за государственную регистрацию прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2417"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2944"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2417" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z94" w:id="77"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5047" w:type="dxa"/>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма, в том числе за ускоренную регистрацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество ускоренных регистраций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2944" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма поступившая за ускоренную регистрацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2417" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z95" w:id="78"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5047" w:type="dxa"/>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2944" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2417" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z96" w:id="79"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период текущего года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
-[...115 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2417" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z97" w:id="80"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z97" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аналогичный период прошлого года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-[...115 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя Правления ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года             М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к "Отчету о вырученных средствах Государственной корпорацией за государственную регистрацию прав на недвижимое имущество".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6378,288 +6483,288 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за государственную регистрацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прав на недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о вырученных средствах Государственной корпорацией за государственную регистрацию прав на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о вырученных средствах Государственной корпорацией за государственную регистрацию прав на недвижимое имущество" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и заместителем Председателя Правления Государственной корпорации, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается отчетный период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается общая сумма, в том числе за ускоренную регистрацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 количество ускоренных регистраций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается сумма поступившая за ускоренную регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6829,286 +6934,286 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о поступивших жалобах физических и юридических лиц</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период __________квартал 20___ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 3. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Департаменты юстиции, Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7148,133 +7253,134 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Количество поступивших жалоб от физических и юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1776"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4349"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="103"/>
+          <w:bookmarkStart w:name="z124" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7326,162 +7432,162 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не подтвердилось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтвердилось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принятые меры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4349" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7492,87 +7598,87 @@
               <w:t>
 Примечание (находятся на рассмотрении и др. случаи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7621,904 +7727,870 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z127" w:id="104"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4349" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z128" w:id="105"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z128" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период текущего года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z129" w:id="106"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период прошлого года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="107"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z130" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель Департамента юстиции/Заместитель Председателя Правления</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года М.П. (для Государственной корпорации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к "ОтчҰту о количестве поступивших жалоб от физических и юридических лиц".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8597,368 +8669,368 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жалобах физических и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о поступивших жалобах физических и юридических лиц"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z134" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о поступивших жалобах физических и юридических лиц" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z135" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z135" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Департаментами юстиции, Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z136" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z136" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и руководителем Департамента юстиции либо Государственной корпорации, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z137" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z138" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z139" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z140" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z141" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается отчетный период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z142" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графа 2 "Количество поступивших жалоб от физических и юридических лиц" включает в себя 5 разделов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел 1 "Общее количество" разделяется на 2 подраздела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z144" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) юридические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z145" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) физические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z146" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z146" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделах 2 и 3 указываются результаты рассмотрения жалоб (не подтвердившиеся или подтвердившиеся);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z147" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z147" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 4 указываются принятые меры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z148" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 5 указываются примечания (находятся на рассмотрении и др. случаи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9128,288 +9200,288 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о количестве вынесенных решений (постановлений) суда по вопросам государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период _ квартал 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 4. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z154" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z155" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z156" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z157" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9449,719 +9521,699 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="132"/>
+    <w:bookmarkStart w:name="z159" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о количестве вынесенных решений (постановлений) суда по вопросам государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="960"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="961"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z160" w:id="133"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество вынесенных решений (постановлений) суда об отмене регистрации прав на недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6040" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество вынесенных решений (постановлений) суда о признании незаконными иных действий Государственной корпорации (отказ или приостановление регистрации, оказание информационных услуг и так далее)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество частных определений суда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z161" w:id="134"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z161" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6040" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1933" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По вине Государственной корпорации (копии решений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По другим основаниям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Из них вступивших в законную силу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6040" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="961" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10184,665 +10236,627 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z164" w:id="135"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период текущего года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
-[...193 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z165" w:id="136"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z165" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аналогичный период прошлого года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
-[...193 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="135"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="137"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя Правления _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года       М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z167" w:id="138"/>
+    <w:bookmarkStart w:name="z167" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к "Отчету о количестве вынесенных решений (постановлений) суда по вопросам государственной регистрации прав на недвижимое имущество".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10960,348 +10974,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации прав на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:bookmarkStart w:name="z169" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о количестве вынесенных решений(постановлений) суда по вопросам государственной регистрации прав на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z170" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о количестве вынесенных решений (постановлений) суда по вопросам государственной регистрации прав на недвижимое имущество" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z171" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z172" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z172" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и заместителем Председателя Правления Государственной корпорации, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z173" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z173" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z174" w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z174" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z175" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z175" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z176" w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z176" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z177" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z177" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается отчетный период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z178" w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z178" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графа 2 "Количество вынесенных решений (постановлений) суда об отмене регистрации прав на недвижимое имущество" включает в себя три раздела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z179" w:id="149"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z179" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по вине Государственной корпорации (копии решений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z180" w:id="150"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z180" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по другим основаниям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z181" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z181" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) из них вступивших в законную силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z182" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z182" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается количество вынесенных решений (постановлений) суда о признании незаконными иных действий Государственной корпорации (отказ или приостановление регистрации, оказание информационных услуг и так далее);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z183" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество частных определений суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11471,288 +11485,288 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="154"/>
+    <w:bookmarkStart w:name="z186" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о проведенных за отчетный период государственными органами проверках деятельности Государственной корпорации в сфере государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z187" w:id="155"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z187" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период _ квартал 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z188" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z188" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 5. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z189" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z189" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z190" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z190" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z191" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z191" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z192" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z192" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11792,2416 +11806,2197 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="161"/>
+    <w:bookmarkStart w:name="z194" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о проведенных за отчетный период государственными органами проверках деятельности Государственной корпорации в сфере государственной регистрации прав на недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1279"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z195" w:id="162"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1836" w:type="dxa"/>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование государственного органа, осуществившего проверку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок проведения проверки и проверяемый период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Структурное подразделение Государственной корпорации, в котором проводилась проверка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результаты проверки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принятые меры по фактам нарушений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество проверок за аналогичный период прошлого года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z196" w:id="163"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1836" w:type="dxa"/>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z197" w:id="164"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
-[...232 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z198" w:id="165"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z198" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
-[...232 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z199" w:id="166"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z199" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
-[...232 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="165"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z200" w:id="167"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
-[...232 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z201" w:id="168"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
-[...232 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z202" w:id="169"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
-[...232 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="168"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="170"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z203" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ф.И.О. подпись) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя Правления _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z204" w:id="171"/>
+    <w:bookmarkStart w:name="z204" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к "Отчету о проведенных за отчетный период государственными органами проверках деятельности Государственной корпорации в сфере государственной регистрации прав на недвижимое имущество".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14345,348 +14140,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации прав на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="172"/>
+    <w:bookmarkStart w:name="z206" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о проведенных за отчетный период государственными органами проверках деятельности Государственной корпорации в сфере государственной регистрации прав на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z207" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z207" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о проведенных за отчетный период государственными органами проверках деятельности Государственной корпорации в сфере государственной регистрации прав на недвижимое имущество" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z208" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z208" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z209" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z209" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и заместителем Председателя Правления Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z210" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z210" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z211" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z211" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z212" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z212" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z213" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z213" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z214" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z214" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z215" w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z215" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименование государственного органа, осуществившего проверку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z216" w:id="182"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z216" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается срок проведения проверки и проверяемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z217" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z217" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается структурное подразделение Государственной корпорации, в котором проводилась проверка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z218" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z218" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указываются результаты проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z219" w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z219" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указываются принятые меры по фактам нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z220" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z220" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указываются количество проверок за аналогичный период прошлого года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14856,286 +14651,286 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="187"/>
+    <w:bookmarkStart w:name="z223" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о наложенных дисциплинарных взысканиях на работников Государственной корпорации за ненадлежащее исполнение обязанностей в сфере государственной регистрации прав на недвижимое имущество за отчетный период</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z224" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период _ квартал 20___ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z224" w:id="188"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="189"/>
+    <w:bookmarkStart w:name="z225" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 6. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z226" w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z226" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z227" w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z227" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z228" w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z228" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z229" w:id="193"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z229" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15175,2001 +14970,1838 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="194"/>
+    <w:bookmarkStart w:name="z231" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о наложенных дисциплинарных взысканиях на работников Государственной корпорации за ненадлежащее исполнение обязанностей в сфере государственной регистрации прав на недвижимое имущество за отчетный период</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1285"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3524"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z232" w:id="195"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3522" w:type="dxa"/>
+          <w:bookmarkEnd w:id="194"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. и должность сотрудника, привлеченного к дисциплинарной ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид дисциплинарного взыскания, дата и номер приказа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание привлечения к дисциплинарной ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество сотрудников, привлеченных к дисциплинарной ответственности за аналогичный период прошлого года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z233" w:id="196"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z233" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3522" w:type="dxa"/>
+          <w:bookmarkEnd w:id="195"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z234" w:id="197"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="196"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z235" w:id="198"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="197"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z236" w:id="199"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z237" w:id="200"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z238" w:id="201"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="200"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z239" w:id="202"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="201"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z240" w:id="203"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
-[...154 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="202"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="204"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z241" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты_________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя Правления ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z242" w:id="205"/>
+    <w:bookmarkStart w:name="z242" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к "Отчету о наложенных дисциплинарных взысканиях на работников Государственной корпорации за ненадлежащее исполнение обязанностей в сфере государственной регистрации прав на недвижимое имущество за отчетный период".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17326,308 +16958,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимое имущество за</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="206"/>
+    <w:bookmarkStart w:name="z244" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о наложенных дисциплинарных взысканиях на работников Государственной корпорации за ненадлежащее исполнение обязанностей в сфере государственной регистрации прав на недвижимое имущество за отчетный период"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z245" w:id="207"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z245" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о наложенных дисциплинарных взысканиях на работников Государственной корпорации за ненадлежащее исполнение обязанностей в сфере государственной регистрации прав на недвижимое имущество за отчетный период" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z246" w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z246" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z247" w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z247" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и заместителем Председателя Правления Государственной корпорации, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z248" w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z248" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z249" w:id="211"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z249" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z250" w:id="212"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z250" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z251" w:id="213"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z251" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z252" w:id="214"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z252" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z253" w:id="215"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z253" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается фамилия, имя, отчество и должность сотрудника, привлеченного к дисциплинарной ответственности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z254" w:id="216"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z254" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается вид дисциплинарного взыскания, дата и номер приказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z255" w:id="217"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z255" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается основание привлечения к дисциплинарной ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z256" w:id="218"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z256" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество сотрудников, привлеченных к дисциплинарной ответственности за аналогичный период прошлого года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17797,288 +17429,288 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="219"/>
+    <w:bookmarkStart w:name="z259" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о возбужденных уголовных делах, связанных с деятельностью в сфере государственной регистрации прав на недвижимое имущество за отчетный период</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z260" w:id="220"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z260" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период _ квартал 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z261" w:id="221"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z261" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 7. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z262" w:id="222"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z262" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z263" w:id="223"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z263" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z264" w:id="224"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z264" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z265" w:id="225"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z265" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18118,920 +17750,911 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="226"/>
+    <w:bookmarkStart w:name="z267" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о возбужденных уголовных делах, связанных с деятельностью в сфере государственной регистрации прав на недвижимое имущество за отчетный период</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="638"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2239"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z268" w:id="227"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2238" w:type="dxa"/>
+          <w:bookmarkEnd w:id="226"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. и должность сотрудника, привлеченного к уголовной ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статья Уголовного Кодекса, по которой возбуждено уголовное дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о неправомерных действиях (бездействиях) сотрудника, послуживших основанием для возбуждения уголовного дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о вынесенном решении суда по уголовному делу, включая сведения о назначенном наказании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество сотрудников, привлеченных к уголовной ответственности за аналогичный период прошлого года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z269" w:id="228"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z269" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2238" w:type="dxa"/>
+          <w:bookmarkEnd w:id="227"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="229"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z270" w:id="228"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя Правления ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z271" w:id="230"/>
+    <w:bookmarkStart w:name="z271" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к "Отчету о возбужденных уголовных делах, связанных с деятельностью в сфере государственной регистрации прав на недвижимое имущество за отчетный период".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19149,328 +18772,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прав на недвижимое имущество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="231"/>
+    <w:bookmarkStart w:name="z273" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о возбужденных уголовных делах, связанных с деятельностью в сфере государственной регистрации прав на недвижимое имущество за отчетный период"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z274" w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z274" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о возбужденных уголовных делах, связанных с деятельностью в сфере государственной регистрации прав на недвижимое имущество за отчетный период" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z275" w:id="233"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z275" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z276" w:id="234"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z276" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и заместителем Председателя Правления Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z277" w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z277" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z278" w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z278" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z279" w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z279" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z280" w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z280" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z281" w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z281" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z282" w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z282" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается фамилия, имя, отчество и должность сотрудника, привлеченного к уголовной ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z283" w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z283" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается статья Уголовного Кодекса, по которой возбуждено уголовное дело;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z284" w:id="242"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z284" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается информация о неправомерных действиях (бездействиях) сотрудника, послуживших основанием для возбуждения уголовного дела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z285" w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z285" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается информация о вынесенном решении суда по уголовному делу, включая сведения о назначенном наказании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z286" w:id="244"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z286" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается количество сотрудников, привлеченных к уголовной ответственности за аналогичный период прошлого года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19640,286 +19263,286 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="245"/>
+    <w:bookmarkStart w:name="z289" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о количестве административных дел, возбужденных по статье 460 Кодекса Республики Казахстан "Об административных правонарушениях" от 5июля 2014 года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z290" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период __________квартал 20___ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z290" w:id="246"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="247"/>
+    <w:bookmarkStart w:name="z291" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 8. РН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z292" w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z292" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z293" w:id="249"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z293" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Департаменты юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z294" w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z294" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Министерство юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z295" w:id="251"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z295" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19959,176 +19582,177 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Продолжение </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="252"/>
+    <w:bookmarkStart w:name="z297" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о количестве административных дел, возбужденных по статье 460 Кодекса Республики Казахстан "Об административных правонарушениях" от 5 июля 2014 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1067"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1832"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1067" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="253"/>
+          <w:bookmarkStart w:name="z298" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
-[...3 lines deleted...]
-            <w:tcW w:w="876" w:type="dxa"/>
+          <w:bookmarkEnd w:id="252"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество административных дел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20195,88 +19819,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Привлечено к ответственности в виде штрафа (количество лиц и сумма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество административных дел, прекращенных судом в связи с малозначительностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20313,159 +19937,159 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20488,1250 +20112,1170 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1067" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z300" w:id="254"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
-[...3 lines deleted...]
-            <w:tcW w:w="876" w:type="dxa"/>
+          <w:bookmarkEnd w:id="253"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1067" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z301" w:id="255"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z301" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 за отчетный период текущего года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
-[...310 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="254"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1067" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z302" w:id="256"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 за отчетный период прошлого года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
-[...310 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="255"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="257"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z303" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (Ф.И.О. подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата " " ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z304" w:id="258"/>
+    <w:bookmarkStart w:name="z304" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Пояснение по заполнению приведено в приложении к "Отчету о количестве административных дел, возбужденных по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях" от 5 июля 2014 года".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21849,448 +21393,544 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Об административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>правонарушениях" от 5 июля 2014 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="259"/>
+    <w:bookmarkStart w:name="z306" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о количестве административных дел, возбужденных по статье 460 Кодекса Республики Казахстан "Об административных правонарушениях" от 5 июля 2014 года"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z307" w:id="260"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z307" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о количестве административных дел, возбужденных по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях" от 5 июля 2014 года" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z308" w:id="261"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z308" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма отчета составляется ежеквартально Департаментами юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z309" w:id="262"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z309" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма отчета подписывается исполнителем и руководителем Департамента юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z310" w:id="263"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z310" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчет представляется ежеквартально к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z311" w:id="264"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z311" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z312" w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z312" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного квартала, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z313" w:id="266"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z313" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z314" w:id="267"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z314" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 1 указывается отчетный период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z315" w:id="268"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z315" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 2 указывается количество административных дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z316" w:id="269"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z316" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 3 указывается количество административных дел, находящихся на рассмотрении в суде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z317" w:id="270"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z317" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел 4 "Привлечено к ответственности в виде предупреждения (количество лиц)" состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z318" w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z318" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z319" w:id="272"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z319" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z320" w:id="273"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z320" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел 5 "Привлечено к ответственности в виде штрафа (количество лиц и сумма)"состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z321" w:id="274"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z321" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z322" w:id="275"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z322" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z323" w:id="276"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z323" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 6 указывается количество административных дел, прекращенных судом в связи с малозначительностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z324" w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z324" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 7 указывается количество прекращенных дел в связи с отсутствием состава правонарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22460,286 +22100,286 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z327" w:id="278"/>
+    <w:bookmarkStart w:name="z327" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об основных показателях деятельности Государственной корпорации по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z328" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период _ месяц 20___ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z328" w:id="279"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z329" w:id="280"/>
+    <w:bookmarkStart w:name="z329" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 9. УОРПОТОН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z330" w:id="281"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z330" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежемесячно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z331" w:id="282"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z331" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: филиалы Государственной корпорации областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z332" w:id="283"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z332" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z333" w:id="284"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z333" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежемесячно к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22779,139 +22419,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="285"/>
+    <w:bookmarkStart w:name="z335" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об основных показателях деятельности Государственной корпорации по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1126"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
-        <w:gridCol w:w="2417"/>
-        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="286"/>
+          <w:bookmarkStart w:name="z336" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1090" w:type="dxa"/>
+          <w:bookmarkEnd w:id="285"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23040,125 +22681,125 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 поступило</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 внесено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23358,166 +22999,166 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не полный пакет документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по ходатайству заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z340" w:id="287"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z340" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1090" w:type="dxa"/>
+          <w:bookmarkEnd w:id="286"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23546,375 +23187,376 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="288"/>
+    <w:bookmarkStart w:name="z341" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="916"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1235"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="289"/>
+          <w:bookmarkStart w:name="z342" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество оказанных услуг</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="290"/>
+          <w:bookmarkStart w:name="z343" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прием и выдача заявлений по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество через портал</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1235" w:type="dxa"/>
+          <w:bookmarkEnd w:id="289"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество архивных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="291"/>
+          <w:bookmarkStart w:name="z344" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 поступило</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
-[...3 lines deleted...]
-            <w:tcW w:w="921" w:type="dxa"/>
+          <w:bookmarkEnd w:id="290"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 внесено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23944,86 +23586,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 возвраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1235" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -24054,87 +23689,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2653" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не полный пакет документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24160,253 +23795,285 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="292"/>
+          <w:bookmarkStart w:name="z346" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1235" w:type="dxa"/>
+          <w:bookmarkEnd w:id="291"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="293"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z347" w:id="292"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование филиала ___________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О., подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Ф.И.О., подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "___" ____________________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z348" w:id="294"/>
+    <w:bookmarkStart w:name="z348" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к форме сведений об основных показателях деятельности Государственной корпорации по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24576,548 +24243,644 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>составляющих на вновь</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>созданное недвижимое имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="295"/>
+    <w:bookmarkStart w:name="z350" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Сведения об основных показателях деятельности Государственной корпорации по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z351" w:id="296"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z351" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Сведения об основных показателях деятельности Государственной корпорации по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество" (далее-Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z352" w:id="297"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z352" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма составляется ежемесячно филиалами Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z353" w:id="298"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z353" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и заместителем Председателя Правления Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z354" w:id="299"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z354" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения представляются ежемесячно к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z355" w:id="300"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z355" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z356" w:id="301"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z356" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного месяца, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z357" w:id="302"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z357" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z358" w:id="303"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z358" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 - указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z359" w:id="304"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z359" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 - указывается наименование филиала Государственной корпорации областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z360" w:id="305"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z360" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 – указываются сведения о приеме и выдаче заявлений по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество через Государственную корпорацию, которые состоят из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z361" w:id="306"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z361" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количества поступивших заявлений на внесение в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и(или) их составляющих на вновь созданное недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z362" w:id="307"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z362" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внесенных в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z363" w:id="308"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z363" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количества (физических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z364" w:id="309"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z364" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количества (юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z365" w:id="310"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z365" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оплаченной суммы за выдачу технического паспорта (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z366" w:id="311"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z366" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) количества возвратов (не полный пакет документов, по ходатайству заявителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z367" w:id="312"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z367" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 – указываются сведения о количестве принятых и выданных заявлений по внесению в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество через портал, которые состоят из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z368" w:id="313"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z368" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количества поступивших заявлений на внесение в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и(или) их составляющих на вновь созданное недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z369" w:id="314"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z369" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количества внесенных в информационную систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z370" w:id="315"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z370" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количества (физических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z371" w:id="316"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z371" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количества (юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z372" w:id="317"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z372" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оплаченной суммы за выдачу технического паспорта (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z373" w:id="318"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z373" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) количества возвратов (не полный пакет документов, по ходатайству заявителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z374" w:id="319"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z374" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество архивных материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25287,288 +25050,288 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z377" w:id="320"/>
+    <w:bookmarkStart w:name="z377" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об основных показателях деятельности Государственной корпорации по государственному техническому обследованию зданий, сооружений и (или) их составляющих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z378" w:id="321"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z378" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период __________месяц 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z379" w:id="322"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z379" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: 10. УОРПОТОН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z380" w:id="323"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z380" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежемесячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z381" w:id="324"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z381" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: филиалы Государственной корпорации областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z382" w:id="325"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z382" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куда представляется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: Государственная корпорация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z383" w:id="326"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z383" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежемесячно к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25608,139 +25371,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z385" w:id="327"/>
+    <w:bookmarkStart w:name="z385" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об основных показателях деятельности Государственной корпорации по государственному техническому обследованию зданий, сооружений и (или) их составляющих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1725"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1671"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z386" w:id="328"/>
+          <w:bookmarkStart w:name="z386" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1670" w:type="dxa"/>
+          <w:bookmarkEnd w:id="327"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25869,199 +25633,199 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 поступило</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выдано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26187,166 +25951,166 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2135" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не полный пакет документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не обеспечен доступ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1725" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z390" w:id="329"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z390" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1670" w:type="dxa"/>
+          <w:bookmarkEnd w:id="328"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26375,336 +26139,337 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z391" w:id="330"/>
+    <w:bookmarkStart w:name="z391" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1024"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2308"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z392" w:id="331"/>
+          <w:bookmarkStart w:name="z392" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Количество оказанных услуг</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="330"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="332"/>
+          <w:bookmarkStart w:name="z393" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прием и выдача заявлений по выдаче технических паспортов на объекты недвижимого имущества через Портал электронного правительства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="332"/>
+          <w:bookmarkEnd w:id="331"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="333"/>
+          <w:bookmarkStart w:name="z394" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 поступило</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1024" w:type="dxa"/>
+          <w:bookmarkEnd w:id="332"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выдано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26804,87 +26569,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не полный пакет документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2308" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26897,462 +26662,463 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="334"/>
+          <w:bookmarkStart w:name="z396" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="334"/>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="335"/>
+    <w:bookmarkStart w:name="z397" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2238"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="608"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="336"/>
+          <w:bookmarkStart w:name="z398" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Количество оказанных услуг</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="337"/>
+          <w:bookmarkStart w:name="z399" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество изготовленных, невостребованных технических паспортов и количество архивных дел по видам объектов недвижимости</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="337"/>
-[...3 lines deleted...]
-            <w:tcW w:w="608" w:type="dxa"/>
+          <w:bookmarkEnd w:id="336"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Невостребованные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество архивных дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2238" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z400" w:id="338"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z400" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квартир, комнат в общежитии (2 рабочих дня)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="338"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2407" w:type="dxa"/>
+          <w:bookmarkEnd w:id="337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилые дома, гаражи, дачи (4 рабочих дней)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 1000 м2 (5 рабочих дней)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2854" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свыше 1000 м2 рабочих дней)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Находящиеся на выдаче</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27365,289 +27131,321 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="339"/>
+          <w:bookmarkStart w:name="z401" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="339"/>
-[...3 lines deleted...]
-            <w:tcW w:w="608" w:type="dxa"/>
+          <w:bookmarkEnd w:id="338"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z402" w:id="340"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z402" w:id="339"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование филиала ___________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "___" ____________________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z403" w:id="341"/>
+    <w:bookmarkStart w:name="z403" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению приведено в приложении к форме сведений об основных показателях деятельности Государственной корпорации по государственному техническому обследованию зданий, сооружений и (или) их составляющих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27778,702 +27576,702 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сооружений и (или) их</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>составляющих</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z405" w:id="342"/>
+    <w:bookmarkStart w:name="z405" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Сведения об основных показателях деятельности Государственной корпорации по государственному техническому обследованию зданий, сооружений и (или) их составляющих"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z406" w:id="343"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z406" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению "Сведения об основных показателях деятельности Государственной корпорации по государственному техническому обследованию зданий, сооружений и (или) их составляющих" (далее-Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z407" w:id="344"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z407" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма составляется ежемесячно филиалами Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z408" w:id="345"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z408" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем филиала Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z409" w:id="346"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z409" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения представляются ежемесячно к 5 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z410" w:id="347"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z410" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z411" w:id="348"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z411" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Данные указываются в разрезе отчетного месяца, текущего года, а также с начала государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z412" w:id="349"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z412" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z413" w:id="350"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z413" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 - указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z414" w:id="351"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z414" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 - указывается наименование филиала Государственной корпорации областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z415" w:id="352"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z415" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 - указываются сведения о приеме и выдаче технических паспортов через филиалы Государственной корпорации, которые состоят из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z416" w:id="353"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z416" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количества поступивших заявлений на выдачу технических паспортов;2) количества выданных технических паспортов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z417" w:id="354"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z417" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количества (физических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z418" w:id="355"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z418" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количества (юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z419" w:id="356"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z419" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оплаченной суммы за выдачу технического паспорта (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z420" w:id="357"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z420" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) количества возвратов (не полный пакет документов, не обеспечен доступ к объекту недвижимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z421" w:id="358"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z421" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 – указываются сведения о приеме и выдаче технических паспортов через портал, которые состоят из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z422" w:id="359"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z422" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количества поступивших заявлений на выдачу технических паспортов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z423" w:id="360"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z423" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количества выданных технических паспортов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z424" w:id="361"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z424" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количества (физических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z425" w:id="362"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z425" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количества (юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z426" w:id="363"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z426" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оплаченной суммы за выдачу технического паспорта (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z427" w:id="364"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z427" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) количества возвратов (не полный пакет документов, не обеспечен доступ к объекту недвижимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z428" w:id="365"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z428" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указываются сведения о количестве изготовленных, невостребованных технических паспортов и количестве архивных дел по видам объектов недвижимости которые подразделяются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z429" w:id="366"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z429" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) квартиры, комнаты в общежитии (2 рабочих дня);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z430" w:id="367"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z430" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жилые дома, гаражи, дачи (4 рабочих дня);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z431" w:id="368"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z431" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объекты недвижимости до 1000 м2 (6 рабочих дней);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z432" w:id="369"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z432" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объекты недвижимости свыше 1000 м2 (9 рабочих дней).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z433" w:id="370"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z433" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается количество невостребованных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z434" w:id="371"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z434" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается количество архивных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28799,31 +28597,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>