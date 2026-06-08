--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b97393" w14:textId="7b97393">
+    <w:p w14:paraId="fe8f998" w14:textId="fe8f998">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -659,50 +659,126 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации в Государственном реестре селекционных достижений передачи исключительного права, предоставления права на использование селекционного достижения, открытую или принудительную лицензию (далее – Правила), разработаны в соответствии с Законами Республики Казахстан от 13 июля 1999 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -839,70 +915,242 @@
         <w:t>
       4) патентообладатель – владелец охранного документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) патентные поверенные – граждане Республики Казахстан, которым в соответствии с законодательством Республики Казахстан предоставлено право на представительство физических и юридических лиц перед уполномоченным органом и экспертной организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -917,50 +1165,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок регистрации передачи исключительного права на использование селекционного достижения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга "Регистрация передачи исключительного прав на товарный знак, селекционное достижение и объект промышленной собственности, а также топологии интегральной микросхемы" (далее – государственная услуга) оказывается Республиканским государственным предприятием на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Министерства юстиции Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1161,50 +1485,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 5 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1477,50 +1887,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 7 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1628,87 +2124,241 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра юстиции РК от 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 7-1, 7-2, 7-3, 7-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026)..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае регистрации услугодатель публикует в бюллетене сведения о регистрации передачи исключительного права на использование селекционного достижения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2047,50 +2697,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац второй пункта 12 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата осуществляется безналичным способом через платежный шлюз банка второго уровня, интегрированного c информационной системой услугодателя newcab.kazpatent.kz по банковским реквизитам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2343,50 +3079,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац седьмой пункта 14 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, подтверждающем оплату, услугодатель получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2530,71 +3352,245 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 14-1, 14-2, 14-3, 14-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае регистрации услугодатель публикует в бюллетене сведения о регистрации предоставления права на использование селекционного достижения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2937,50 +3933,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случаях несогласия с результатами оказанной государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z64" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок регистрации предоставления права на открытую или принудительную лицензию на селекционное достижение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац первый пункта 19 предусматривается изменение приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для предоставления права на открытую лицензию патентообладатель подает в Республиканское государственное предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" (далее – РГП на ПХВ "НИИС") заявление о предоставлении любому лицу права на получение лицензии на использование селекционного достижения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3389,50 +4461,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6820,50 +7968,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z185" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банковские реквизиты, необходимые для оплаты услуг услугодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7304,50 +8528,126 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регистрационный номер договора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7792,50 +9092,126 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регистрационный номер договора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8322,50 +9698,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z216" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -12548,50 +14000,126 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>принудительную лицензию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регистрационный номер договора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13036,50 +14564,126 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 12 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регистрационный номер договора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13524,50 +15128,126 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 13 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регистрационный номер договора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13851,55 +15531,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>