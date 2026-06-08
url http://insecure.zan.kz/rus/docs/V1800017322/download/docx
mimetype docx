--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0563b49" w14:textId="0563b49">
+    <w:p w14:paraId="42cd9ef" w14:textId="42cd9ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1112,50 +1112,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 393 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1636,50 +1704,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2230,50 +2366,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 7-1, 7-2, 7-3, 7-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2414,50 +2618,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2489,54 +2761,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность услугополучателя, информации об оплате государственной пошлины через ПШЭП услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z48" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Проведение аттестации</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Проведение аттестации </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Списки кандидатов, допущенных к аттестации, размещаются на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z50" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3411,50 +3759,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Выдача свидетельства патентного поверенного</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z68" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственная услуга "Выдача свидетельства патентного поверенного".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Для получения свидетельства патентного поверенного кандидат направляет через веб-портал "электронного правительства" заявление о выдаче свидетельства патентного поверенного в форме электронного документа, удостоверенного ЭЦП кандидата на государственном или русском языках, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3865,50 +4299,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра юстиции РК от 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 22-1, 22-2, 22-3,  22-4 в соответствии с приказом Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4957,50 +5459,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан по специализации в области товарных знаков, географических указаний, наименований места происхождения товара</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -5738,50 +6316,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан по специализации в области изобретений, полезных моделей, промышленных образцов, селекционных достижений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -6363,62 +7017,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внесения в него изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правый верхний угол - в редакции приказа Министра юстиции РК от 31.08.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правый верхний угол - в редакции приказа Министра юстиции РК от 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 727</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -7238,56 +7978,132 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z312" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9334,50 +10150,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан и выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области товарных знаков, географических указаний, наименований места происхождения товара</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -10279,50 +11171,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан и выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области изобретений, полезных моделей, промышленных образцов, селекционных достижений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -11266,50 +12234,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области товарных знаков, географических указаний, наименований места происхождения товара</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -12024,50 +13068,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области изобретений, полезных моделей, промышленных образцов, селекционных достижений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -12495,50 +13615,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патентных поверенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и внесения в них изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z314" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача свидетельства патентного поверенного"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15505,31 +16701,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>