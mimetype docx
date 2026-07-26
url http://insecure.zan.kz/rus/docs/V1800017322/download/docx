--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42cd9ef" w14:textId="42cd9ef">
+    <w:p w14:paraId="095db70" w14:textId="095db70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5073,50 +5073,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В случаях несогласия с результатами оказанной государственной услуги услугополучатель обращается в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5228,155 +5314,181 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации в реестрах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патентных поверенных и</w:t>
-[...12 lines deleted...]
-              <w:t>внесения в них изменений</w:t>
+              <w:t>патентных поверенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и внесения в них изменений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по правам интеллектуальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>собственности Министерства</w:t>
-[...12 lines deleted...]
-              <w:t>юстиции Республики Казахстан</w:t>
+              <w:t>собственности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия имя отчество</w:t>
-[...12 lines deleted...]
-              <w:t>(при его наличии) гражданина,</w:t>
+              <w:t>(фамилия имя отчество (при его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии) гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5397,51 +5509,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почтовый индекс, область,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5459,532 +5571,525 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан по специализации в области товарных знаков, географических указаний, наименований места происхождения товара</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу допустить меня к аттестации на занятие деятельностью патентного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поверенного Республики Казахстан по специализации в области товарных знаков,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>географических указаний, наименований места происхождения товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>За предоставление достоверных сведений несу персональную ответственность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также согласен (а), на использование сведений, составляющих охраняемую Законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тайну, содержащихся в цифровых системах, при оказании данной государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер телефона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комплект требуемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- сведения для прохождения аттестации лиц, претендующих на занятие деятельностью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>патентного поверенного;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- электронная копия документа, подтверждающего трудовую деятельность со стажем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работы не менее четырех лет в сфере охраны и защиты прав интеллектуальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>собственности либо стажировку в палате патентных поверенных не менее одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается _____ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин Республики Казахстан ______________ дата:____ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-а) на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Приложение 1-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...409 lines deleted...]
-        <w:t>содержащихся в информационных системах.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6098,155 +6203,181 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации в реестрах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патентных поверенных</w:t>
-[...12 lines deleted...]
-              <w:t>и внесения в них изменений</w:t>
+              <w:t>патентных поверенных и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>внесения в них изменений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по правам интеллектуальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>собственности Министерства</w:t>
-[...12 lines deleted...]
-              <w:t>юстиции Республики Казахстан</w:t>
+              <w:t>собственности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия имя отчество</w:t>
-[...12 lines deleted...]
-              <w:t>(при его наличии) гражданина,</w:t>
+              <w:t>(фамилия имя отчество (при его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии) гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6316,550 +6447,511 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан по специализации в области изобретений, полезных моделей, промышленных образцов, селекционных достижений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1-1 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу допустить меня к аттестации на занятие деятельностью патентного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поверенного Республики Казахстан по специализации в области изобретений,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полезных моделей, промышленных образцов, селекционных достижений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>За предоставление достоверных сведений несу персональную ответственность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также согласен(а), на использование сведений, составляющих охраняемую Законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тайну, содержащихся в цифровых системах, при оказании данной государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер телефона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комплект требуемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- сведения для прохождения аттестации лиц, претендующих на занятие деятельностью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>патентного поверенного;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- электронная копия документа, подтверждающего трудовую деятельность со стажем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работы не менее четырех лет в сфере охраны и защиты прав интеллектуальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>собственности либо стажировку в палате патентных поверенных не менее одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается _____ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин Республики Казахстан ______________ дата:_____ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-а) на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 1-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
-      </w:r>
-[...428 lines deleted...]
-</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -7017,148 +7109,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внесения в него изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол - в редакции приказа Министра юстиции РК от 31.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...56 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 727</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -7718,75 +7724,161 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственной пошлины</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 исключено приказом Министра юстиции РК от 29.01.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 исключено приказом Министра юстиции РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7984,126 +8076,50 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z312" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9630,51 +9646,95 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги: 8 (7172) 74-09-93, 74-76-85. Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9802,64 +9862,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации в реестрах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патентных поверенных и</w:t>
-[...12 lines deleted...]
-              <w:t>внесения в них изменений</w:t>
+              <w:t>патентных поверенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и внесения в них изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9958,181 +10018,207 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по правам интеллектуальной</w:t>
-[...12 lines deleted...]
-              <w:t>собственности</w:t>
+              <w:t>по правам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеллектуальной собственности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ________________________</w:t>
+              <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия имя отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданина, индивидуальный</w:t>
+              <w:t>гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес местожительства:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почтовый индекс, область,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10150,566 +10236,559 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан и выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области товарных знаков, географических указаний, наименований места происхождения товара</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу допустить меня к аттестации на занятие деятельностью патентного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поверенного Республики Казахстан по специализации в области товарных знаков,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>географических указаний, наименований места происхождения товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>За предоставление достоверных сведений несу персональную ответственность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также согласен (-а) на использование сведений, составляющих охраняемую законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тайну, содержащихся в цифровых системах, при оказании данной государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>После положительного решения по итогам сдачи аттестационного экзамена прошу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выдать мне свидетельство патентного поверенного Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер телефона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комплект требуемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- сведения для прохождения аттестации лиц, претендующих на занятие деятельностью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>патентного поверенного;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- электронная копия документа, подтверждающего трудовую деятельность со стажем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работы не менее четырех лет в сфере охраны и защиты прав интеллектуальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>собственности либо стажировку в палате патентных поверенных не менее одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается __ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин Республики Казахстан ______________ дата: ____ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-а) на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Приложение 5-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...443 lines deleted...]
-        <w:t>содержащихся в информационных системах.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10823,64 +10902,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации в реестрах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патентных поверенных и</w:t>
-[...12 lines deleted...]
-              <w:t>внесения в них изменений</w:t>
+              <w:t>патентных поверенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и внесения в них изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10979,366 +11058,349 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по правам интеллектуальной</w:t>
-[...12 lines deleted...]
-              <w:t>собственности</w:t>
+              <w:t>по правам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеллектуальной собственности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от _________________________</w:t>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия имя отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданина, индивидуальный</w:t>
+              <w:t>гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес местожительства:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почтовый индекс, область,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>город, район, населенный пункт,</w:t>
+              <w:t>город, район,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>населенный пункт,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...74 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о допуске к аттестации лица, претендующего на занятие деятельностью патентного поверенного Республики Казахстан и выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области изобретений, полезных моделей, промышленных образцов, селекционных достижений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5-1 в соответствии с приказом Министра юстиции РК от 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить меня к аттестации на занятие деятельностью патентного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11397,68 +11459,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а также согласен (-а) на использование сведений, составляющих охраняемую законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тайну, содержащихся в информационных системах, при оказании данной</w:t>
-[...16 lines deleted...]
-        <w:t>государственной услуги.</w:t>
+        <w:t>тайну, содержащихся в цифровых системах, при оказании данной государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>После положительного решения по итогам сдачи аттестационного экзамена прошу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11635,130 +11680,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагается _____ листов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Гражданин ________________________________________дата:______</w:t>
-[...16 lines deleted...]
-        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t>Гражданин Республики Казахстан ______________ дата: ____ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Согласен (-а) на использование сведений, составляющих охраняемую законом тайну,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>содержащихся в информационных системах.</w:t>
+        <w:t>содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -11886,64 +11975,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации в реестрах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патентных поверенных и</w:t>
-[...12 lines deleted...]
-              <w:t>внесения в них изменений</w:t>
+              <w:t>патентных поверенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и внесения в них изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12042,64 +12131,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по правам интеллектуальной</w:t>
-[...12 lines deleted...]
-              <w:t>собственности</w:t>
+              <w:t>по правам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеллектуальной собственности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12133,480 +12222,512 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданина, индивидуальный</w:t>
+              <w:t>гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес местожительства:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почтовый индекс, область,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>город, район, населенный пункт,</w:t>
+              <w:t>город, район,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>населенный пункт,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер дома/здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области товарных знаков, географических указаний, наименований места происхождения товара</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать мне свидетельство патентного поверенного Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по специализации в области товарных знаков, географических указаний,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименований места происхождения товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>За предоставление достоверных сведений несу персональную ответственность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также согласен(а), на использование сведений, составляющих охраняемую Законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тайну, содержащихся в цифровых системах, при оказании данной государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается ___ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин Республики Казахстан ______________ дата: ___ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-а) на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Приложение 6-1 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...256 lines deleted...]
-        <w:t xml:space="preserve">содержащихся в информационных системах. </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12720,64 +12841,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации в реестрах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патентных поверенных и</w:t>
-[...12 lines deleted...]
-              <w:t>внесения в них изменений</w:t>
+              <w:t>патентных поверенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и внесения в них изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12876,366 +12997,336 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по правам интеллектуальной</w:t>
-[...12 lines deleted...]
-              <w:t>собственности</w:t>
+              <w:t>по правам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеллектуальной собственности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ____________________</w:t>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия имя отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии)</w:t>
-[...12 lines deleted...]
-              <w:t>гражданина, индивидуальный</w:t>
+              <w:t>(при его наличии) гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес местожительства:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почтовый индекс, область,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>город, район, населенный пункт,</w:t>
+              <w:t>город, район,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>населенный пункт,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование улицы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>номер дома/здания)</w:t>
+              <w:t>номер дома/здания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...74 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче свидетельства патентного поверенного Республики Казахстан по специализации в области изобретений, полезных моделей, промышленных образцов, селекционных достижений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 6-1 в соответствии с приказом Министра юстиции РК от 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать мне свидетельство патентного поверенного Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13294,161 +13385,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а также согласен(а), на использование сведений, составляющих охраняемую Законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тайну, содержащихся в информационных системах, при оказании данной</w:t>
-[...16 lines deleted...]
-        <w:t>государственной услуги.</w:t>
+        <w:t>тайну, содержащихся в цифровых системах, при оказании данной государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагается ___ листов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Гражданин __________________________________________ дата: _______</w:t>
-[...16 lines deleted...]
-        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t>Гражданин Республики Казахстан ______________ дата:_____ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Согласен (-а) на использование сведений, составляющих охраняемую законом тайну,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>содержащихся в информационных системах.</w:t>
+        <w:t>содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра юстиции РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -13615,126 +13757,50 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патентных поверенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и внесения в них изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z314" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача свидетельства патентного поверенного"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16327,55 +16393,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>