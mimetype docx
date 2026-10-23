--- v0 (2025-12-29)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="68af520" w14:textId="68af520">
+    <w:p w14:paraId="6f20259" w14:textId="6f20259">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4367,74 +4367,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результаты консультаций для потребителей услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z124" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) консультанты (Ф.И.О. (при наличии), сфера деятельности и (или) спецификации, опыт работы);</w:t>
+      4) консультанты (фамилия, имя, отчество (при его наличии), сфера деятельности и (или) спецификации, опыт работы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z125" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условия и порядок получения консультаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z126" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Для потребителя консультационных услуг создаются соответствующие условия: удобное место для беседы с консультантом, фиксации хода консультации, доступ к информационным и методическим материалам по теме консультации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z127" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5051,51 +5113,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка эффективности систем управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z432" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      экспертиза законодательных актов;</w:t>
+      экспертиза законов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z433" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по методам исследования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z434" w:id="165"/>
     <w:p>
@@ -5380,51 +5442,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра информации и общественного развития РК от 26.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z167" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6201,94 +6283,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обучение неправительственных организаций, нацеленных на наращивание институционального и организационного потенциала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z192" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) консультирование неправительственных организаций и граждан по вопросам развития гражданского общества и решения социальных проблем, возникающих в обществе через взаимодействие с государственными органами;</w:t>
+      2) консультирование неправительственных организаций и граждан Республики Казахстан по вопросам развития гражданского общества и решения социальных проблем, возникающих в обществе через взаимодействие с государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z193" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оказание методической помощи неправительственным организациям и гражданам по вопросам развития гражданского общества, взаимодействия неправительственных организаций с государственными органами;</w:t>
+      3) оказание методической помощи неправительственным организациям и гражданам Республики Казахстан по вопросам развития гражданского общества, взаимодействия неправительственных организаций с государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z194" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) предоставление информации о своей деятельности для неправительственных организаций, гражданам, государственным органам.</w:t>
+      4) предоставление информации о своей деятельности для неправительственных организаций, гражданам Республики Казахстан, государственным органам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z195" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Полный цикл оказания услуг гражданского (ресурсного) центра включает следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6942,1910 +7086,177 @@
               </w:rPr>
               <w:t xml:space="preserve">Приложение к Стандарту </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного социального заказа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z464" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z465" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Требования к качеству обучающих услуг</w:t>
-      </w:r>
-[...1783 lines deleted...]
-        <w:t xml:space="preserve"> Таблица 2. Требования к качеству консультационных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z466" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формы обучающих услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8927,87 +7338,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-минимальное значение</w:t>
+Минимальное значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-максимальное значение</w:t>
+Максимальное значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9061,443 +7472,2340 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z476" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Источник информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отзывы*</w:t>
+анкеты обратной связи или отзывы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Журнал консультаций* </w:t>
+              <w:t>
+истории успеха</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z480" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Семинар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z486" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тренинг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 история</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 историй</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z492" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мастер-класс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z498" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лекция</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z504" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вебинар, видеоурок</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z510" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обучающий курс (школа)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 истории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 историй</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z516" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стажировка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 история</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 историй</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z522" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      * Для оценки уровня удовлетворенности потребителей обучающих услуг опрашиваются все участники мероприятия. Используется шкала оценки от 1-го до 5-ти, где 1 – полностью не удовлетворен, 5 – полностью удовлетворен. Для подсчета общего уровня удовлетворенности используется формула: (общая сумма полученных баллов/количество участников)/5) * 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z523" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 2. Требования к качеству консультационных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z524" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Консультационные услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удовлетворенность участников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Практическая применимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минимальное значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+максимальное значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минимальное значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+максимальное значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z534" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Источник информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отзывы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Журнал консультаций* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z538" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Все виды консультаций</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z544" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      * Для оценки уровня удовлетворенности потребителей консультационных услуг опрашиваются не менее 20% потребителей от общего числа зафиксированных в журнале консультаций. Используется шкала оценки от 1-го до 5-ти, где 1 – полностью не удовлетворен, 5 – полностью удовлетворен. Для подсчета общего уровня удовлетворенности используется формула: (общая сумма полученных баллов/количество опрошенных участников)/5) * 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z545" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       * Для оценки практической применимости проводится мониторинг результатов консультаций, полученная информация фиксируется в соответствующей графе журнала консультаций. Проценты рассчитываются следующим образом: количество консультаций, по результатам которых потребитель применил полученные рекомендации и (или) материалы/на общее количество консультаций * 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="224"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z546" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 3. Требования к качеству исследовательско-аналитических услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z547" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Критерии качества</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9549,68 +9857,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z551" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Достоверность полученных данных</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9662,68 +9982,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z555" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Практическая применимость разработанных рекомендаций</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9755,128 +10087,140 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отзывы/заключения экспертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z467" w:id="225"/>
+    <w:bookmarkStart w:name="z559" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 4. Требования к качеству услуг по организации мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z560" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формы услуг по организации мероприятий</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9983,68 +10327,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z567" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Источник информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10061,68 +10417,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z570" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Информационно-дискуссионные</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10174,68 +10542,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z574" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Досуговые и игровые</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10287,68 +10667,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z578" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Спортивные</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10380,145 +10772,159 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z582" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Для оценки уровня удовлетворенности потребителей услуг по организации мероприятий опрашиваются не менее 10% от общего числа участников. Используется шкала оценки от 1-го до 5-ти, где 1 – полностью не удовлетворен, 5 – полностью удовлетворен. Для подсчета общего уровня удовлетворенности используется формула: (общая сумма полученных баллов/количество опрошенных участников)/5) * 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="226"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z583" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 5. Требования к качеству услуг по организации мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z584" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формы услуг по организации мероприятий</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10571,68 +10977,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z588" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Информационно-дискуссионные </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10713,94 +11131,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-85% </w:t>
+ 85% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z595" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Источники информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10818,68 +11248,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z598" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Досуговые и игровые</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10986,68 +11428,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z605" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Источники информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11065,68 +11519,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z608" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Спортивные</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11171,51 +11637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 человек </w:t>
+ 20 человек </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11233,210 +11699,236 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z615" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Источники информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Видеозапись мероприятия, фотоматериалы, отчет организаторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z618" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Для оценки практической применимости опрашиваются не менее 10% от общего числа участников. Проценты рассчитываются следующим образом: количество опрошенных, подтвердивших практическую применимость/на общее количество опрошенных * 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="227"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z619" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 7. Требования к условиям оказания обучающих услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z620" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формы обучающих услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11870,68 +12362,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z636" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Семинар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12014,68 +12518,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z640" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12217,68 +12723,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z647" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тренинг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12325,122 +12843,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z650" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z652" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12582,68 +13104,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z659" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тренинги для тренеров</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12690,122 +13224,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z662" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z664" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12947,68 +13485,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z671" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мастер-класс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13055,122 +13605,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z674" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z676" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13312,68 +13866,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z683" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лекция</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13420,122 +13986,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z686" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z688" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13677,68 +14247,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z695" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вебинар, видеоурок</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14006,68 +14588,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z705" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обучающий курс (школа)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14114,122 +14708,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z708" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z710" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14371,68 +14969,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z717" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стажировка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14479,122 +15089,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z720" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z722" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14716,136 +15330,148 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z470" w:id="228"/>
+    <w:bookmarkStart w:name="z729" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 8. Условия к материально-технической базе для оказания обучающих услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z730" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формы обучающих услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15471,68 +16097,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z754" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Семинар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15872,68 +16510,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z766" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тренинг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16273,68 +16923,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z778" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мастер-класс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16674,68 +17336,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z790" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лекция</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17075,68 +17749,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z802" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вебинар, видеоурок</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17147,68 +17833,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z804" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17494,68 +18182,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z815" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обучающий курс (школа)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17566,68 +18266,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 50 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z817" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17893,147 +18595,161 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z828" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Данные требования устанавливаются к потенциальному поставщику в случае определения его победителем и заключения с ним договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="229"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z829" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 9. Условия к материально-технической базе для оказания услуги по организации работы гражданского (ресурсного) центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z830" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услуги по организации работы центра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18191,109 +18907,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z839" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканский (столица, города республиканского значения) и областной уровень (города областного значения)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z841" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гражданский (ресурсный) центр </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18382,109 +19122,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z846" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Городской (города районного значения) и районный уровень</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z848" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гражданский (ресурсный) центр </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18552,126 +19316,138 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="230"/>
+    <w:bookmarkStart w:name="z853" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 10. Условия к сбору информации по оказанию исследовательско-аналитических услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z854" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Методы исследования</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18687,68 +19463,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z857" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анкетный опрос населения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18764,68 +19552,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z860" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экспертный опрос</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18841,68 +19641,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z863" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фокус-группа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18918,68 +19730,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z866" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мозговой штурм</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18995,3739 +19819,4120 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z869" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контент-анализ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее 10 источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z473" w:id="231"/>
+    <w:bookmarkStart w:name="z872" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 11. Требования к срокам оказания исследовательско-аналитических услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-[...572 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Источники информации</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z873" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исследовательско-аналитические услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период оказания исследовательско-аналитических услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...102 lines deleted...]
-Отчеты Поставщика; пакеты информационных и методических материалов; контент-анализ СМИ; экспертные заключения; отзывы потребителей информационных и методических материалов.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z876" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исследования, направленные на изучение общественного и экспертного мнения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 3 месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...80 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z879" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мониторинг проектов/программ/услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 3 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z882" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оценка проектов/программ/услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 3 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z885" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анализ тенденций развития сферы/объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 3 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z888" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оценка потребностей групп населения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 1,5 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z891" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оценка эффективности систем управления</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 6 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z894" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экспертиза законов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 3 месяцев</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z897" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...12 lines deleted...]
-    </w:p>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 12. Критерии оценки качества оказания информационных и методических услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Количественные значения</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z898" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Критерии качества (ключевые)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z902" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доступность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...77 lines deleted...]
-Максимальное значение</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество подготовленных и распространенных информационных и методических материалов (по видам); тираж, периодичность выпуска; количественный и качественный состав охваченных целевых групп; использование различных способов и каналов распространения информации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчеты Поставщика; пакеты информационных и методических материалов; контент-анализ СМИ; экспертные заключения; отзывы потребителей информационных и методических материалов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z906" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Актуальность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие информации и методик современным тенденциям сфере оказания услуг; соответствие информации и предлагаемых методик потребностям целевых групп; наличие рейтинговых материалов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-4 листа</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z910" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Информационно-методические материалы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количественные значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-∞</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Минимальное значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальное значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-до 120 страниц</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z919" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пресс-релиз</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150 слов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500 слов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z924" w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Буклет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="322"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4, двусторонний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 лист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...29 lines deleted...]
-∞</w:t>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 листа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z929" w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Брошюра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="323"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А4, А5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...65 lines deleted...]
--</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 40 страниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
--</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z934" w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пособие</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4, А5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 50 страниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 120 страниц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z939" w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюллетень</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="325"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 лист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...264 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Продолжительность</w:t>
+          <w:bookmarkStart w:name="z944" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Флаер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4, А5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 лист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z949" w:id="327"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плакат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...77 lines deleted...]
-min</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А1, А2, А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-30 минут</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z954" w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Листовка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 лист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-30-40 мин.</w:t>
+          <w:bookmarkStart w:name="z958" w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баннер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="329"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 768 x 90 см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...160 lines deleted...]
-        <w:t>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z963" w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...129 lines deleted...]
-Количество публикаций/интервью в социальных сетях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мероприятие</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="330"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество участников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продолжительность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-не менее 3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+min</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z972" w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пресс-конференция</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="331"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 и более человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z977" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Брифинг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 и более человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30-40 мин.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z981" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пресс-тур</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 и более человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 часа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 часа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z986" w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мероприятие</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="334"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество публикаций/интервью печатных и электронных СМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество публикаций/интервью в социальных сетях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z990" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Информационное освещение в СМИ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не менее 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z994" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Информационная кампания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не менее 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z475" w:id="233"/>
+    <w:bookmarkStart w:name="z998" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 13. Критерии оценки качества оказания услуг по организации мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z999" w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22944,109 +24149,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1009" w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Информационно-дискуссионные мероприятия</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1011" w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Круглые столы, презентации, диалоговые площадки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23072,202 +24301,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-50 </w:t>
+ 50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1014" w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1016" w:id="342"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="342"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1019" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конференции, форумы, слеты, симпозиумы, конгрессы, общественные слушания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23293,244 +24538,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-100 </w:t>
+ 100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1022" w:id="344"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="344"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1024" w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1027" w:id="346"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Досуговые и игровые</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="346"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1029" w:id="347"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фестивали, концерты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23556,89 +24829,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-500 </w:t>
+ 500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1032" w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23672,68 +24947,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1036" w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выставки, ярмарки, парады</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23759,89 +25046,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-400 </w:t>
+ 400 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1039" w:id="350"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="350"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23875,68 +25164,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1043" w:id="351"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конкурсы, викторины</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="351"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23983,68 +25284,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1046" w:id="352"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="352"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24078,68 +25381,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1050" w:id="353"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акции, флеш-мобы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="353"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24264,109 +25579,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1056" w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Спортивные </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="354"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1058" w:id="355"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Спартакиады, матчи</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="355"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24490,68 +25829,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1064" w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чемпионаты, соревнования (в зависимости от вида спорта)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="356"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24598,122 +25949,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1067" w:id="357"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="357"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1069" w:id="358"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="358"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -24761,55 +26116,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25135,31 +26490,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>