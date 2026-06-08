--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30419de" w14:textId="30419de">
+    <w:p w14:paraId="e13fe73" w14:textId="e13fe73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,51 +134,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции приказа Министра по чрезвычайным ситуациям РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -190,166 +207,165 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О гражданской защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аттестации профессиональных противопожарных служб на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -368,310 +384,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра внутренних дел Республики Казахстан от 18 марта 2015 года № 246 "Об утверждении правил аттестации и переаттестации аварийно-спасательных служб, формирований и спасателей, а также негосударственных противопожарных служб" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10831, опубликован 5 июня 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) абзацы 3 - 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра внутренних дел Республики Казахстан от 29 ноября 2016 года № 1108 "О внесении изменений и дополнений в приказ Министра внутренних дел Республики Казахстан от 18 марта 2015 года № 246 "Об утверждении правил аттестации и переаттестации аварийно-спасательных служб, формирований и спасателей, а также негосударственных противопожарных служб" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14749, опубликован 22 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего заместителя Министра внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -820,64 +836,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Касымов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр информации и коммуникаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -908,64 +924,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 июля 2018 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="14"/>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1125,940 +1141,1549 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 июля 2018 года № 514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила аттестации профессиональных противопожарных служб на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра по чрезвычайным ситуациям РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z80" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z80" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила аттестации профессиональных противопожарных служб на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах (далее – Правила) определяют порядок проведения аттестации профессиональных противопожарных служб на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z81" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z81" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аттестация профессиональных противопожарных служб проводится с целью определения их соответствия к разрешительным требованиям, предъявляемым к профессиональным противопожарным службам (далее – разрешительные требования), утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 7 ноября 2014 года № 783 "Об утверждении разрешительных требований, предъявляемых к профессиональным противопожарным службам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9942).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z82" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z82" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аттестация профессиональных противопожарных на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах осуществляется ведомством уполномоченного органа в сфере гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z83" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере гражданской защиты в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z84" w:id="21"/>
+    <w:bookmarkStart w:name="z84" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения аттестации профессиональных противопожарных служб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z85" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзацы первый, второй, третий пункта 4 предусматриваются в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения аттестата профессиональных противопожарных служб (далее – ППС) юридические лица (далее – услугополучатель) подают в Комитет противопожарной службы Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель) заявление об аттестации профессиональной противопожарной службы в форме электронного документа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через веб-портал "электронного правительства" в информационной системе "Государственная база данных "Е-Лицензирование" (далее – Портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z86" w:id="23"/>
+    <w:bookmarkStart w:name="z86" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z87" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z87" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации юридического лица, наличии транспортных средств (при указании услугополучателем регистрационного номера транспортного средства и номера свидетельства регистрации транспортного средства), наличии прав на использование объекта для размещения работников, пожарно-спасательной техники, оборудования и снаряжения (при указании услугополучателем кадастрового номера недвижимости), наличии водительских удостоверений у работников (при указании услугополучателем индивидуальных идентификационных номеров работников), об обязательном техническом осмотре транспортных средств (при указании услугополучателем регистрационного номера транспортного средства), образовании и трудовой деятельности работников (при указании услугополучателем индивидуальных идентификационных номеров работников) услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z88" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z88" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В "личный кабинет" услугополучателю направляется информация о статусе рассмотрения заявление на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z89" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z89" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После подачи заявление на оказание государственной услуги работник канцелярии услугодателя осуществляет регистрацию заявления в Портале, услугополучатель получает уведомление о приеме документов, руководитель услугодателя определяет исполнителя заявления. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z90" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z90" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Прием документов и выдача результата их рассмотрения осуществляются в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z91" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z91" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В течение двух рабочих дней с момента получения документов проверяется полнота представленных документов. В случае представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия исполнитель услугодателя в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя услугодателя и направляет услугополучателю в личный кабинет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z92" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления услуполучателем полного пакета документов для получения аттестата ППС исполнитель услугодателя в течение четырех рабочих дней рассматривает документы на предмет соответствия разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z93" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z93" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований, предусмотренных в пункте 9 Перечня государственной услуги "Аттестация профессиональных противопожарных служб на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах" исполнитель услугодателя уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z94" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z94" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z95" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z95" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугополучателю в бумажном формате составляет рапорт на имя руководителя услугодателя с приложением документов на право выдачи аттестата либо мотивированный отказ в выдаче аттестата и формирует в Портале результат оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z96" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z96" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель услугодателя в течение одного рабочего дня подписывает электронный результат и осуществляет его выдачу посредством Портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z97" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац седьмой пункта 6 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца седьмого пункта 6 действует до 12.07.2026 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="35"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац восьмой пункта 6 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае сбоя информационной системы, при отсутствии электронной связи или возникновении иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя незамедлительно с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 9:00 часов до 18:30 часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z99" w:id="36"/>
+    <w:bookmarkStart w:name="z99" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждый случай аварийной ситуации, приводящий к задержке отправки сообщений более одного часа, фиксируется ответственным исполнителем уполномоченного подразделения услугодателя в специальном журнале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z100" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Срок рассмотрения документов и принятия решения по ним составляет шесть рабочих дней со дня регистрации заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z101" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z101" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Услугодатель в указанный срок уведомляет заявителей о своем решении по аттестации с одновременной выдачей соответствующего аттестата на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием вида противопожарной службы – с выездной и/или без выездной техники в наименовании ППС либо о мотивированном отказе в аттестации в соответствии с Перечнем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z102" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z102" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Результаты аттестации вносятся в Журнал регистрации ППС по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и размещается на сайте ведомства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z103" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z103" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Документы, представленные для проведения аттестации ППС, а также ее результаты формируются в дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z104" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z104" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Действие аттестата прекращается по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z105" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z105" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление ППС заявления (в произвольной форме) с просьбой о прекращении действия аттестата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z106" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z106" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ликвидация юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z107" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z107" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z108" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z108" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жалоба по вопросам оказания государственной услуги услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z109" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z109" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z110" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z110" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z111" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="49"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z113" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z113" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2449,88 +3074,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление об аттестации профессиональной противопожарной службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z114" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас рассмотреть прилагаемый перечень документов и выдать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3100,50 +3725,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель ___________________фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________ Дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5614,68 +6325,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации профессиональных противопожарных служб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6425,55 +7136,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6799,31 +7510,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>