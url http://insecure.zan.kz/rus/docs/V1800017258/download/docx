--- v0 (2025-12-03)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35e6898" w14:textId="35e6898">
+    <w:p w14:paraId="255f55f" w14:textId="255f55f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра внутренних дел Республики Казахстан по вопросам деятельности местной полицейской службы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 16 июля 2018 года № 517. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 августа 2018 года № 17258</w:t>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 16 июля 2018 года № 517. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 августа 2018 года № 17258.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -329,137 +329,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">генерал-полковник полиции </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -607,8158 +626,4634 @@
               </w:rPr>
               <w:t>от 16 июля 2018 года № 517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан № 641 от 27 ноября 2004 года "Об утверждении Правил привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 3326):</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра внутренних дел РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра внутренних дел № 622 от 19 сентября 2014 года "Об утверждении Правил осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9839, опубликован 15 октября 2015 года "Казахстанская правда" № 197(28073)):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z121" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z122" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Контроль по осуществлению профилактической работы с условно-досрочно освобожденными лицами возлагается на заместителя начальника органа внутренних дел курирующего местную полицейскую службу, либо руководитель местной полицейской службы городского (районного) органа внутренних дел (далее-ГОРОВД).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13. Условно-досрочно освобожденные лица, по истечении срока неотбытой части наказания переводятся в категорию лиц, подпадающих под действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 15 июля 1996 года "Об административном надзоре за лицами, освобожденными из мест лишения свободы" и состоит на учете до погашения или снятия судимости.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z127" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z128" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок осуществления контроля за условно-досрочно освобожденными от отбывания наказания";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "17. По прибытию к месту жительства лица, условно-досрочно освобожденного из учреждения уголовно-исполнительной системы, УИП в течение трех рабочих дней вносит начальнику ГОРОВД (лицу, исполняющему его обязанности) постановление об установлении ограничений по обязанностям, возложенным на него судом, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УИК РК по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z131" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Установленные ограничения по обязанностям предусмотренным подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 169 УИК РК, касательно запрета не покидать место жительства, могут изменяться начальником ГОРОВД (лицом, исполняющим его обязанности) в зависимости от режима работы, учебы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z132" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. После постановки на учет УИП разъясняет условно-досрочно освобожденному лицу, последствия совершении им неоднократных административных правонарушений, за которые на него были наложены административные взыскания, или в случае злостного уклонения от исполнения обязанностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УИК РК.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. При неприбытии на постоянное место жительства, либо отсутствии условно-досрочно освобожденного лица по месту жительства в течение 5 рабочих дней по неуважительным причинам и установлении фактов злостного уклонения от исполнения обязанностей, УИП докладывает об этом рапортом начальнику ГОРОВД (лицу, исполняющему его обязанности) и проводит первоначальные мероприятия по установлению места нахождения условно-досрочно освобожденного и причин его неприбытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z135" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не установления места нахождения вносят в суд представление об объявлении его в розыск и избрании меры пресечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z136" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. При совершении неоднократных административных правонарушений и злостного уклонения от исполнения обязанностей, начальник ГОРОВД (лицо, исполняющее его обязанности) направляет в суд мотивированное представление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, о возможности отмены условно-досрочного освобождения и исполнения оставшейся неотбытой части наказания, с приложением материалов и контрольного дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z137" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Контроль за условно-досрочно освобожденными лицами осуществляется по их месту жительства. Если по уважительным причинам, условно-досрочно освобожденное лицо не может проживать по данному адресу, начальник ГОРОВД (лицо, исполняющее его обязанности) по его заявлению разрешает ему временное проживание в другом месте, в пределах обслуживаемой ГОРОВД территории.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "29. По каждому факту нарушения установленных судом обязанностей УИП составляет рапорт по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и докладывает начальнику ГОРОВД (лицу, исполняющему его обязанности).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Вопросы о временном выезде лица, условно-досрочно освобожденного, с места постоянного жительства за пределы района (города, области), рассматривает начальник ГОРОВД (лицо, исполняющее его обязанности), на основании письменного заявления условно-досрочно освобожденного лица и рапорта участкового инспектора, с указанием причин выезда, данных, характеризующих поведение лица в период нахождения на профилактическом учете. О принятом решении делается соответствующая запись на заявлении, которое регистрируется во входящей корреспонденции ОВД.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "39. Начальник ГОРОВД (лицо, исполняющее его обязанности), в соответствии с ограничениями, установленными условно-досрочно освобожденному, на основании сведений, характеризующих его личность, а также исходя из технической возможности установки соответствующего оборудования, принимает решение о применении к нему электронных средств слежения при постановке условно-досрочно освобожденного на учет.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 42 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) при получении информации о фактах повреждения, несанкционированного съема электронных средств слежения, нарушений ограничений, установленных судом, докладывает рапортом начальнику местной полицейской службы либо лицу, его замещающему, и производит соответствующие отметки в журнале учета нарушений, выявленных посредством электронных средств слежения на условно-досрочно освобожденных по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z146" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Незамедлительно докладывает рапортом начальнику ГОРОВД (лицу, исполняющему его обязанности) обо всех зафиксированных фактах отказов и сбоев в работе электронных средств слежения, отражает их в журнале учета неисправностей электронных средств слежения на условно-досрочно освобожденного по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. При изменении судом установленных ограничений, либо невозможности использования электронных средств слежения по техническим причинам, начальник ГОРОВД (лицо, исполняющее его обязанности) отменяет применение электронных средств слежения либо изменяет порядок их использования и набор применяемых технических средств, приняв соответствующее мотивированное постановление об отмене (замене) использовании в отношении условно-досрочно освобожденного электронных средств слежения по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. Сотрудник ОВД, ответственный за использование электронных средств слежения, в течение трех рабочих дней с момента вынесения постановления осуществляет снятие (замену) необходимого оборудования.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z149" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел № 1095 от 29 декабря 2015 года "Об утверждении Правил организации деятельности участковых инспекторов полиции, ответственных за организацию работы участкового пункта полиции, участковых инспекторов полиции и их помощников" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13004, опубликован 11 февраля 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа, изложить в следующей редакции":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Председателю Комитета административной полиции Министерства внутренних дел Республики Казахстан и начальникам департаментов полиции областей, городов республиканского значения и столицы обеспечить изучение настоящего приказа личным составом органов внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z152" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации деятельности участковых инспекторов полиции, ответственных за организацию работы участкового пункта полиции, участковых инспекторов полиции и их помощников, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z153" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z154" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Административный участок – территория городской или сельской местности, за которой приказом начальника городского, районного органа внутренних дел (далее - горрайорган) (лица, исполняющего его обязанности) закрепляется участковый инспектор. Размеры границы обслуживаемого административного участка, и штатная численность участкового пункта полиции (далее - УПП) определяется начальником горрайоргана. В городской местности УПП объединяет не более 7 административных участков, в сельской на каждый населенный пункт – один УПП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z157" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Административному участку приказом начальника горрайоргана (лица, исполняющего его обязанности) присваивается порядковый номер. Прием административного участка вновь назначенным участковым инспектором производится с участием заместителя начальника горрайоргана или начальника местной полицейской службы (далее – МПС).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z158" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целью приема административного участка является ознакомление участкового инспектора с границами и особенностями административного участка, складывающейся оперативной обстановкой на нем, представление его должностным лицам органов местного государственного управления и при необходимости - руководителям предприятий, учреждений и организаций, расположенных на участке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z159" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О факте приема и сдачи административного участка делается соответствующая запись в паспорте на административный участок по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z160" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы административных участков утверждаются начальником горрайоргана (лицом, исполняющим его обязанности) с учетом плотности и численности населения, а также с учетом расстояния между населенными пунктами в сельской местности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. В период длительного отсутствия (более 5 рабочих дней) на службе участкового инспектора (вакансии, отпуска, болезни, командировки и так далее), административный участок обслуживается участковым инспектором сопредельного административного участка, в соответствии с приказом начальника горрайоргана (лица, исполняющего его обязанности).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z163" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z164" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок организации работы УПП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z165" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 8-1, 8-2 и 8-3 в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z166" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. УПП находится в отдельно стоящем здании, а при размещении в одном здании с предприятиями, организациями или в жилых домах иметь, отдельный вход. При этом, УПП, располагается в центре административного участка (микрорайона).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z167" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. Снаружи УПП на видном для населения месте располагается эскиз светового табло участкового пункта полиции по форме согласно приложению № 1-1 к Правилам, а также эскиз таблички режима работы участкового пункта полиции по форме согласно приложению № 1-2 к Правилам, о днях и времени приема граждан с указанием телефонов участкового пункта полиции и дежурной части горрайоргана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z168" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-3. Коридор (холл) УПП оборудуются эскизами стенда: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z169" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовой информации по форме согласно приложению № 1-3 к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z170" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения об участковых инспекторах полиции по форме согласно приложению № 1-4 к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z171" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) административного участка по форме согласно приложению № 1-5 к Правилам, где обозначаются границы зоны обслуживания участковыми инспекторами полиции.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z172" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z173" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Порядок организации работы участкового инспектора и его помощника";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Общее руководство по организации деятельности участковых инспекторов и их помощников осуществляется начальником горрайоргана или его заместителем.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z176" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац первый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 2</w:t>
+        <w:t>пункта 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z177" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Организационно-методическое обеспечение и контроль за деятельностью участковых инспекторов осуществляют Министерство внутренних дел, Департаменты полиции столицы, городов республиканского значения, областей и горрайорганы, которые:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Участковый инспектор и его помощник организуют свою работу в соответствии с ежемесячным планом работы УПП, утвержденным начальником МПС.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "16. Проверка деятельности УПП и порядок ведения паспорта на административный участок осуществляется не реже одного раза в месяц начальником МПС или его заместителем, не реже одного раза в квартал заместителем начальника горрайоргана, и не реже одного раза в полугодие начальником горрайоргана. Результаты проверок заносятся в книгу проверяющих по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z182" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. При осуществлении приема граждан участковый инспектор и его помощник заносят сведения о лицах, обратившихся к ним в журнал учета приема граждан по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z183" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График приема граждан утверждается начальником горрайоргана (лицом, исполняющим его обязанности).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z184" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z185" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20. Заместитель начальника горрайоргана (либо начальник МПС):";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z188" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 4. Ведения профилактического контроля";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. Материалы на категории профилактируемых лиц хранятся в помещении ОВД, либо, в соответствии с приказом начальника горрайоргана (лица, исполняющего его обязанности), в УПП. При хранении материалов в помещении ОВД, контроль за их ведением возлагается на одного из инспекторов подразделения МПС по руководству участковыми инспекторами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z191" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z192" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 5. Отчетная встреча участковых инспекторов с населением".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z193" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел № 1097 от 29 декабря 2015 года "Об утверждении Правил по организации работы подразделений органов внутренних дел Республики Казахстан по защите женщин от насилия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12948, опубликован 8 февраля 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z195" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Председателю Комитета административной полиции Министерства внутренних дел Республики Казахстан и начальникам департаментов полиции областей, городов республиканского значения и столицы, на транспорте обеспечить изучение настоящего приказа личным составом органов внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z196" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по организации работы подразделений органов внутренних дел Республики Казахстан по защите женщин от насилия, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z197" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z198" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z199" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z200" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок организации работы подразделений по защите женщин от насилия";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Деятельность сотрудников подразделений по защите женщин от насилия организовывается в соответствии с ежеквартальными планами, утвержденными заместителем начальника Департамента полиции и на транспорте (далее – ДП(Т)), горрайоргана курирующим административную полицию.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z203" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z204" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. На должностных лиц Министерства внутренних дел Республики Казахстан (далее - МВД), ДП(Т), горрайоргана ответственных за организацию деятельности сотрудников подразделений по защите женщин от насилия, возлагается:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z205" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z206" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Отчетность о результатах деятельности подразделений по защите женщин от насилия";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Ежеквартально информация о результатах деятельности территориальных подразделений по защите женщин от насилия оформляется докладной запиской, которая представляется в ДП(Т) к 5 числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z209" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z210" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Сводные докладные записки к 10 числу месяца, следующего за отчетным периодом, направляются в Комитет административной полиции МВД. Докладные записки подписываются заместителем начальника ДП(Т) курирующим службу и содержат информацию по следующим направлениям деятельности:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Результаты деятельности подразделений по защите женщин от насилия ежеквартально рассматриваются на оперативных совещаниях при начальнике ДВД(Т) или их заместителях.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z213" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел № 1098 от 29 декабря 2015 года "Об утверждении Правил организации деятельности участковых инспекторов полиции по делам несовершеннолетних органов внутренних дел" от 29 декабря 2015 года № 1098 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12953, опубликован 8 февраля 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Председателю Комитета административной полиции Министерства внутренних дел Республики Казахстан и начальникам департаментов внутренних дел областей, городов республиканского значения и столицы, на транспорте обеспечить изучение настоящего приказа личным составом органов внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z216" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации деятельности участковых инспекторов полиции по делам несовершеннолетних органов внутренних дел, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z217" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>главы 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z218" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z219" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z220" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Административный участок – территория городской или сельской местности, за которой приказом начальника городского, районного органа внутренних дел (далее - горрайорган) (лица, исполняющего его обязанности) закрепляются УИП ПДН. Размеры границы административного участка определяется начальником горрайоргана.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Административному участку приказом начальника горрайоргана (лица, исполняющего его обязанности) (ОВД на транспорте) присваивается порядковый номер. Прием административного участка вновь назначенным УИП ПДН производится с участием начальника местной полицейской службы района (города, района в городе) (далее – МПС) (ОВД на транспорте) или его заместителя. О факте приема и сдачи административного участка делается соответствующая запись в паспорте на административный участок по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z223" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z224" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. УИП ПДН закрепляется за организацией образования приказом начальника горрайоргана (лица, исполняющее его обязанности).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. В период длительного отсутствия (более 30 рабочих дней) на службе УИП ПДН, административный участок (организация образования) обслуживается УИП ПДН сопредельного административного участка на основании приказа начальника горрайоргана (лица, исполняющее его обязанности).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z227" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z228" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок организации работы УИП ПДН";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z229" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z230" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. УИП ПДН организуют свою работу в соответствии с планами работ ПДН. Ежедневно производят записи о полученных заданиях руководства горрайоргана, планируемых мероприятиях в рабочей тетради.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z231" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z232" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Организация профилактики правонарушений среди учащихся организаций образования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z233" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z234" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Работа УИП ПДН закрепленного за организацией образования среди учащихся организации образования осуществляется во взаимодействии с педагогическими коллективами организации образования и в соответствии с планом совместных мероприятий, составляемого на каждую учебную четверть, который утверждается руководителем организации образования и заместителем начальника горрайоргана (либо начальником МПС).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z235" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>главы 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z236" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 4. Организация работы ПДН территориальных ОВД";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z237" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z238" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 5. Организация работы с несовершеннолетними";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 27</w:t>
+        <w:t>пункт 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z240" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "36. Рапорт УИП ПДН о постановке или снятии с учета ОВД (несовершеннолетних, родителей, законных представителей несовершеннолетних, не исполняющих своих обязанностей по воспитанию, обучению и (или) содержанию несовершеннолетних, а также отрицательно влияющих на их поведение) визируется заместителем начальника горрайоргана (либо начальником МПС), после предоставления подтверждающих материалов. Указанные руководители не реже одного раза в квартал обязаны проверять порядок ведения учетов ОВД, с осуществлением записи в листе проверяющих.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z241" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>главы 1</w:t>
+        <w:t>главы 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...3654 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z136" w:id="108"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, о возможности отмены условно-досрочного освобождения и исполнения оставшейся неотбытой части наказания, с приложением материалов и контрольного дела.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 7. Порядок взаимодействия УИП ПДН со службами ОВД по вопросам профилактики правонарушений среди несовершеннолетних".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z137" w:id="109"/>
-[...3634 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8928,88 +5423,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="194"/>
+    <w:bookmarkStart w:name="z245" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиз светового табло участкового пункта полиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z246" w:id="195"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z246" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3733800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -9031,70 +5526,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="196"/>
+    <w:bookmarkStart w:name="z247" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: световое табло, верхняя часть – желтого цвета, нижняя часть – голубого цвета, длина 2000 мм, высота 1200 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9264,88 +5759,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="197"/>
+    <w:bookmarkStart w:name="z249" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиз таблички режима работы участкового пункта полиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z250" w:id="198"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z250" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4229100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -9367,70 +5862,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="199"/>
+    <w:bookmarkStart w:name="z251" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: таблички вывешиваются у входа в помещение УПП, ширина – 400 мм, высота 600 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9600,88 +6095,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="200"/>
+    <w:bookmarkStart w:name="z253" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиз стенда правовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z254" w:id="201"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z254" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3683000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -9703,70 +6198,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="202"/>
+    <w:bookmarkStart w:name="z255" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: ширина – 2000 мм, высота 1400 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9936,88 +6431,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="203"/>
+    <w:bookmarkStart w:name="z257" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиз стенда сведения об участковых инспекторах полиции </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z258" w:id="204"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z258" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5448300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -10039,110 +6534,110 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="205"/>
+    <w:bookmarkStart w:name="z259" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На стенде "Сведения об участковых инспекторах полиции УПП" помещаются цветные фотографии участковых инспекторов полиции размером 9х12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z260" w:id="206"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z260" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под каждой фотографией указывается фамилия, имя отчество (при его наличии), звание, должность УИП и граница обслуживаемого административного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z261" w:id="207"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z261" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: размер стенда изготавливается с учетом штатной численности УИП в участковом пункте полиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10312,88 +6807,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="208"/>
+    <w:bookmarkStart w:name="z263" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиз стенда административного участка </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z264" w:id="209"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z264" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5537200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -10415,124 +6910,124 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="210"/>
+    <w:bookmarkStart w:name="z265" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: ширина 900 мм, высота 600 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10858,31 +7353,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>