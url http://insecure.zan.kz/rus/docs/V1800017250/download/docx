--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0a1583" w14:textId="b0a1583">
+    <w:p w14:paraId="64342bd" w14:textId="64342bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,178 +124,146 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Требований к надлежащей проверке клиентов в случае дистанционного установления деловых отношений субъектами финансового мониторинга</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...80 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 25.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -613,1890 +581,1581 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ Б. Султанов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18.07.2018 года</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-      Утверждены</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 июня 2018 года № 140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования к надлежащей проверке клиентов в случае дистанционного установления деловых отношений субъектами финансового мониторинга </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...68 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      Сноска. Требования - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Требования к надлежащей проверке клиентов в случае дистанционного установления деловых отношений субъектами финансового мониторинга</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
-[...29 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z76" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Требования к надлежащей проверке клиентов в случае дистанционного установления деловых отношений субъектами финансового мониторинга (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" (далее – Закон о ПОДФТ) и распространяются на субъектов финансового мониторинга, указанных в подпунктах 1) (за исключением юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей), 2) (за исключением товарных бирж), 3), 4), 5) и 11) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 3 Закона о ПОДФТ (далее – субъекты финансового мониторинга).</w:t>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ) и распространяются на субъектов финансового мониторинга, указанных в подпунктах 1) (за исключением юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей), 2) (за исключением товарных бирж, биржевых брокеров, осуществляющих свою деятельность на товарной бирже и совершающих сделки с биржевыми товарами, и клиринговых центров товарных бирж), 3), 4), 5) и 11) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ (далее – субъекты финансового мониторинга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z77" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субъект финансового мониторинга принимает решение о дистанционном установлении деловых отношений с клиентами самостоятельно с учетом оценки степени риска легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ОД/ФТ/ФРОМУ) по типу клиента, странового (географического) риска, риска услуги (продукта) и (или) способа ее (его) предоставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z78" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субъекты финансового мониторинга устанавливают деловые отношения дистанционным способом исключительно с клиентами, соответствующими следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z79" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физическое лицо либо юридическое лицо, которому присвоен идентификационный номер (за исключением случаев, когда физическому лицу либо юридическому лицу не присвоен идентификационный номер в соответствии с законодательством Республики Казахстан) либо номер, под которым физическое лицо-нерезидент Республики Казахстан или юридическое лицо-нерезидент Республики Казахстан зарегистрировано в иностранном государстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z80" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиент (его представитель) и бенефициарный собственник не является лицом, включенным в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z81" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиент (его представитель) и бенефициарный собственник не является установленным лицом или организацией, в отношении которых применяются международные санкции (эмбарго) в соответствии с резолюциями Совета Безопасности Организации Объединенных Наций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z82" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) клиент не является лицом, которому присвоен уровень риска, требующий применения усиленных мер надлежащей проверки в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ и правилами внутреннего контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z83" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субъекты финансового мониторинга устанавливают деловые отношения с клиентом дистанционным способом при одновременном соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z84" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) фиксирование сведений, предусмотренных подпунктами 1), 2), 2-1) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, в соответствии с пунктом 9 Требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z85" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие согласия клиента-физического лица на сбор, обработку, хранение и предоставление, в том числе при необходимости третьим лицам, его персональных данных, подтвержденного посредством идентификационного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 25.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...360 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 3) приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие автоматизированных информационных систем, позволяющих осуществлять сбор, обработку, хранение, предоставление и защиту персональных данных клиента-физического лица (его представителя) и бенефициарных собственников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...37 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z87" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) у субъекта финансового мониторинга отсутствуют подозрения, что целью деловых отношений является совершение операций в целях ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z88" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...25 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Фиксирование сведений, необходимых для надлежащей проверки клиента (его представителя) и бенефициарного собственника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z89" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Фиксирование сведений о клиенте (его представителе) и бенефициарном собственнике осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОДФТ до установления деловых отношений дистанционным способом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ до установления деловых отношений дистанционным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z90" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для установления деловых отношений с клиентом дистанционным способом обязательными условиями являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z91" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ввод клиентом в системе удаленного доступа субъекта финансового мониторинга своего индивидуального либо бизнес-идентификационного номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z92" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) идентификация и аутентификация клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z93" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ввод клиентом в системе удаленного доступа субъекта финансового мониторинга своего </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+      3) фиксирование сведений по клиенту, предусмотренных подпунктами 1), 2), 2-1) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z94" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для идентификации и аутентификации клиента используются следующие способы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z95" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электронная цифровая подпись физического или юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z96" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) или средства биометрической аутентификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z97" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) или реквизиты платежной карточки при идентификации и аутентификации физического лица (номер, срок действия платежной карточки, наименование системы платежных карточек), выпущенной банком второго уровня или Национальным оператором почты, с которым субъектом финансового мониторинга заключено соглашение об информационном обмене, в случае, если физическое лицо было ранее идентифицировано субъектом финансового мониторинга при личном присутствии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z98" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) или подтверждение личности физического лица путем сверки с государственными базами данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z99" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) или уникальный идентификатор, представляющий собой комбинацию букв, цифр или символов, или иной идентификатор, установленный субъектом финансового мониторинга для идентификации клиента и согласованный с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z100" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается использование одного или в совокупности нескольких из способов идентификации и аутентификации клиента, определенных в части первой настоящего пункта, за исключением случаев, предусмотренных частью четвертой настоящего пункта и пунктом 8 Требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z101" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Способ идентификации и аутентификации клиента, предусмотренный подпунктом 2) части первой настоящего пункта, используется посредством Центра обмена идентификационными данными Национального Банка Республики Казахстан (далее – ЦОИД) в случае открытия банковского счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z102" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Способ идентификации и аутентификации клиента, предусмотренный подпунктом 5) части первой настоящего пункта, используется в одном из следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z103" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в совокупности с одним или несколькими способами идентификации и аутентификации клиента, предусмотренными подпунктами 1), 2), 3) и 4) части первой настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z104" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при заключении страховыми организациями и филиалами страховых (перестраховочных) организаций-нерезидентов Республики Казахстан договоров страхования в электронной форме, за исключением договоров страхования жизни, договоров аннуитетного страхования и договоров страхования, предусматривающих условие участия страхователя в инвестициях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z105" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) фиксирование сведений по клиенту, предусмотренных подпунктами 1), 2) 2-1) и 4) </w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="40"/>
+      при принятии мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников в соответствии с пунктом 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z106" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выбор способа идентификации и аутентификации клиента осуществляется субъектом финансового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z107" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Банки второго уровня, филиалы банков-нерезидентов Республики Казахстан и Национальный оператор почты при дистанционном установлении деловых отношений с клиентом применяют двухфакторную идентификацию клиента с проведением биометрической аутентификации клиента посредством ЦОИД в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 марта 2020 года № 18 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20160.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z108" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении биометрической аутентификации клиента банки второго уровня, филиалы банков-нерезидентов Республики Казахстан и Национальный оператор почты обеспечивают хранение записи сеанса видеоконференции с клиентом либо полученного текущего изображения клиента с использованием технологии выявления движения не менее пяти лет со дня прекращения деловых отношений с клиентом, в том числе на основе аутсорсинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z109" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Фиксирование сведений по клиенту, подтверждающих его идентификацию и предусмотренных подпунктами 1), 2), 2-1) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, осуществляется путем заполнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z110" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиентом его идентификационных данных, подтвержденных способами идентификации, указанными в пункте 7 Требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z111" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) либо субъектом финансового мониторинга после проведения процедуры аутентификации клиента, способами, указанными в пункте 7 Требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z112" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="41"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Проверка достоверности сведений о клиенте (его представителе) и бенефициарном собственнике</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z113" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7-1. Банки второго уровня, филиалы банков-нерезидентов Республики Казахстан и Национальный оператор почты при дистанционном установлении деловых отношений с клиентом применяют двухфакторную идентификацию клиента с обязательным проведением биометрической идентификации клиента в соответствии с </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      10. Проверка достоверности сведений о клиенте (его представителе) и бенефициарном собственнике осуществляется в соответствии с подпунктом 6) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ и правилами внутреннего контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z114" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При проведении проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике путем сверки с данными из доступных источников копиями подтверждающих документов, в том числе являются информация, выписки из баз данных, содержащих сведения из доступных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z115" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...152 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Отказ в установлении деловых отношений дистанционным способом, расторжение деловых отношений, установленных дистанционным способом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z116" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субъект финансового мониторинга отказывает в установлении деловых отношений дистанционным способом и (или) в проведении операции в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z117" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоответствия клиента требованиям, указанным в пункте 3 Требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z118" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) невыполнения условий, указанных в подпункте 2) пункта 4 и пункте 6 Требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z119" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наличии подозрений у субъекта финансового мониторинга о совершении клиентом операции в целях ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z120" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) по иным основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кодексом</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>Налоговым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z121" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отказе клиенту в установлении деловых отношений дистанционным способом субъект финансового мониторинга уведомляет клиента о возможности установления деловых отношений в явочном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...61 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2822,31 +2481,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>