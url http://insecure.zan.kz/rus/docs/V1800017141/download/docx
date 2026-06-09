--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="290af5b" w14:textId="290af5b">
+    <w:p w14:paraId="50601b4" w14:textId="50601b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра информации и коммуникаций Республики Казахстан от 13 июня 2018 года № 263. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июня 2018 года № 17141.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 22) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "Об информатизации" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -368,137 +440,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр информации </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и коммуникаций Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -506,122 +597,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Абаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министр оборонной и аэрокосмической </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>промышленности Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Б. Атамкулов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" _________ 2018 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -785,54 +892,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения аудита информационных систем (далее – Правила) разработаны в соответствии с подпунктом 22) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" (далее – Закон) и определяют порядок проведения аудита информационных систем.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации" (далее – Закон) и определяют порядок проведения аудита информационных систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1443,54 +1612,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При проведении аудита информационных систем государственных юридических лиц выбор аудитора осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 4 декабря 2015 года "О государственных закупках".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Работы по аудиту информационных систем включают в себя ряд последовательных этапов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1647,310 +1878,668 @@
         <w:t xml:space="preserve">
       оценка соответствия рекомендациям стандартов по информационной безопасности и единым требованиям; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инструментальное обследование компонентов информационных систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. При проведении аудита систем искусственного интеллекта дополнительно подлежат оценке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) качество и правомерность использования библиотек данных, применяемых для обучения моделей искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) наличие запрещенных функциональных возможностей систем искусственного интеллекта в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "Об искусственном интеллекте".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В ходе проведения анализа экспертным методом выявляются недостатки в системе мер защиты информации на основе опыта экспертов, участвующих в процедуре обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В качестве критериев для оценки механизмов безопасности организационного уровня, включая административные, процедурные и физические меры защиты, используются стандарты СТ РК ИСО/МЭК 27002-2015 "Информационная технология. Методы и средства обеспечения безопасности. Свод правил по средствам управления информационной безопасностью" и СТ РК ГОСТ Р 50739-2006 "Средства вычислительной техники Защита от несанкционированного доступа к информации. Общие технические требования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При инструментальном обследовании компонентов информационных систем компоненты направляются на выявление и устранение уязвимостей программно-аппаратного обеспечения системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16-1. Оценка качества и правомерности использования библиотек данных осуществляется путем проверки наличия и корректности обязательных метаданных библиотеки данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по управлению данными, утвержденными постановлением Правительства Республики Казахстан от 7 ноября 2024 года № 925.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Оформление результатов аудита информационных систем включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценку соответствия стандартам СТ РК ИСО/МЭК 27002-2015 "Информационная технология. Методы и средства обеспечения безопасности. Свод правил по средствам управления информационной безопасностью" и СТ РК ГОСТ Р 50739-2006 "Средства вычислительной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Защита от несанкционированного доступа к информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общие технические требования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подведение результатов инструментального обследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) оценку качества и правомерность использования библиотек данных, применяемых для обучения моделей искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-2) оценку наличия запрещенных функциональных возможностей систем искусственного интеллекта в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 Закона "Об искусственном интеллекте".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выработку рекомендаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подготовку заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Со дня окончания аудита информационной системы готовится аудиторское заключение (далее – заключение) в срок не более 30 календарных дней по форме согласно приложению к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Заключение составляется на казахском и русском языках в двух экземплярах, один из которых передается заказчику, второй остается у аудитора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Заключение носит рекомендательный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2081,492 +2670,596 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Аудиторское заключение по результатам проведения аудита</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     информационной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z77" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование информационной системы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование организации заказчика)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в области _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (область проведения аудита)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" ________ 20__ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) физического лица и (или)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       наименование юридического лица, осуществляющего аудит информационных систем)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>согласно договору от "___" _______ 20__ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>проведен аудит в соответствии с Правилами проведения аудита информационных систем, в ходе аудиторской проверки</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>было установлено, что данная информационная система имеет следующие оценочные показатели:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. _____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. _____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>что соответствует/не соответствует установленным требованиям и стандартам в области</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (область проведения аудита)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рекомендации по сопровождению и развитию информационной системы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 20__ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при ее наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2892,31 +3585,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>