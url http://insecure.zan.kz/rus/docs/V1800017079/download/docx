--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0422718" w14:textId="0422718">
+    <w:p w14:paraId="19aa00f" w14:textId="19aa00f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1198,347 +1198,911 @@
         <w:t xml:space="preserve">
       2) Керн – образец горной породы, представляющий собой цилиндрический столбик, отбираемый при бурении с целью дальнейшего изучения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Вторичная геологическая информация – геологические отчеты, отчеты о результатах геологоразведочных работ, отчеты об оценке ресурсов и запасов полезных ископаемых, включая информацию, полученную в результате обработки, анализа и обобщения первичной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Национальный банк данных минеральных ресурсов (далее - НБД) осуществляет работу посредством единой платформы интернет-ресурса государственных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Оператор - Национальный оператор по сбору, хранению, обработке и предоставлению геологической информации, юридическое лицо со стопроцентным участием государства в уставном капитале или государственное предприятие (далее – Оператор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учет, хранение, систематизация, обобщение и предоставление геологической информации, находящейся в собственности, а также владении и пользовании у государства, осуществляются уполномоченным органом по изучению недр в определяемом им порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Хранение и обеспечение доступности информации о недрах и недропользовании, автоматизация представления геологической информации, взаимодействия и координации рабочих процессов между уполномоченным органом по изучению недр и компетентным органом осуществляются посредством функционирования информационной системы "Национальный банк данных минеральных ресурсов Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Эксплуатация НБД, осуществляется в порядке установленным уполномоченным органом по изучению недр в соответствие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Геологическая информация классифицируется на два вида: первичная и вторичная геологическая информация. Правила не распространяются на геологическую информацию составляющую государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок учета геологической информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Учет геологической информации осуществляется в инвентарной книге для записи геологических материалов (далее – инвентарная книга) согласно приложению 1 к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В соответствии с записью в инвентарной книге каждому геологическому материалу присваивается отдельный инвентарный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На бумажном носителе геологической информации инвентарный номер проставляется на внешней стороне обложки переплета каждой единицы хранения в верхнем левом углу и в верхнем левом углу на титульном листе. Этот же номер проставляется в верхнем левом углу на внешней стороне обложки переплета каждого несброшюрованного приложения и каждой единицы хранения первичной геологический информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При корректировке в инвентарной книге в графе "примечание" указываются данные исполнившего корректировку, его фамилия, имя, отчество (при наличии) и должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Учет геологической информации в электронном виде осуществляется посредством НБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все документы, выдаваемые из хранилища для использования работниками организации и для использования физическими лицами в читальном зале, подлежат учету путем регистрации в книгах выдачи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок хранения геологической информации</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Приему на хранение Оператору подлежат первичная и вторичная геологическая информация, представленная в виде отчетов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1693,2367 +2257,2895 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 236, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 90 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок хранения первичной геологической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Постоянному хранению подлежит первичная геологическая информация, представленная в виде керна по законченным параметрическим, картировочным, поисковым и разведочным скважинам после его геологической обработки, включающей документацию, опробование, отбор образцов по следующим видам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полевые дневники, журналы, ведомости, листажные книжки наблюдений, измерений, вычислений (в том числе координат, ошибок, поправок) и материалы по топографо-геодезическому обеспечению полевых работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) журналы документации горных выработок, скважин, естественных водопроявлений, дела скважин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) журналы опробования (откачек, наливок, испытаний), отбора керна, образцов, шлифов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рабочие аэро-, космо-фотоматериалы, топооснова;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Порядок хранения первичной геологической информации</w:t>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) каталоги координат скважин, горных выработок, привязки профилей и пунктов топосети для геохимических и геофизических работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      11. Постоянному хранению подлежит первичная геологическая информация, представленная в виде керна по законченным параметрическим, картировочным, поисковым и разведочным скважинам после его геологической обработки, включающей документацию, опробование, отбор образцов по следующим видам:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) каталоги геофизических, геохимических и гидрогеохимических аномалий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      1) полевые дневники, журналы, ведомости, листажные книжки наблюдений, измерений, вычислений (в том числе координат, ошибок, поправок) и материалы по топографо-геодезическому обеспечению полевых работ;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) результаты всех видов анализов, испытаний и лабораторных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      2) журналы документации горных выработок, скважин, естественных водопроявлений, дела скважин;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) спектрограммы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      3) журналы опробования (откачек, наливок, испытаний), отбора керна, образцов, шлифов;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) описание шлифов, аншлифов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      4) рабочие аэро-, космо-фотоматериалы, топооснова;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) описание фауны, флоры и споро-пыльцевого комплекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      5) каталоги координат скважин, горных выработок, привязки профилей и пунктов топосети для геохимических и геофизических работ;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) диаграмма и материалы каротажа, геологических и исследовательских скважин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      6) каталоги геофизических, геохимических и гидрогеохимических аномалий;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) детальные (прослойные) геологические разрезы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      7) результаты всех видов анализов, испытаний и лабораторных исследований;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) колонки (разрезы) по скважинам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      8) спектрограммы;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) карты фактического материала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      9) описание шлифов, аншлифов;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) каменный материал (керн, образцы фауны), дубликаты проб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      10) описание фауны, флоры и споро-пыльцевого комплекса;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) авторские (рабочие) экземпляры карт геологического содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      11) диаграмма и материалы каротажа, геологических и исследовательских скважин;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) полевые материалы аэрогеофизических исследований, включая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      12) детальные (прослойные) геологические разрезы;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аналоговые диаграммы, ленты и аппаратурные журналы, аэрограмма спектрометров, аэромагнитометров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      13) колонки (разрезы) по скважинам;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магнитовариационные ленты и журналы графиков вариаций магнитного поля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      14) карты фактического материала;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аналоговые ленты и материалы по контрольно-настроенным операциям с аппаратурой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      15) каменный материал (керн, образцы фауны), дубликаты проб;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии участка съемки на дискетах, включающие исходные отредактированные данные скоростей счета по дифференциальным каналам, с указанием номера шкалы, времени накопления и модули полного вектора магнитной индукции с данными топопривязок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       топографо-геодезические материалы (радиогеологической привязки, схема залетов аэромаршрутов, паспорта магнитных лент с координатами начала окончания маршрутов); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) полевые материалы по сейсморазведочным исследованиям, в том числе вертикальному сейсмопрофилированию сейсмокаротажу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      журналы регистрации сейсмограмм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рапорта операторов по приемке данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      схема отстрела, статпоправки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временные и миграционные разрезы по профилям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исходный полевой материал в виде магнитных лент или уплотненной записи на кассетах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      18) полевые материалы по сейсморазведочным исследованиям, в том числе вертикальному сейсмопрофилированию сейсмокаротажу:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) полевые материалы по гравиметрическим исследованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      журналы регистрации сейсмограмм;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталоги опорных и рядовых гравиметрических пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жесткая основа полевых вариантов карт. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для обеспечения сохранности керна и возможности его просмотра, помещения для хранения керна (кернохранилища) должны быть оборудованы специальными стеллажами, которые устраиваются с расчетом свободного доступа (при необходимости специальной техники) к керновым ящикам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Размещение керна на стеллажах производится согласно нумерации ящиков по каждой скважине. Для удобства поиска керна нужных скважин торец ящиков с маркировкой должен быть обращен к проходу между стеллажами. Ящики с керном по каждой скважине укладываются на стеллажах в удобном для изъятия порядке. На торец стеллажа со стороны прохода вывешивается табличка с указанием номера коллекции, участка бурения, номера скважины и года ее проходки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Керн поисковых и картировочных скважин подлежит хранению до утраты своего назначения после проведения детальных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Керн скважин предварительной и детальной разведки хранится для утверждения подсчета запасов по месторождению. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По месторождениям, на которых после утверждения подсчета запасов либо государственной регистрации ресурсов и запасов геологоразведочные работы продолжаются, сохраняется керн скважин, наиболее полно характеризующий общее геологическое строение месторождения. Керн по таким скважинам хранится до освещения нижних горизонтов месторождения горными работами или до отработки месторождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. После утверждения геологических отчетов и запасов, либо государственной регистрации ресурсов и запасов керн или образцы сокращенного керна по скважинам подлежат ликвидации, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      керна отдельных опорных скважин, представляющих производственный и научный интерес, в частности для сопоставления с геологическими разрезами других районов и объектов, для монографического описания, для специальных видов исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эталонных образцов всех разновидностей пород и руд данного объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      керна полезного ископаемого в количестве, необходимом для дополнительных технологических и других исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первичная геологическая информация по общераспространенным полезным ископаемым подлежит хранению в виде фотоснимков на искусственных носителях.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...15 lines deleted...]
-      16. По месторождениям, на которых после утверждения подсчета запасов либо государственной регистрации ресурсов и запасов геологоразведочные работы продолжаются, сохраняется керн скважин, наиболее полно характеризующий общее геологическое строение месторождения. Керн по таким скважинам хранится до освещения нижних горизонтов месторождения горными работами или до отработки месторождения.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок хранения вторичной геологической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
-[...15 lines deleted...]
-      17. После утверждения геологических отчетов и запасов, либо государственной регистрации ресурсов и запасов керн или образцы сокращенного керна по скважинам подлежат ликвидации, за исключением:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Постоянному хранению подлежат вторичная геологическая информация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
-[...15 lines deleted...]
-      керна отдельных опорных скважин, представляющих производственный и научный интерес, в частности для сопоставления с геологическими разрезами других районов и объектов, для монографического описания, для специальных видов исследования;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отчеты о проведении операций по недропользованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-      эталонных образцов всех разновидностей пород и руд данного объекта;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изданные карты геологического содержания и пояснительные записки к ним и исключения их из издания авторские оригиналы подготовленных к изданию карт геологического содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      керна полезного ископаемого в количестве, необходимом для дополнительных технологических и других исследований.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) протоколы комиссий по рассмотрению запасов месторождений полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      18. Первичная геологическая информация по общераспространенным полезным ископаемым подлежит хранению в виде фотоснимков на искусственных носителях.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отчетные и сводные балансы запасов минерального сырья, материалы по обеспеченности горнорудных предприятий с разведанными запасами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Порядок хранения вторичной геологической информации</w:t>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) материалы по геологической, гидрогеологической, геофизической, геохимической, эколого-геологической изученности (учетные карточки изученности, картограммы изученности, контурные карты, картотека каталожных карточек отчетов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      19. Постоянному хранению подлежат вторичная геологическая информация:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) изданные топографические карты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      1) отчеты о проведении операций по недропользованию;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) опубликованные монографии геологического содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      2) изданные карты геологического содержания и пояснительные записки к ним и исключения их из издания авторские оригиналы подготовленных к изданию карт геологического содержания;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) результаты научно-исследовательских работ прямо или косвенно касающихся геологических наук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      3) протоколы комиссий по рассмотрению запасов месторождений полезных ископаемых;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) отчеты по оценке запасов минеральных ресурсов по объектам на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...15 lines deleted...]
-      4) отчетные и сводные балансы запасов минерального сырья, материалы по обеспеченности горнорудных предприятий с разведанными запасами;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) графические приложения и модели, разработанные на специализированном программном обеспечении в исходном электронном формате, в виде растрового изображения, либо с приложением дистрибутива программы для просмотра и печати (viewer), или на бумажном носителе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-      5) материалы по геологической, гидрогеологической, геофизической, геохимической, эколого-геологической изученности (учетные карточки изученности, картограммы изученности, контурные карты, картотека каталожных карточек отчетов);</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) специфические шрифты и символы, необходимые для корректного отображения графических приложений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. На внутренней стороне обложки отчета каждой единицы хранения вверху ставится штамп согласно приложению 2 к настоящим Правилам, где указывается количество листов текста, в том числе фотографий, чертежей, рисунков и отдельно количество графических приложений. Под штампом указывается количество единиц хранения (количество книг, тетрадей, папок, альбомов). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Порядок организации хранения геологической информации осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 235. "Об утверждении Правил приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33338).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок систематизация и обобщения геологической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Систематизация геологических материалов производится путем ведения каталогов, учетных карточек и картограмм изученности в НБД и бумажных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Каталог предназначен для оперативного поиска сведений о материалах, хранящихся в фондах геологической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Картотека каталожных карточек состоит из следующих разделов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) авторский каталог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) каталог "Административные области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) каталог "Сводные балансы";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок систематизация и обобщения геологической информации</w:t>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) каталог "Протоколов Государственной комиссии по запасам полезных ископаемых";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...15 lines deleted...]
-      22. Систематизация геологических материалов производится путем ведения каталогов, учетных карточек и картограмм изученности в НБД и бумажных носителях.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) каталог "Паспорта месторождений";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
-[...15 lines deleted...]
-      23. Каталог предназначен для оперативного поиска сведений о материалах, хранящихся в фондах геологической информации.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) каталог "Месторождения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
-[...15 lines deleted...]
-      Картотека каталожных карточек состоит из следующих разделов:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В авторском каталоге содержатся авторы геологических отчетов и их полные названия. Систематизация карточек в авторском каталоге осуществлена по фамилии первого автора геологического отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В каталожной карточке Авторского каталога указаны следующие данные по геологическому отчету: инвентарный номер, автор (авторы) геологического отчета его полное название, количество томов текста и количество листов текста в каждом из томов, количество папок графических приложений к отчету, общее количество листов графических приложений, количество листов графических приложений в каждой папке, количество экземпляров отчета и их местонахождение. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В каталоге "Административные области", содержатся систематизированные по видам полезных ископаемых, фамилии первых авторов (в алфавитном порядке) и полные названия геологических отчетов в алфавитном порядке в пределах каждой административной области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В каталоге "Сводные балансы" содержатся систематизированные по годам и внутри каждого года сводные балансы полезных ископаемых в алфавитном порядке по названиям полезных ископаемых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В каталоге "Протоколы Государственной комиссии по запасам" содержат систематизированные по годам протоколы государственной комиссии по запасам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В каталоге "Паспорта месторождений" содержатся названия паспортов месторождений полезных ископаемых, тектонических структур, техногенных минеральных образований, ранжированных по видам полезных ископаемых, наименованиям структур, техногенных минеральных образований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В каталоге "Месторождения" содержатся сгруппированные в алфавитном порядке по видам полезных ископаемых, названия геологических отчетов, ранжированные по первой букве первого слова названия месторождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В каждой каталожной карточке любого из указанных каталогов в обязательном порядке присутствует инвентарный номер, под которым геологический документ (геологический отчет, сводный баланс, паспорт) хранится в геологическом фонде Оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Каталоги составляются в электронном и бумажном виде.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
-[...15 lines deleted...]
-      25. В каталоге "Административные области", содержатся систематизированные по видам полезных ископаемых, фамилии первых авторов (в алфавитном порядке) и полные названия геологических отчетов в алфавитном порядке в пределах каждой административной области;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Каталоги в электронном виде составляются в специальном поисковом модуле в НБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. К экземплярам геологического отчета поступающим на хранение Оператору в обязательном порядке прилагаются подготовленные недропользователем учетные карточки геологической изученности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 32 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператором не принимаются на хранение геологические отчеты, по которым не учтены карточки изученности в системе НБД. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На каждый геологический отчет, составленный по результатам законченных подлежащих учету геологических исследований, заполняется учетная карточка геологической изученности установленного образца согласно приложению 4 к настоящим Правилам. Вся геологическая изученность ведется по четырем видам изученности: геологическая, геофизическая, гидрогеологическая и инженерно-геологическая изученность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Порядок заполнения указанных видов учетных карточек геологической изученности излагается в Инструкциях по заполнению учетной карточки согласно приложению 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Учетная карточка геологической изученности размещается в картотеке соответствующего номера блока по листам топографической карты масштаба 1:1 000 000, где ей присваивается очередной порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Учетные карточки изученности систематизируются по листам топографической карты масштаба 1:1 000 000 международной разграфки. Количество заполняемых на каждый отчет учетных карточек должно соответствовать числу миллионных листов, в пределах которых располагается изученная площадь. Все учетные карточки, соответствующие фрагментам одной отчетной площади, имеют одинаковое информационное наполнение и отличаются между собой только рисунком географического расположения фрагмента площади на обороте учетной карточки, на которой указывается только та часть общего контура работ, которая попадает на данный миллионный лист.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. По мере поступления учетных карточек Оператором осуществляется их учет. Регистрация поступивших учетных карточек производится в инвентарных книгах, составляющихся согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Учетные карточки находятся в специальных ящиках: ящики систематизированы по миллионным листам: на каждый миллионный лист и на каждый вид геологических исследований имеется свой ящик, в котором собраны учетные карточки, сгруппированные по годам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Границы площадей законченных геологических исследований, в результате которых составлены карты геологического содержания масштаба 1:1 000 000 и крупнее, наносятся Оператором на специализированные ежегодно пополняемые контурные карты геологической изученности территории в виде самостоятельных цветных контуров, соответствующих различным видам и масштабам геологических исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Картографической основой для составления контурных карт являются бланковые карты масштаба 1:1 000 000, имеющие градусную сетку в стотысячной разграфке. Составление и пополнение контурных карт производится на основе координат, указанных в учетной карточке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контурные карты систематизированы по миллионным листам. На каждый миллионный лист имеются четыре папки с контурными картами: одна папка - на геолого-съемочные работы, одна папка - на геофизические работы, одна папка на гидрогеологические работы и одна папка на инженерно-геологические работы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Все контуры на контурных картах нумеруются. Номер контура, соответствующий номеру учетной карточки, проставляется с внутренней стороны оконтуренной площади в одном или нескольких местах в зависимости от ее размера. Номер соединяется с линией контура черточкой. После номера контура через дефис проставляется соответствующий буквенный индекс. Линия контура, его номер, черточка, дефис и буквенный индекс наносятся одним цветом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При малой площади изученности, и отсутствия возможности вписать номер карты в контур изученности, он проставляется с внешней стороны и соединяется с линией контура черточкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контурные карты ведутся с начала системных геологических исследований на территории Казахстана (с 1930-х годов двадцатого столетия), контурные карты не были перегруженными, вся накапливаемая на них информация по каждому виду геологических исследований разделяется по годам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок предоставления геологической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Оператором обеспечивается открытый доступ к общей части вторичной геологической информации (геологическому отчету), за исключением конфиденциальной информации и геологической информации, содержащей государственные секреты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. После ознакомления с общей частью отчета юридическое лицо при необходимости подает заявку на безвозмездное получение отчета либо части отчета. Геологическая информация предоставляется в пользования на основании заявки на безвозмездное получение копии/дубликата геологической информации (далее – заявка) по форме согласно приложению 6 к настоящим Правилам. Получение доступа к требуемой геологической информации с Личного кабинета в Интернет-портале minerals.e-qazyna.kz, либо по заказу в виде копии геологической информации на искусственных носителях осуществляется в течение 15 рабочих дней, в указанный срок Оператор обеспечивает предоставление не более 10 отчетов одному недропользователю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа Министра промышленности и строительства РК от 14.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Первичная геологическая информация предоставляется в пользование на основании заявки согласно приложению 6 в виде дубликатов информации на электронном и (или) природных носителях в течение 15 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Министра промышленности и строительства РК от 14.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 44 предусматривается исключить приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Без взимания платы (безвозмездно) геологическая информация предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Посредством НБД по месторождениям, опубликованным и включенным в аукцион для получения права недропользования в конкурсных мероприятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для научных целей, когда научные исследования финансируются из государственного бюджета и (или) средств национальных компаний или их дочерних организаций, являющихся субъектами научной и (или) научно-технической деятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
-[...15 lines deleted...]
-      40. Все контуры на контурных картах нумеруются. Номер контура, соответствующий номеру учетной карточки, проставляется с внутренней стороны оконтуренной площади в одном или нескольких местах в зависимости от ее размера. Номер соединяется с линией контура черточкой. После номера контура через дефис проставляется соответствующий буквенный индекс. Линия контура, его номер, черточка, дефис и буквенный индекс наносятся одним цветом.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В учебных целях – государственным, включая аккредитованным высшим учебным заведениям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
-[...321 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. На основании запроса государственного или аккредитованного высшего учебного заведения или научной организации Оператором предоставляется в пользование геологическая информация в учебных или научных целях. Запрос содержит цель и объем запрашиваемой геологической информации, общие сведения об учебной программе, характер научных исследований. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В предоставлении геологической информации отказывается на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установления недостоверности документов, представленных физическим или юридическим лицом для заключения соглашения о конфиденциальности на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствия физического или юридического лица и (или) представленных материалов, объектов, данных и сведений, необходимых для заключения соглашения о конфиденциальности на безвозмездной основе, требованиям, установленным настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      47. Оператор раскрывает полученную конфиденциальную геологическую информацию по истечении пяти лет со дня ее получения (срок конфиденциальности) в соответствии с </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+      47. Оператор раскрывает полученную конфиденциальную геологическую информацию в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 77 Кодекса Республики Казахстан "О недрах и недропользовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 48 предусматривается исключить приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Оцифрованная и интерпретированная геологическая информация находящейся в собственности, или владение и пользование у государства предоставляется на возмездной основе Оператором, согласно приложению 8 к настоящим Правилам в виде пакета геологической информации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4171,68 +5263,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в собственности, а также владении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пользовании у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвентарная книга для записи геологических материалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5727,250 +6819,250 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания к инвентарной книге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z154" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В инвентарных книгах записи должны быть однотипными:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z155" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 4 указываются фамилия и инициалы автора отчета в именительном падеже, если отчет составлен двумя авторами, то записываются фамилия и инициалы одного автора с добавлением "и другие";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z156" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 8 для каждой единицы хранения указывается общее количество листов текста, включая листы с иллюстрациями, фотографиями, чертежами, рисунками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 9 указывается количество фотографий и рисунков, помещенных в тексте каждой книги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 10 указывается количество чертежей, помещенных в тексте каждой книги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 11, кроме общего количества, указывается также количество графических приложений, имеющих ограничительный гриф доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 12 указываются название организации, представившей отчет, дата поступления его и входящий номер сопроводительного письма. Сюда вносится также входящий номер дополнения и дата сопроводительного письма; запись о внесении дополнений и изменений скрепляется подписью руководителя службы сбора и хранения геологической информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 13 указывается степень секретности каждой единицы хранения (книги, тетради, графического приложения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 16 вносятся примечания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6094,64 +7186,64 @@
               <w:t>в собственности, а также владении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пользовании у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z164" w:id="153"/>
+      <w:bookmarkStart w:name="z164" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Штамп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В данной книге_____ листов текста, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6367,130 +7459,130 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>владении и пользовании</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура и порядок расположения элементов в сервере для периодических отчетов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В корневой папке размещается папка под названием "периодические_отчеты_за год", внутри которой сохраняются папки с отчетами. Файлы называются "Х", где Х является нумерацией в соответствии с инвентарным номером отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура и порядок расположения элементов в информационной системе для окончательных отчетов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z169" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В корневой папке размещается папка под названием "окончательные_отчеты_за год", внутри которой сохраняются папки с отчетами. Файлы называются "Х", где Х является нумерацией в соответствии с инвентарным номером отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14114,121 +15206,121 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z185" w:id="158"/>
+      <w:bookmarkStart w:name="z185" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Заполнил (-а) ___________ _____________ _______________ _______ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1. Организация 27.2. Должность 27.3. ФИО 27.4. Подпись 27.5. дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:bookmarkStart w:name="z186" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Проверил (-а) ____________ _________ ______________ __________ __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z187" w:id="160"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z187" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28.1. Организация 28.2. Должность 8.3. ФИО 28.4. Подпись 28.5. дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14346,910 +15438,1006 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в собственности, а также владении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пользовании у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="161"/>
+    <w:bookmarkStart w:name="z189" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инструкция по заполнению учетной карточки:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z190" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учетная карточка заполняется авторами на каждый отчет о результатах геологических, гидрогеологических, инженерно-геологических и геофизических работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z191" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На каждый миллионный лист, в пределах которого проведена работа, составляется учетная карточка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z192" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении комплексных работ на отчет могут составляться две и более учетных карточек в зависимости от количества видов исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z193" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все записи в учетную карточку впечатываются на компьютере с использованием общепринятых сокращений. Допускается запись текста черной тушью четким разборчивым почерком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z194" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 1 указывается вид изученности: геологическая, гидрогеологическая, инженерно-геологическая или геофизическая изученность и номер учетной карточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z195" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 2 пишется инвентарный номер отчета и первичного материала. 2.1. – инвентарный номер Республиканского геологического фонда, 2.2. – инвентарный номер Территориального геологического фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z196" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 3 приводятся инвентарные номера первичных материалов на искусственных носителях по годам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z197" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 4 приводятся инвентарные номера первичных материалов на природных носителях по видам и по годам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z198" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 5 приводится серия, номер и вид лицензии, выданной Комитетом геологии на данную работу, а в проведении региональных работ указывается номер протокола Комитета геологии и дата его утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z199" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 6 указываются фамилии и инициалы авторов (соавторов) отчета. Если авторов двое, то упоминаются оба, если три и более, то записываются два первых с добавлением "и другие".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z200" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 7 приводится название отчета в полном соответствии с его титульным листом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z201" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 8 указывается вид изученности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z202" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G – геологическая,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z190" w:id="162"/>
-[...15 lines deleted...]
-      Учетная карточка заполняется авторами на каждый отчет о результатах геологических, гидрогеологических, инженерно-геологических и геофизических работ.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GG – гидрогеологическая,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
-[...15 lines deleted...]
-      На каждый миллионный лист, в пределах которого проведена работа, составляется учетная карточка.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IG – инженерная геология,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z192" w:id="164"/>
-[...15 lines deleted...]
-      При проведении комплексных работ на отчет могут составляться две и более учетных карточек в зависимости от количества видов исследований.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GF – геофизическая,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z193" w:id="165"/>
-[...15 lines deleted...]
-      Все записи в учетную карточку впечатываются на компьютере с использованием общепринятых сокращений. Допускается запись текста черной тушью четким разборчивым почерком.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т – карточка изученности по научно-техническим и тематическим работам в геологии (к таким видам изученности можно отнести работы по научно-техническим испытаниям и открытием в геологии, новые виды работ и методов, технологии первые испытанные, тематические работы и другие. Также можно включить работы результатов исследования опасных районных зон, результатов исследования землетрясении и другие) Должна дублироваться на другие виды изученности, если относится этим видам изученности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z194" w:id="166"/>
-[...15 lines deleted...]
-      В графе 1 указывается вид изученности: геологическая, гидрогеологическая, инженерно-геологическая или геофизическая изученность и номер учетной карточки.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выполнении работ за счет государственного бюджета к букве вида изученности приписывается строчная буква "b", если работы были проведены на собственные средства недропользователей к букве вида изученности приписывается строчная буква "c" (Пример: Gb, GGb, IGc, GFc).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z195" w:id="167"/>
-[...15 lines deleted...]
-      В графе 2 пишется инвентарный номер отчета и первичного материала. 2.1. – инвентарный номер Республиканского геологического фонда, 2.2. – инвентарный номер Территориального геологического фонда.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 9 проставляется номенклатура листов топографической карты международной разграфки масштаба 1:1 000 000, в пределах которых располагается изученная площадь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z196" w:id="168"/>
-[...15 lines deleted...]
-      В графе 3 приводятся инвентарные номера первичных материалов на искусственных носителях по годам.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении региональных работ на площади, располагающейся на 4 и более миллионных листах, продолжение перечня номенклатур приводится на дополнительной странице учетной карточки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z197" w:id="169"/>
-[...15 lines deleted...]
-      В графе 4 приводятся инвентарные номера первичных материалов на природных носителях по видам и по годам.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цветным контуром выделяется номенклатура листа, по которому составлена данная учетная карточка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z198" w:id="170"/>
-[...15 lines deleted...]
-      В графе 5 приводится серия, номер и вид лицензии, выданной Комитетом геологии на данную работу, а в проведении региональных работ указывается номер протокола Комитета геологии и дата его утверждения.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Графа 10. Если в данной карточке изученности объем данных превышает пределы карточки, то необходимо указать количество дополнительных листов в подпункт 10.1; в подпункте 10.2. указываются пункты, по которым будет продолжение. Пункты, которые могут иметь продолжение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z199" w:id="171"/>
-[...15 lines deleted...]
-      В графе 6 указываются фамилии и инициалы авторов (соавторов) отчета. Если авторов двое, то упоминаются оба, если три и более, то записываются два первых с добавлением "и другие".</w:t>
+    <w:bookmarkStart w:name="z212" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 пункт и его подпункты, 6, 7 пункты, 11, 12 пункт, 13 пункт и его подпункты, 15 пункт и его подпункты, 14 пункт и его подпункты, 21, 22, 23 пункты, 25 пункт в зависимости от количество угловых точек, 26 пункт и его подпункты, пункты 27 и 28 и их подпункты будут дублироваться если есть продолжение карточки изученности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z200" w:id="172"/>
-[...15 lines deleted...]
-      В графе 7 приводится название отчета в полном соответствии с его титульным листом.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 11, 12 указываются данные об административно-территориальной привязке площади проведения работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z201" w:id="173"/>
-[...15 lines deleted...]
-      В графе 8 указывается вид изученности:</w:t>
+    <w:bookmarkStart w:name="z214" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 13 приводится перечень полезных ископаемых, выявленных в процессе работ: 13.1. – классы Полезные ископаемые (далее – ПИ): Твердые полезные ископаемые (далее-ТПИ), Общераспространенные полезные ископаемые (далее - ОПИ), Углеводородное сырье (далее - УВС), Подземные воды (далее – ПВ), 13.2. – виды ПИ, относящиеся к классам (Пример: класс ПИ – ТПИ; Виды ПИ – золото, медь).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z202" w:id="174"/>
-[...15 lines deleted...]
-      G – геологическая,</w:t>
+    <w:bookmarkStart w:name="z215" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 14 указываются затраты в тенге и источники финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z203" w:id="175"/>
-[...15 lines deleted...]
-      GG – гидрогеологическая,</w:t>
+    <w:bookmarkStart w:name="z216" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 15 приводятся названия организации, проводившей работы и заказчиков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z204" w:id="176"/>
-[...15 lines deleted...]
-      IG – инженерная геология,</w:t>
+    <w:bookmarkStart w:name="z217" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 16 указывается общий масштаб работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z205" w:id="177"/>
-[...15 lines deleted...]
-      GF – геофизическая,</w:t>
+    <w:bookmarkStart w:name="z218" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 17, 18 отмечаются годы начала и окончания работ (год сдачи отчета на хранение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z206" w:id="178"/>
-[...15 lines deleted...]
-      Т – карточка изученности по научно-техническим и тематическим работам в геологии (к таким видам изученности можно отнести работы по научно-техническим испытаниям и открытием в геологии, новые виды работ и методов, технологии первые испытанные, тематические работы и другие. Также можно включить работы результатов исследования опасных районных зон, результатов исследования землетрясении и другие) Должна дублироваться на другие виды изученности, если относится этим видам изученности.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 19 указывается общая площадь изучаемой территории в км</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, в пункте 20 указывается площадь территории, относящейся к данной карточке изученности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z207" w:id="179"/>
-[...15 lines deleted...]
-      При выполнении работ за счет государственного бюджета к букве вида изученности приписывается строчная буква "b", если работы были проведены на собственные средства недропользователей к букве вида изученности приписывается строчная буква "c" (Пример: Gb, GGb, IGc, GFc).</w:t>
+    <w:bookmarkStart w:name="z220" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 21 указывается содержание отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z208" w:id="180"/>
-[...15 lines deleted...]
-      В графе 9 проставляется номенклатура листов топографической карты международной разграфки масштаба 1:1 000 000, в пределах которых располагается изученная площадь.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 22 приводятся данные о первичных материалах на искусственных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z209" w:id="181"/>
-[...15 lines deleted...]
-      При проведении региональных работ на площади, располагающейся на 4 и более миллионных листах, продолжение перечня номенклатур приводится на дополнительной странице учетной карточки.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 23 приводятся данные о первичных материалах на природных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z210" w:id="182"/>
-[...15 lines deleted...]
-      Цветным контуром выделяется номенклатура листа, по которому составлена данная учетная карточка.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 24 на схеме карты заштрихованным контуром отображается положение изученной площади в соответствии с общим масштабом работ. Над схемой приводится номенклатура листа международной разграфки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z211" w:id="183"/>
-[...15 lines deleted...]
-      Графа 10. Если в данной карточке изученности объем данных превышает пределы карточки, то необходимо указать количество дополнительных листов в подпункт 10.1; в подпункте 10.2. указываются пункты, по которым будет продолжение. Пункты, которые могут иметь продолжение:</w:t>
+    <w:bookmarkStart w:name="z224" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 25 указываются все координаты изученной площади угловых точек в системе WGS 84.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z212" w:id="184"/>
-[...15 lines deleted...]
-      9 пункт и его подпункты, 6, 7 пункты, 11, 12 пункт, 13 пункт и его подпункты, 15 пункт и его подпункты, 14 пункт и его подпункты, 21, 22, 23 пункты, 25 пункт в зависимости от количество угловых точек, 26 пункт и его подпункты, пункты 27 и 28 и их подпункты будут дублироваться если есть продолжение карточки изученности</w:t>
+    <w:bookmarkStart w:name="z225" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 26 приводится реферат, характеризующий основные результаты работ по четырем обязательным разделам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z213" w:id="185"/>
-[...15 lines deleted...]
-      В графе 11, 12 указываются данные об административно-территориальной привязке площади проведения работ.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26.1. Назначение и цель работ. Отражается целевое назначение работ в соответствии с геологическим заданием или лицензией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z214" w:id="186"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="199"/>
+    <w:bookmarkStart w:name="z227" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26.2. Выполненные работы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z228" w:id="200"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z228" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26.3. Результаты работ и таблица оценки ресурсов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z229" w:id="201"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z229" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26.4. Выводы и рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z230" w:id="202"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z230" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 27, 28 приводится должность, фамилия и подпись автора отчета, заполнившего карточку, включая фамилия и подпись сотрудника, принявшего карточку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15367,126 +16555,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>собственности, а также владении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пользовании у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="203"/>
+    <w:bookmarkStart w:name="z232" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на приобретение копии/дубликатов геологической информации Национальному оператору по сбору, хранению, обработке и предоставлению геологической информации АО "НГС" исходящий № ______ дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 – в редакции приказа Министра промышленности и строительства РК от 14.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 258</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="204"/>
+    <w:bookmarkStart w:name="z233" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень геологической информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16214,64 +17402,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z234" w:id="205"/>
+      <w:bookmarkStart w:name="z234" w:id="192"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид геологической информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16657,100 +17845,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>владении и пользовании</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="206"/>
+    <w:bookmarkStart w:name="z236" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соглашение о конфиденциальности на предоставление геологической информации безвозмездно</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ _____ от ___________________20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z237" w:id="207"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее Соглашение о конфиденциальности на безвозмездной основе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее Соглашение)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16962,1414 +18150,1414 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – "Принимающая сторона"), устава или доверенности в дальнейшем,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>именуемые Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="208"/>
+    <w:bookmarkStart w:name="z238" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принимая во внимание, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z239" w:id="209"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z239" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Передающая сторона реализует государственную политику в области изучения недр; определяет размер исторических затрат, стоимость и условия получения геологической информации; осуществляет контроль за рациональным и комплексным использованием недр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z240" w:id="210"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z240" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Передающая сторона и Принимающая сторона договорились о том, что Соглашение будет регулировать их взаимные права и обязанности при реализации его условий. Передающая сторона и Принимающая сторона заключили настоящее соглашение о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z241" w:id="211"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z241" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 1. Предмет Соглашения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z242" w:id="212"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z242" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. В соответствии с пунктом 55 Правил учета, хранения, систематизации, обобщения и предоставления геологической информации, находящейся в собственности, включая владении и пользовании у государства, утвержденных приказом Министра по инвестициям и развитию Республики Казахстан № 380, геологическая информация предоставляется в пользование на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z243" w:id="213"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z243" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. На условиях Соглашения Передающая сторона передает Принимающей стороне Конфиденциальную информацию, а Принимающая сторона обязуется принять и обеспечить защиту Конфиденциальной информации путем исключения доступа к Конфиденциальной информации любых третьих лиц без согласия Передающей стороны, и надлежащего использования Конфиденциальной информации работниками Принимающей стороны без нарушения режима конфиденциальности, установленного у Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z244" w:id="214"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z244" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Конфиденциальная информация на электронных и бумажных носителях, передаваемая между Сторонами, должна быть защищена от доступа третьих лиц в момент ее передачи с помощью соответствующих и адекватных средств защиты: электронных средств защиты информации (криптографии); специализированных серверов, предоставляющих услуги совместного доступа (безопасное соединение), упаковки, исключающей просмотр содержащихся документов без нарушения ее целостности, доставки ценными (заказными) почтовыми отправителями с получением подтверждением факта получения почтового сообщения или курьерами Сторон (с возможностью привлечения организаций, оказывающих курьерские услуги) с предоставлением/получением документа (реестра и пр.) с подписью Стороны, подтверждающей факт получения Конфиденциальной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z245" w:id="215"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z245" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Передача Конфиденциальной информации в электронной форме со сканированным сопроводительным письмом должна осуществляться c использованием средств электронной почты, предназначенных для обмена информацией конфиденциального характера только в зашифрованном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z246" w:id="216"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z246" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передача Конфиденциальной информации на бумажных и маркированных, учтенных выносных электронных носителях (компакт-диск, USB-флэш накопитель, карта памяти и т.п.) должно осуществляться в соответствии с пунктом 3.2. Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z247" w:id="217"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z247" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5. При отказе Принимающей стороны от подписания документа, указанного в пункте 1.2. Соглашения, Передающая сторона отказывает в выдаче Конфиденциальной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z248" w:id="218"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z248" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.6. Настоящее Соглашение определяет порядок передачи Конфиденциальной информации и условия принятия Принимающей стороной мер по обеспечению конфиденциальности и использованию Конфиденциальной информации, действующее в течение срока Соглашения Принимающей стороной в рамках отношений Сторон, связанных с реализацией проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z249" w:id="219"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z249" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.7. Конфиденциальная информация используется Сторонами исключительно для реализации целей в пределах отношений, возникших между Сторонами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z250" w:id="220"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z250" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.8. Положения настоящего Соглашения распространяются на Конфиденциальную информацию Передающей стороны, независимо от вида носителя, на который она зафиксирована. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z251" w:id="221"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z251" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9. В зависимости от важности Конфиденциальной информации ей присваивается гриф "Коммерческая тайна", "Конфиденциально".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z252" w:id="222"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z252" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.10. Соглашение распространяет свое действие на всю конфиденциальную (коммерческую) информацию, полученную Принимающей стороной или ее Аффилированными лицами в ходе любого взаимодействия с Передающей стороной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z253" w:id="223"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z253" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 2. Термины и определения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z254" w:id="224"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z254" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Конфиденциальная (коммерческая) информация – сведения любого характера, вне зависимости от носителя информации (производственные, технические, экономические, организационные и другие), в том числе о результатах интеллектуальной деятельности в научно-технической сфере, программное обеспечение или его части (подсистемы), программные продукты, исходные коды, включая сведения о способах осуществления профессиональной деятельности (включая, но не ограничиваясь: информацию о продукции, работах и услугах; сведения о технологиях и научно-исследовательских работах; данные о технических системах и оборудовании, включая элементы программного обеспечения; деловые прогнозы и сведения о предполагаемых покупках; требования и спецификации конкретных партнеров и потенциальных партнеров; информацию, относящуюся к интеллектуальной собственности, включая планы и технологии, относящиеся ко всему перечисленному выше), геологическая, научно-техническая, в том числе составляющая секреты производства, технологическая, картографическая, производственная, финансово-экономическая, правовая, стратегическая, в отношении которой Передающая сторона указала письменно в ходе переговоров, в сообщении или в письменном документе, в том числе в настоящем Соглашении, что данная информация (сведения, данные) являются конфиденциальными (коммерческими). Стороны согласовали, что вся информация Передающей стороны, хранимая на серверах Принимающей стороны, признается Конфиденциальной (коммерческой) информацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z255" w:id="225"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z255" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Передающая сторона – Сторона Соглашения, владеющая Конфиденциальной (коммерческой) информацией на законном основании, ограничившая доступ к этой информации и передающая Конфиденциальную (коммерческую) информацию Принимающей стороне на условиях настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z256" w:id="226"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z256" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Принимающая сторона – Сторона Соглашения, которой Передающая сторона передает Конфиденциальную (коммерческую) информацию на условиях настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z257" w:id="227"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z257" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Аффилированное лицо применительно к любому лицу, физическому или юридическому, которое прямо или косвенно контролируется данным лицом, контролирует данное лицо или находится под общим контролем с данным лицом, включая имеющее возможность прямо и (или) косвенно определять решения и (или) оказывать влияние на принимаемые друг другом (одним из лиц) решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z258" w:id="228"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z258" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5. Разглашение Конфиденциальной (коммерческой) информации – действие или бездействие, в результате которых Конфиденциальная (коммерческая) информация в любой возможной форме (устной, письменной, иной форме, в том числе с использованием технических средств) становится известной третьему лицу без предварительного письменного согласия Передающей стороны либо вопреки настоящему Соглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z259" w:id="229"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z259" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.6. Конфиденциальная (коммерческая) информация не включает информацию, которая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z260" w:id="230"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z260" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уже находится в общественном владении (известна неопределенному кругу лиц) или стала общедоступной (доступ к которой не ограничен в порядке, установленном законодательством Республики Казахстан и/или иным применимым правом) иначе, чем вследствие действия или бездействия Принимающей стороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z261" w:id="231"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z261" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) которая попала в распоряжение Принимающей стороны законным образом до раскрытия и/или предоставления Передающей стороной, что Принимающая сторона может подтвердить письменными или какими-либо другими доказательствами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z262" w:id="232"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z262" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 3. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z263" w:id="233"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z263" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Передающая сторона, на неисключительной основе и на условиях настоящего Соглашения раскрывает, передает и предоставляет доступ к Конфиденциальной (коммерческой) информации Принимающей стороне письменно или посредством электронной почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z264" w:id="234"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z264" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Конфиденциальная (коммерческая) информация передается Передающей стороной Принимающей стороне посредством электронной почты и/или на носителях информации (магнитные и оптические диски, флэш-память, в виде бумажной копии, загрузка на виртуальные серверы, к которым у Принимающей стороны есть доступ). В электронных сообщениях и на носителях Конфиденциальной (коммерческой) информации Передающей стороной указывается информация о конфиденциальности данной информации и (или) пометка "Конфиденциальная (коммерческая) информация". В отдельных случаях, по усмотрению Передающей стороны, передача Конфиденциальной (коммерческой) информации может оформляться протоколами (актами прием-передачи), подписываемыми уполномоченными представителями Сторон и, которые будут являться неотъемлемыми частями настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z265" w:id="235"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z265" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Принимающая сторона использует Конфиденциальную (коммерческую) информацию, раскрываемую в соответствии с настоящим Соглашением, только в целях оказания услуг по данному Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z266" w:id="236"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z266" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Принимающая сторона обязуется, что Конфиденциальная (коммерческая) информация будет храниться в тайне и не будет продана, обменена, передана, опубликована или другим образом раскрыта кому-либо любым способом, включая такие способы как фотокопирование, репродукция или электронный способ без предварительного письменного разрешения Передающей стороны, за исключением случаев, указанных в Соглашении, и кроме как в целях, определенных в Соглашении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z267" w:id="237"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z267" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.5. Принимающая сторона может раскрыть Конфиденциальную (коммерческую) информацию без письменного согласия Передающей стороны своим служащим и должностным лицам, которым необходимо иметь такую Конфиденциальную (коммерческую) информацию, в той степени и в том объеме, насколько это необходимо для выполнения целей, определенных в настоящем Соглашении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z268" w:id="238"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z268" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.6. Во избежание сомнений, до раскрытия Конфиденциальной (коммерческой) информации лицам, указанным в подпункте 3.5 настоящего Соглашения, Принимающая сторона информирует об этом Передающую сторону, гарантирует соблюдение этими лицами условий Соглашения и получит от них обязательства по сохранению конфиденциальности в том же объеме, как указано в Соглашении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z269" w:id="239"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z269" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.7. Принимающая сторона несет ответственность за то, чтобы каждое лицо, которому раскрывается Конфиденциальная (коммерческая) информация в соответствии с Соглашением, хранило указанную информацию в тайне и не раскрывало или не передавало ее третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z270" w:id="240"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z270" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За действия и/или бездействие в отношении сохранности Конфиденциальной (коммерческой) информации и соблюдение условий настоящего Соглашения, привлеченными Принимающей стороной подрядчиков, субподрядчиков и/или третьих лиц Принимающая сторона отвечает, как за свои собственные. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z271" w:id="241"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z271" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.8. Принимающая сторона обязуется соблюдать конфиденциальность информации посредством выполнения следующих действий, но не ограничиваясь нижеследующим:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z272" w:id="242"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z272" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хранить Конфиденциальную (коммерческую) информацию в условиях, исключающих доступ третьих лиц, не имеющих надлежащим образом оформленного доступа к Конфиденциальной (коммерческой) информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z273" w:id="243"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z273" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принять все необходимые меры для защиты и охраны Конфиденциальной (коммерческой) информации от несанкционированного использования, утраты, кражи, опубликования, утечки при обработке на компьютере, который подключен к сети или т.п;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z274" w:id="244"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z274" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в течение 5 (пяти) рабочих дней после заключения Соглашения предоставить Передающей стороне список лиц, имеющих доступ к Конфиденциальной (коммерческой) информации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z275" w:id="245"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z275" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) допускать к Конфиденциальной (коммерческой) информации только тех лиц, которым она необходима для выполнения работ (оказания услуг, поставки товаров) и лишь в той части, в которой она необходима. Для доступа третьих лиц к Конфиденциальной (коммерческой) информации, Принимающая сторона обязана заблаговременно письменно оформить обязательство третьего лица о неразглашении Конфиденциальной (коммерческой) информации и соблюдении режима ее конфиденциальности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z276" w:id="246"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z276" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) раскрывать Конфиденциальную (коммерческую) информацию третьим лицам только после письменного согласия Передающей стороны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z277" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) возместить все убытки, возникшие у Передающей стороны в связи с ненадлежащим исполнением Принимающей стороной настоящего Соглашения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z278" w:id="248"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z278" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.9. Не будет считаться нарушением Соглашение раскрытие Конфиденциальной (коммерческой) информации, если такая информация раскрыта на основании законного требования государственного органа, которому в соответствии с законодательством Республики Казахстан, предоставлено право требовать раскрытия такой информации. В этом случае, до такого раскрытия Принимающая сторона должна незамедлительно уведомить Передающую сторону о существовании, условиях и обстоятельствах такого требования; предпринять все возможные действия для предотвращения раскрытия информации; использовать все разумные усилия, чтобы содействовать Передающей стороне в принятии мер, необходимых для недопущения или ограничения раскрытия информации, включая предпринять все необходимые действия, чтобы к раскрываемой Конфиденциальной (коммерческой) информации применялся режим о конфиденциальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z279" w:id="249"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z279" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.10. Принимающая сторона обязуется при обнаружении фактов или при подозрении на раскрытие Конфиденциальной (коммерческой) информации незамедлительно письменно уведомить об этом Передающую сторону и немедленно принять все возможные разумные меры по предотвращению неправомерного раскрытия и (или) использования Конфиденциальной (коммерческой) информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z280" w:id="250"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z280" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.11. Если третья сторона возбудит иск или другое юридическое действие на предмет раскрытия какой-либо Конфиденциальной (коммерческой) информации, Принимающая сторона немедленно уведомит Передающую сторону и окажет ей в разумных пределах такую помощь, какую Передающая сторона потребует для предотвращения разглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z281" w:id="251"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z281" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.12. Конфиденциальная (коммерческая) информация остается собственностью Передающей стороны. Передающая сторона может потребовать в любое время ее возврата путем подачи не менее чем за 15 (пятнадцать) календарных дней письменного уведомления в адрес Принимающей стороны. После получения такого уведомления, включая прекращение действия Соглашения, Принимающая сторона должна вернуть оригиналы Конфиденциальной (коммерческой) информации Передающей стороне; уничтожить или вернуть Передающей стороне все копии и репродукции с оригиналов Конфиденциальной (коммерческой) информации (в любой форме, включая, но не ограничиваясь, данные на электронных носителях), находящиеся в распоряжении лиц, которым она раскрыта в соответствии с условиями настоящего Соглашения и письменно уведомить о таком уничтожении Передающую сторону.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z282" w:id="252"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z282" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 4. Ответственность Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z283" w:id="253"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z283" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Принимающая сторона несет ответственность за нарушение обязательств по сохранению конфиденциальности в соответствии с настоящим Соглашением, иными договорами между Сторонами и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z284" w:id="254"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z284" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Принимающая сторона, нарушившая настоящее Соглашение, обязана в течение 30 (тридцати) календарных дней со дня письменного требования Передающей стороны возместить убытки, возникшие у Передающей стороны в связи с ненадлежащим исполнением Принимающей стороной настоящего Соглашения и выплатить неустойку в размере, указанном в подпункте 6) пункта 3.8. статьи 3 настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z285" w:id="255"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z285" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Передающая сторона не делает никаких заверений или гарантий, явных или подразумеваемых, в отношении качества, достоверности и полноты Конфиденциальной (коммерческой) информации, раскрытой по настоящему Соглашению, и Принимающая сторона прямо признает присущий этому риск. Передающая сторона, ее аффилированные компании и их соответствующие должностные лица, руководители и работники не несут никакой ответственности за то, что Принимающая сторона или ее аффилированные компании использовали или полагались на такую Конфиденциальную (коммерческую) информацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z286" w:id="256"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z286" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Возмещение убытков или выплата неустойки не прекращает обязанностей Принимающей стороны по надлежащему исполнению обязательств по настоящему Соглашению и не освобождает Сторону, нарушившую обязательства от установленной законами ответственности, если соответствующие нормы законов будут применимы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z287" w:id="257"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z287" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 5. Возврат конфиденциальной информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z288" w:id="258"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z288" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.1. Передающая сторона и Владелец информации вправе потребовать от Принимающей стороны вернуть всю Информацию или любую ее часть в любое время, направив Принимающей стороне уведомление в письменной форме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z289" w:id="259"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z289" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. В течение 15 (пятнадцати) календарных дней после получения такого уведомления, а также незамедлительно после вынесения соответствующим органом (учредители, орган юридического лица, суд и т.д.) решения о ликвидации Принимающей стороны. Принимающая сторона обязана за свой счет обеспечить возврат Передающей стороне всех оригиналов носителей такой Информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z290" w:id="260"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z290" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3. Все копии такой Информации и ее воспроизведения в любой форме, находящиеся в распоряжении Принимающей стороны, включая в распоряжении лиц, которым Информация была передана в соответствии с Соглашением, должны быть уничтожены Принимающей стороной, с учетом порядка, определенного в разделе 6 настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z291" w:id="261"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z291" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4. Данное положение не применяется, когда конфиденциальная информация предоставлена Передающей и Принимающей сторонами государственным органам по их предписаниям и судам по их постановлениям в порядке и на основаниях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z292" w:id="262"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z292" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 6. Порядок уничтожения информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z293" w:id="263"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z293" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Уничтожение информации производится механическим способом либо путем сжигания комиссией Сторон с составлением актов об уничтожении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z294" w:id="264"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z294" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. Уничтожение документов, содержащих конфиденциальную информацию, представленных в электронном виде и/или материальных носителях, производится с использованием специального программного обеспечения, не позволяющего восстановить информацию, комиссией Сторон с составлением актов об уничтожении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z295" w:id="265"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z295" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 7. Разрешение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z296" w:id="266"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z296" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7.1. Все споры, которые могут возникнуть между Сторонами в ходе исполнения настоящего Соглашения или в связи с ним, Стороны обязуются разрешить путем переговоров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z297" w:id="267"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z297" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7.2. При невозможности решения разногласий путем переговоров споры разрешаются в судебных органах по месту нахождения ответчика. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z298" w:id="268"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z298" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z299" w:id="269"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z299" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Содержание настоящего Соглашения является конфиденциальным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z300" w:id="270"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z300" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.2. Каждая из Сторон заявляет и гарантирует, что будет обрабатывать персональные данные, обмененные в рамках настоящего Соглашения, в соответствии с действующим законодательством Республики Казахстан, касающимся обработки персональных данных. Любое нарушение должно быть немедленно сообщено другой Стороне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z301" w:id="271"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z301" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.3. Ни одна из Сторон не вправе передавать свои права и обязанности по Соглашению третьему лицу без предварительного письменного согласия на это другой Стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z302" w:id="272"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z302" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.4. Все дополнения и изменения к настоящему Соглашению имеют юридическую силу только в том случае, если они закреплены Сторонами в письменном виде, подписаны уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z303" w:id="273"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z303" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.5. Все уведомления по настоящему Соглашению должны быть отправлены в письменном виде заказным письмом с уведомлением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z304" w:id="274"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z304" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.6. Если одно или несколько положений настоящего Соглашения являются либо становятся недействительными, остальные положения сохраняют полную силу и действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z305" w:id="275"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z305" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.7. Настоящее Соглашение вступает в силу с момента подписания Сторонами и действует по 31 декабря 2029 года, если менее продолжительный срок не будет указан Передающей стороной, а обязательства по выплате неустойки и возмещению убытков – до полного их исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z306" w:id="276"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z306" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.8. Настоящее Соглашение регулируется и подлежит толкованию в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -18845,144 +20033,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в собственности, а также владении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пользовании у государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="277"/>
+    <w:bookmarkStart w:name="z308" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 исключено приказом Министра промышленности и строительства РК от 14.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 258</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19308,31 +20496,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>