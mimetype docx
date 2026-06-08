--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="590d770" w14:textId="590d770">
+    <w:p w14:paraId="978c3cb" w14:textId="978c3cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,170 +76,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана</w:t>
+        <w:t>Об утверждении Правил определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра энергетики Республики Казахстан от 26 апреля 2018 года № 141. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июня 2018 года № 17030.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Министра энергетики РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 122 и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 174 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 122 Кодекса Республики Казахстан "О недрах и недропользовании" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра энергетики РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана.</w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра энергетики РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан в установленном законодательством порядке Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -942,267 +1074,247 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 апреля 2018 года № 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана</w:t>
+        <w:t xml:space="preserve"> Правила определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+      Сноска. Правила - в редакции приказа Министра энергетики РК от 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 183</w:t>
+        <w:t>№ 90-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана (далее – Правила) разработаны в соответствии c </w:t>
+      1. Настоящие Правила определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов (далее – Правила) разработаны в соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 122 и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 174 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и определяют порядок определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана.</w:t>
+        <w:t xml:space="preserve"> статьи 122 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и определяют порядок определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ущерб – убыток, понесенный государством, определяемый исходя из объема фактических потерь углеводородов или урана, превышающих их нормированные потери;</w:t>
+      1) ущерб – убыток, понесенный государством, определяемый исходя из объема фактических потерь углеводородов, превышающих их нормированные потери;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) нормированные потери углеводородов или урана – потери углеводородов или урана, технологически связанные с принятыми способами и системами проведения операций по недропользованию по углеводородам или добыче урана, уровень которых обоснован технико-экономическими расчетами в проектных документах для проведения операций по недропользованию и (или) потери в виде объемов сжигания сырого газа, указанные в разрешении на сжигание сырого газа в факелах;</w:t>
+      2) нормированные потери углеводородов – потери углеводородов, технологически связанные с принятыми способами и системами проведения операций по недропользованию по углеводородам, уровень которых обоснован технико-экономическими расчетами в проектных документах для проведения операций по недропользованию и (или) потери в виде объемов сжигания сырого газа, указанные в разрешении на сжигание сырого газа в факелах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фактические потери – потери, определенные на момент исчисления ущерба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Настоящие Правила распространяются на всех недропользователей, в том числе на операторов по контракту на недропользование, доверительных управляющих (далее – недропользователь) по углеводородам и (или) добыче урана, независимо от форм собственности.</w:t>
+      3. Настоящие Правила распространяются на всех недропользователей, в том числе на операторов по контракту на недропользование, доверительных управляющих (далее – недропользователь) по углеводородам, независимо от форм собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Определение размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр, осуществляется по факту обнаружения, а также при наличии информации по ущербу от самих недропользователей и (или) государственных органов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
@@ -1217,653 +1329,493 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при разведке и добыче углеводородов – уполномоченным органом в области углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      при добыче урана – уполномоченным органом в области добычи урана.</w:t>
+        <w:t xml:space="preserve">
+      5. Споры, возникающие в связи с определением размера ущерба, разрешаются согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Гражданского кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размер ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов, определяется исходя из объема фактических потерь углеводородов, превышающих их нормированные потери, и определяется исходя из средней стоимости в соответствии с официальными котировками цен за отчетный период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Размер ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов и добыче урана, определяется исходя из объема фактических потерь углеводородов или урана, превышающих их нормированные потери, и определяется исходя из средней стоимости в соответствии с официальными котировками цен за отчетный период.</w:t>
+      7. Размер ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов, определяется в соответствии с примерами определения размера ущерба за сверх нормированные потери, согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      8. Превышение фактических потерь углеводородов над нормированными потерями, (далее – сверх нормированные потери), исходит из объемов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Превышение фактических потерь углеводородов или урана над нормированными потерями, (далее – сверх нормированные потери), исходит из объемов:</w:t>
+      потерь балансовых запасов углеводородов сверх установленных нормированных потерь по каждой части залежи сверх установленных нормированных потерь по месторождению, отрабатываемой одной системой разработки с относительно однородными горно-геологическими условиями, в которой достоверно подсчитаны балансовые запасы углеводородов и возможен первичный учет полноты их извлечения из недр, а также любые необоснованные потери;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь балансовых запасов углеводородов сверх установленных нормированных потерь по каждой части залежи или урана сверх установленных нормированных потерь по месторождению, отрабатываемой одной системой разработки с относительно однородными горно-геологическими условиями, в которой достоверно подсчитаны балансовые запасы углеводородов или урана и возможен первичный учет полноты их извлечения из недр, а также любые необоснованные потери;</w:t>
+      запасов углеводородов, оставленных в недрах, не достигнув коэффициента извлечения, несвоевременного списания запасов, преждевременного погашения запасов углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, предусматривающего экономически рентабельную разработку месторождения урана с учетом рационального использования недр и аварий, вызванных этими нарушениями;</w:t>
+        <w:t>
+      потерь балансовых запасов углеводородов, возникших из-за обводнения, возгорания в недрах или добытых углеводородов вследствие нарушения требований по их разработке (добыче);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запасов углеводородов или урана, оставленных в недрах, не достигнув коэффициента извлечения, несвоевременного списания запасов, преждевременного погашения запасов углеводородов;</w:t>
+      потерь балансовых запасов углеводородов, рентабельная отработка которых становится невозможной из-за добычи на легкодоступных участках месторождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь балансовых запасов углеводородов, возникших из-за обводнения, возгорания в недрах или добытых углеводородов вследствие нарушения требований по их разработке (добыче);</w:t>
+      потерь углеводородов при добыче, сборе, транспортировке и подготовке на промыслах сверх нормированных потерь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь балансовых запасов углеводородов, рентабельная отработка которых становится невозможной из-за добычи на легкодоступных участках месторождения;</w:t>
+      потерь извлекаемых запасов углеводородов, утвержденных Государственной комиссией по запасам полезных ископаемых Республики Казахстан, вследствие несоблюдения технологического режима разработки месторождений, предусмотренного базовым проектным документом, анализом разработки или проектным документом, утвержденным до введения в действие Кодекса, а также межпластового перетока углеводородов в вышележащие горизонты через заколонное и межколонное пространство вследствие нарушения требований по рациональному использованию недр при проведении операций по недропользованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь углеводородов при добыче, сборе, транспортировке и подготовке на промыслах сверх нормированных потерь;</w:t>
+      потерь сырого газа, газового конденсата из-за несоблюдения базового проектного документа, анализа разработки или проектного документа, утвержденного до введения в действие Кодекса, их извлечения и утилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, а также межпластового перетока углеводородов в вышележащие горизонты через заколонное и межколонное пространство вследствие нарушения требований по рациональному использованию недр при проведении операций по недропользованию;</w:t>
+        <w:t>
+      сжигаемого в факелах сырого газа без разрешения и (или) без соблюдения условий разрешений уполномоченного органа в области углеводородов, за исключением случаев угрозы или возникновения аварийных ситуаций, угрозы жизни персоналу или здоровью населения и окружающей среде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь сырого газа, газового конденсата из-за несоблюдения базового проектного документа, анализа разработки или проектного документа, утвержденного до введения в действие Кодекса, их извлечения и утилизации;</w:t>
+      сожженного сырого газа сверх разрешенных, уполномоченным органом в области углеводородов, для сжигания объемов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сжигаемого в факелах сырого газа без разрешения и (или) без соблюдения условий разрешений уполномоченного органа в области углеводородов, за исключением случаев угрозы или возникновения аварийных ситуаций, угрозы жизни персоналу или здоровью населения и окружающей среде;</w:t>
+      потерь сырой нефти (конденсата) при разведке, в том числе при пробной эксплуатации на участке недр сверх нормированных потерь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сожженного сырого газа сверх разрешенных, уполномоченным органом в области углеводородов, для сжигания объемов;</w:t>
+      9. Сверх нормированные пластовые потери нефти, конденсата и газа, в том числе попутного (растворенного), определяются отклонениями от коэффициента извлечения, который утвержден в базовом проектном документе, анализе разработки или проектном документе, утвержденном до введения в действие Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь урана и содержащихся в них попутных компонентов при первичной переработке урана, промежуточных продуктов (полуфабрикатов), хвостов обогащения, шламов, шлаков, превышающих нормированные потери в базовом проектном документе, анализе разработки или проектном документе, утвержденном до введения в действие Кодекса, связанных с изменениями и колебаниями качества перерабатываемого сырья по сравнению с проектными показателями и нарушениями технологической дисциплины переработки, определяемый при полной отработке месторождения;</w:t>
+      10. Сверх нормированные потери при сжигании сырого газа определяются по компонентному составу газа, состоящего на государственном балансе полезных ископаемых, на основе содержания компонентов, принятых при подсчете запасов, и (или) указанному в базовом проектном документе, анализе разработки или проектном документе, утвержденном до введения в действие Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потерь сырой нефти (конденсата) при разведке, в том числе при пробной эксплуатации на участке недр сверх нормированных потерь.</w:t>
+      Содержание компонентов учитывается с последних утвержденных проектных документов, указанных в части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      11. При отсутствии индивидуальных приборов учета, расчет проектных потерь проводится по содержанию растворенного газа в добываемом полезном ископаемом, числящихся на Государственном балансе запасов полезных ископаемых Республики Казахстан, и (или) указанного в базовом проектном документе, анализе разработки или проектном документе, утвержденном до введения в действие Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      Содержание компонентов учитывается с последних утвержденных проектных документов, указанных в части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Содержание компонентов учитывается с последних утвержденных проектных документов, указанных в части первой настоящего пункта.</w:t>
+      12. Количественное значение сверх нормированных потерь углеводородов, допущенных в процессе первичной переработки (подготовки), определяется по разнице между величиной извлечения, установленной технологией для соответствующего типа (сорта) углеводородов и фактически достигнутого его извлечения в товарный продукт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1988,662 +1940,500 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при разведке и добыче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>углеводородов и добыче урана</w:t>
+              <w:t>углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примеры определения размера ущерба за сверх нормированные потери</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пример 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь за отчетный период добыл 2658000 тонн нефти.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Примеры определения размера ущерба за сверх нормированные потери</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За этот период фактические потери нефти составили 4442 тонн нефти, в том числе утвержденные нормированные потери 1081 тонн нефти.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Пример 1.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средняя цена при реализации нефти недропользователем (официальные котировки цен) в отчетном периоде составляла 50,49 долларов США, (4442 - 1081) х 50,49 = 169696,89 долларов США.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Недропользователь за отчетный период добыл 2658000 тонн нефти.</w:t>
+      169696,89 х на официальный курс национальной валюты Республики Казахстан к иностранной валюте, установленный Национальным Банком Республики Казахстан на день обнаружения ущерба = сумма ущерба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      За этот период фактические потери нефти составили 4442 тонн нефти, в том числе утвержденные нормированные потери 1081 тонн нефти.</w:t>
+      Пример 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Средняя цена при реализации нефти недропользователем (официальные котировки цен) в отчетном периоде составляла 50,49 долларов США,</w:t>
+        <w:t xml:space="preserve">
+      Недропользователем при разведке и добыче за отчетный период сожжено сырого газа в количестве 300 млн. м3. При этом газ имеет промышленное содержание компонентов, числящихся на Государственном балансе запасов полезных ископаемых и (или) содержание компонентов указанного в базовом проектном документе, анализе разработки или проектном документе, утвержденном до введения в действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании". На основании значений потенциальных содержаний, согласно утвержденных Государственной комиссией по запасам Республики Казахстан данных и (или) указанных в базовом проектном документе, анализе разработки или проектном документе, утвержденном до введения в действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании", определяем количество компонентов, в том числе сухого газа (метана). Потери компонентов – этан, пропан и (или) бутан, при потенциальном суммарном содержании 500 кг на 1000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> газа составляют 150000 тонн. Потери сухого газа и (или) метана при содержании 50 % составляют 150 млн. м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Средняя стоимость официальных котировок цен по сухому газу (метана) в отчетном периоде составила 80 долларов США за 1000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, а по компонентам – этану, пропану и (или) бутану, 350 долларов США по каждому компоненту, за 1 тонну.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (4442 - 1081) х 50,49 = 169696,89 долларов США.</w:t>
+      Сумма ущерба:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      169696,89 х на официальный курс национальной валюты Республики Казахстан к иностранной валюте, установленный Национальным Банком Республики Казахстан на день обнаружения ущерба = сумма ущерба.</w:t>
+      за сухой газ (метан): 150000000 х 80:1000 = 12000000 долларов США;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Пример 2.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за компоненты – этан, пропан и (или) бутан: 150000 х 350 = 52500000 долларов США;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Недропользователем при разведке и добыче за отчетный период сожжено сырого газа в количестве 300 млн. м</w:t>
-[...99 lines deleted...]
-        <w:t>.</w:t>
+      всего: 64500000 долларов США.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Средняя стоимость официальных котировок цен по сухому газу (метана) в отчетном периоде составила 80 долларов США за 1000 м</w:t>
-[...19 lines deleted...]
-        <w:t>, а по компонентам – этану, пропану и (или) бутану, 350 долларов США по каждому компоненту, за 1 тонну.</w:t>
+      64500000 х на официальный курс национальной валюты Республики Казахстан к иностранной валюте, установленный Национальным Банком Республики Казахстан на день обнаружения ущерба = сумма ущерба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2969,31 +2759,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>