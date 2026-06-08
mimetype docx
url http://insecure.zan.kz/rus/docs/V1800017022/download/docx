--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48bcb1f" w14:textId="48bcb1f">
+    <w:p w14:paraId="675a384" w14:textId="675a384">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -948,137 +948,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 29 июня 2018 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр по инвестициям </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и развитию Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1152,50 +1171,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1719,745 +1850,808 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на геологическое изучение недр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="195"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="195" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11909" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="195" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11909" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z31" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="195" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11909" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование заявителя, его место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства), сведения о руководителях</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="195" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11909" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на блок (блоки), составляющий (составляющие) территорию геологического изучения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                                                ______________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (при наличии)                                            (Подпись заявителя или его уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  представителя, в случае подачи заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  представителем, прикладывается надлежаще</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              оформленный документ, удостоверяющий   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (при наличии)                                            (Подпись заявителя или его уполномоченного</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  представителя, в случае подачи заявления</w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2995,737 +3189,800 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на разведку твердых полезных ископаемых</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="147"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="148"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование заявителя, его место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства), сведения о руководителях, юридических и физических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на блок (блоки), составляющий (составляющие) территорию разведки и определяющий (определяющие) участок недр, который заявитель просит предоставить в пользование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z48" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z51" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                              _____________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           (при наличии)                              (Подпись заявителя или его уполномоченного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     представителя, в случае подачи заявления </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     представителем, прикладывается надлежаще </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             оформленный документ, удостоверяющий   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           (при наличии)                              (Подпись заявителя или его уполномоченного </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                     представителя, в случае подачи заявления </w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4301,975 +4558,1010 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на добычу твердых полезных ископаемых</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="147"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="148"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование заявителя, место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства), сведения о руководителях, о физических, юридических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 описание территории участка недр, который заявитель просит предоставить в пользование, с расчетами (размер) площади и географическими координатами угловых точек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование, местонахождение участка недр (месторождения) (наименование, область, район)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на срок пользования запрашиваемым участком недр, не превышающий двадцать пять последовательных лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z64" w:id="41"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z65" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z66" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z67" w:id="44"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                               _______________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (при наличии)                              (Подпись заявителя или его уполномоченного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         представителя, в случае подачи заявления </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         представителем, прикладывается надлежаще  оформленный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             документ, удостоверяющий   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (при наличии)                              (Подпись заявителя или его уполномоченного </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                         представителя, в случае подачи заявления </w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5858,988 +6150,1027 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на добычу общераспространенных полезных ископаемых</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="147"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="148"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, номер и дата выдачи документа, удостоверяющего личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование заявителя, место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства), сведения о руководителях, о физических, юридических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 описание территории участка недр, который заявитель просит предоставить в пользование, с расчетами (размер) площади и географическими координатами угловых точек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование, местонахождение участка недр (месторождения) (наименование, область, район)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на срок пользования запрашиваемым участком недр, не превышающий двадцать пять последовательных лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z79" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z80" w:id="48"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z81" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z82" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z83" w:id="51"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                                       ___________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (при наличии)                                        (Подпись заявителя или его уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  представителя, в случае подачи заявления </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                 представителем, прикладывается надлежаще</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   оформленный документ, удостоверяющий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">            (при наличии)                                        (Подпись заявителя или его уполномоченного</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  представителя, в случае подачи заявления </w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7325,975 +7656,1010 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на использование пространства недр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="209"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="210"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="209" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="209" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="209" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование заявителя, место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="209" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на территорию, определяющую соответствующий участок недр, который заявитель просит предоставить в пользование (площадь и географические координаты участка недр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="209" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на срок пользования запрашиваемым участком недр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="209" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на цель использования пространства недр в соответствии со статьей 249 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z94" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z95" w:id="55"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       (наименование документов и количество листов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z96" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z97" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z98" w:id="58"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                             ________________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (при наличии)                                    (Подпись заявителя или его уполномоченного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   прикладывается надлежаще   оформленный документ, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           удостоверяющий   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">            (при наличии)                                    (Подпись заявителя или его уполномоченного </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8753,618 +9119,695 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на старательство</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="326"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="327"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11647" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11647" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, сведения о документах, удостоверяющих личность, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11647" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на территорию, определяющую участок старательства, который заявитель просит предоставить в пользование, в масштабе с географическими координатами угловых точек и указанием общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z107" w:id="62"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       (наименование документов и количество листов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z108" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z109" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z110" w:id="65"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                             ________________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (при наличии)                                    (Подпись заявителя или его уполномоченного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   прикладывается надлежаще   оформленный документ, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           удостоверяющий   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">            (при наличии)                                    (Подпись заявителя или его уполномоченного </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10031,1456 +10474,1331 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу произвести переоформление лицензии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1571"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z196" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об обладателе права недропользования (доли в праве недропользования):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилия, имя и отчество (при наличии), гражданство, место жительства, сведения о документах, удостоверяющих личность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование, место нахождения, сведения о государственной регистрации в качестве юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о лицензии на недропользование:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер лицензии, дата выдачи, орган, выдавший лицензию;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид лицензии на недропользование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z220" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания или причины переоформления лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z224" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о приобретателе права недропользования:*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилия, имя и отчество (при наличии), гражданство, место жительства, сведения о документах, удостоверяющих личность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование, место нахождения, сведения о государственной регистрации в качестве юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о юридических лицах, в том числе акции которых обращаются на организованном рынке ценных бумаг, государствах, международных организациях и физических лицах, прямо или косвенно контролирующих приобретателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z240" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11492,446 +11810,484 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z244" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и номер разрешения на переход права недропользования (доли в праве недропользования) (при наличии требования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="74"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z248" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень прилагаемых документов: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1)________________________________________________________________; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2)________________________________________________________________; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3)________________________________________________________________; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4)________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование документов и количество страниц)**</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z249" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати ______________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(Подпись обладателя права недропользования (доли в праве недропользования)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">или его уполномоченного представителя. В случае подачи заявления представителем, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прикладывается надлежаще оформленный документ, удостоверяющий полномочия)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z250" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати ______________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(Подпись приобретателя права недропользования (доли в праве недропользования)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">или его уполномоченного представителя. В случае подачи заявления представителем, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прикладывается надлежаще оформленный документ, удостоверяющий полномочия)***</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z251" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z252" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11968,50 +12324,136 @@
         <w:t>
       ** Прилагаются оригиналы либо их нотариально засвидетельствованные копии документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z254" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** В случае перехода права недропользования (доли в праве недропользования) в порядке наследования или обращения взыскания на предмет залога заявление подписывается только приобретателем права недропользования (доли в праве недропользования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12467,935 +12909,992 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="82"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z129" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу продлить срок лицензии на добычу ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               (указать срок продления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        Казахстан   от 27 декабря 2017 года "О недрах и недропользовании")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="257"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="258"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 для юридических лиц – наименование заявителя, место нахождения, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указать вид, номер, дату выдачи лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Указание на основания или причину продления срока лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z135" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z136" w:id="84"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z136" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z137" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z138" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z139" w:id="87"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z139" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                       ___________________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           (при наличии)                                  (Подпись заявителя или его уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 прикладывается надлежаще   оформленный документ, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      удостоверяющий   полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           (при наличии)                                  (Подпись заявителя или его уполномоченного</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13848,948 +14347,1009 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="89"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу продлить срок лицензии на разведку ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  (указать срок продления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          Казахстан   от 27 декабря 2017 года "О недрах и недропользовании")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="257"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="258"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 для юридических лиц – наименование заявителя, место нахождения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указать вид, номер, дату выдачи лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на основания или причину продления срока лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z149" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z150" w:id="91"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z151" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z152" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z153" w:id="94"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                                 ______________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (при наличии)                                      (Подпись заявителя или его уполномоченного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   прикладывается надлежаще   оформленный документ, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     удостоверяющий полномочия)  (если оно указано в </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                 документе,   удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (при наличии)                                      (Подпись заявителя или его уполномоченного </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                         представителя, в случае подачи заявления   представителем, </w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15262,1228 +15822,1274 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z157" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу изменить территориальные границы участка недр путем</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z158" w:id="97"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         (указать на способ преобразования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12083"/>
-        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z159" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя, сведения о регистрации заявителя в качестве налогоплательщика</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z161" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц – наименование заявителя, место нахождения, сведения о государственной регистрации в качестве юридического лица и регистрации в налоговых органах, сведения о руководителях</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z162" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На присоединение участка добычи</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z163" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер, дата выдачи лицензии на добычу твердых полезных ископаемых основного участка недр, полное наименование лицензиара</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z164" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на площадь и точки географических координат основного участка добычи</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z165" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер, дата выдачи лицензии на добычу твердых полезных ископаемых присоединяемого участка недр, полное наименование лицензиара</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z166" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на площадь и точки географических координат присоединяемого участка добычи</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z167" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на выделение участка недр</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z168" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер, дата выдачи лицензии, полное наименование лицензиара</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12083" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z169" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указать код и наименование блока (блоков), подлежащих выделению, либо площадь и точки географических координат участка недр, подлежащего выделению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z170" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z171" w:id="110"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z171" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z172" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z173" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z174" w:id="113"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати                         __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">            (при наличии)                                   (Подпись заявителя или его уполномоченного </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           представителя, в случае подачи заявления</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       представителем, прикладывается надлежаще </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата заполнения:                                оформленный документ, удостоверяющий </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" __________ 20___ года                                                            полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"__" __________ 20___ года                                                            полномочия)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16923,1015 +17529,994 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="116"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z179" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу продлить срок лицензии на использование пространства недр </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указать срок продления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан   от 27 декабря </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      2017 года "О недрах и недропользовании")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="257"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="258"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 для юридических лиц – наименование заявителя, место нахождения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указать вид, номер, дату выдачи лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="257" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11785" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указание на основания или причину продления срока лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z185" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z186" w:id="118"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4)_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (наименование документов и количество страниц)*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z187" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z188" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Прилагаются нотариально засвидетельствованные копии документов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z189" w:id="121"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z189" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати                                    ____________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (при наличии)                                   (Подпись заявителя или его уполномоченного </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          представителя, в случае подачи заявления  представителем, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   прикладывается надлежаще  оформленный документ, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                     удостоверяющий полномочия)  (если оно указано в </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                 документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18257,31 +18842,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>