--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="675a384" w14:textId="675a384">
+    <w:p w14:paraId="665f9c4" w14:textId="665f9c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1171,143 +1171,825 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 мая 2018 года № 384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...24 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на геологическое изучение недр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 179</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на геологическое изучение недр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Блок (блоки), составляющий (составляющие) территорию геологического изучения: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о руководителях: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные ЭЦП заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1343,51 +2025,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1473,311 +2155,639 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(наименование </w:t>
+              <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> государственного органа)</w:t>
-[...197 lines deleted...]
-              <w:br/>
+              <w:t>государственного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление  о выдаче лицензии на геологическое изучение недр</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на разведку твердых полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на разведку твердых полезных ископаемых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Блок (блоки), составляющий (составляющие) территорию разведки и определяющий (определяющие) участок недр, который заявитель просит предоставить в пользование: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о руководителях, юридических и физических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1811,845 +2821,1895 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"__"_________20__года</w:t>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 мая 2018 года № 384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на добычу твердых полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на добычу твердых полезных ископаемых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование и местонахождение участка недр (месторождения) с указанием области и района: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок пользования запрашиваемым участком недр, не превышающий двадцать пять последовательных лет: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь запрашиваемого участка: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:bookmarkStart w:name="z30" w:id="22"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о заявителе</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:bookmarkStart w:name="z31" w:id="23"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:bookmarkStart w:name="z32" w:id="24"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для юридических лиц – наименование заявителя, его место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства), сведения о руководителях</w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:bookmarkStart w:name="z33" w:id="25"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-указание на блок (блоки), составляющий (составляющие) территорию геологического изучения</w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о руководителях, юридических и физических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Прилагаются нотариально засвидетельствованные копии документов </w:t>
-[...174 lines deleted...]
-</w:t>
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2685,51 +4745,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2841,282 +4901,1754 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(наименование </w:t>
+              <w:t>(наименование Местного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного органа)</w:t>
+              <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от__________________________</w:t>
-[...181 lines deleted...]
-              <w:t>контактные данные.</w:t>
+              <w:t>области)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z69" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о выдаче лицензии на разведку твердых полезных ископаемых</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на добычу общераспространенных полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на добычу общераспространенных полезных ископаемых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование и местонахождение участка недр (месторождения) с указанием области и района: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок пользования запрашиваемым участком недр, не превышающий двадцать пять последовательных лет: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь запрашиваемого участка: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляю(-ем) сведения о себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о руководителях, юридических и физических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3150,837 +6682,1875 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"__"_________20__года</w:t>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 мая 2018 года № 384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на использование пространства недр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу выдать лицензию на использование пространства недр. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь запрашиваемого участка недр: ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок пользования запрашиваемым участком недр: _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цель использования пространства недр: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о заявителе</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность заявителя</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для юридических лиц – наименование заявителя, его место нахождения, сведения о государственной регистрации в качестве юридического лица (выписка из торгового реестра или другой легализованный документ, удостоверяющий, что заявитель является юридическим лицом по законодательству иностранного государства), сведения о руководителях, юридических и физических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-указание на блок (блоки), составляющий (составляющие) территорию разведки и определяющий (определяющие) участок недр, который заявитель просит предоставить в пользование</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Прилагаются нотариально засвидетельствованные копии документов </w:t>
-[...174 lines deleted...]
-</w:t>
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4016,51 +8586,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4172,318 +8742,1523 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(наименование </w:t>
+              <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа)</w:t>
-            </w:r>
-[...193 lines deleted...]
-              <w:t>контактные данные.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkStart w:name="z100" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о выдаче лицензии на добычу твердых полезных ископаемых</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на старательство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 16.06.2021 </w:t>
+      Сноска. Приложение 6 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу выдать лицензию на старательство. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь участка старательства:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4519,1047 +10294,1237 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"__"_________20__года</w:t>
-[...146 lines deleted...]
-            </w:pPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 мая 2018 года № 384</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...514 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:bookmarkStart w:name="z193" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на переоформление лицензии на недропользование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу произвести переоформление лицензии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об обладателе права недропользования (доли в праве недропользования):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Индивидуальный идентификационный номер: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер лицензии, дата выдачи, орган, выдавший лицензию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид лицензии на недропользование:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания или причины переоформления лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о приобретателе права недропользования*: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о руководителях, юридических и физических лицах, государствах и международных организациях, прямо или косвенно контролирующих заявителя: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Индивидуальный идентификационный номер:__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основание для перехода права недропользования (доли в праве недропользования) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" *: ___________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и номер разрешения на переход права недропользования (доли в праве недропользования) (при наличии требования) *: _______________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласны на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Прилагаются нотариально засвидетельствованные копии документов </w:t>
-[...174 lines deleted...]
-</w:t>
+      Данные ЭЦП обладателя права недропользования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____ 20 _ года __ часов __ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные ЭЦП приобретателя права недропользования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____ 20 _ года __ часов __ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Строки заполняются в случае переоформления лицензии в связи с переходом (отчуждением) права недропользования (доли в праве недропользования), кроме лицензий на старательство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** В случае перехода права недропользования (доли в праве недропользования) в порядке наследования или обращения взыскания на предмет залога заявление подписывается только приобретателем права недропользования (доли в праве недропользования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5595,51 +11560,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5751,331 +11716,611 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование Местного</w:t>
+              <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">исполнительного органа </w:t>
-[...207 lines deleted...]
-              <w:t>контактные данные.</w:t>
+              <w:t>государственного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:bookmarkStart w:name="z127" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о выдаче лицензии на добычу общераспространенных полезных ископаемых</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t xml:space="preserve"> Заявление о продлении лицензии на добычу твердых полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 16.06.2021 </w:t>
+      Сноска. Приложение 8 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу продлить срок лицензии на добычу твердых полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать срок продления в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   от 27 декабря 2017 года "О недрах и недропользовании")</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер лицензии, дата выдачи, орган, выдавший лицензию: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид лицензии на недропользование: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания или причины продления срока лицензии: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6111,1064 +12356,767 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"__"_________20__года</w:t>
-[...146 lines deleted...]
-            </w:pPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 мая 2018 года № 384</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...514 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:bookmarkStart w:name="z141" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о продлении лицензии на разведку твердых полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу продлить срок лицензии на разведку твердых полезных ископаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать срок продления в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             от 27 декабря 2017 года "О недрах и недропользовании").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер лицензии, дата выдачи, орган, выдавший лицензию: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид лицензии на недропользование: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания или причины продления срока лицензии: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Прилагаются нотариально засвидетельствованные копии документов </w:t>
-[...191 lines deleted...]
-</w:t>
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7204,51 +13152,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7258,332 +13206,4207 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 мая 2018 года № 384</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(наименование </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>государственного органа)</w:t>
-            </w:r>
-[...193 lines deleted...]
-              <w:t>контактные данные.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="52"/>
+    <w:bookmarkStart w:name="z155" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о выдаче лицензии на использование пространства недр</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve"> Заявление о преобразовании участка недр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу изменить территориальные границы участка недр путем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (указать способ преобразования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На присоединение участка добычи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер и дата выдачи лицензии на добычу твердых полезных ископаемых основного участка недр: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полное наименование лицензиара: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь территории основного участка недр: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек основного участка добычи:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер, дата выдачи лицензии на добычу твердых полезных ископаемых присоединяемого участка недр: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полное наименование лицензиара: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Площадь территории присоединяемого участка недр: ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек присоединяемого участка добычи:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На выделение участка недр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер и дата выдачи лицензии: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полное наименование лицензиара: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование блока (блоков), подлежащих выделению:__________, либо площадь территории: _______ и географические координаты угловых точек участка недр, подлежащего выделению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Географические координаты угловых точек:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из торгового реестра или другого легализованного документа, удостоверяющего, что заявитель является юридическим лицом по законодательству иностранного государства) (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о руководителях: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность (регистрационный номер, дата выдачи, наименование органа, выдавшего документ):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7617,1072 +17440,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"__"_________20__года</w:t>
-[...146 lines deleted...]
-            </w:pPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 мая 2018 года № 384</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...863 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -8693,9774 +17557,648 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министра</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по инвестициям и развитию</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 24 мая 2018 года № 384</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>государственного органа)</w:t>
-            </w:r>
-[...167 lines deleted...]
-              <w:t>контактные данные.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="59"/>
+    <w:bookmarkStart w:name="z177" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о выдаче лицензии на старательство</w:t>
-[...442 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="61"/>
+        <w:t xml:space="preserve"> Заявление о продлении лицензии на использование пространства недр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 - в редакции приказа Министра промышленности и строительства РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу продлить срок лицензии на использование пространства недр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать срок продления в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   от 27 декабря 2017 года "О недрах и недропользовании")</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер лицензии, дата выдачи, орган, выдавший лицензию: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид лицензии на недропользование: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания или причины продления срока лицензии: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя и отчество (при наличии):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактный телефон: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен(а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Прилагаются нотариально засвидетельствованные копии документов </w:t>
-[...8829 lines deleted...]
-        <w:t xml:space="preserve">                                                                                 документе, удостоверяющем личность)</w:t>
+      Данные ЭЦП заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -18468,55 +18206,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18842,31 +18580,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>