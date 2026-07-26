--- v0 (2025-10-02)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6059d48" w14:textId="6059d48">
+    <w:p w14:paraId="3c98e98" w14:textId="3c98e98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,113 +93,215 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики оценки качества официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 23 мая 2018 года № 63. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 июня 2018 года № 17011</w:t>
+        <w:t>Приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 23 мая 2018 года № 63. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 июня 2018 года № 17011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике", а также </w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственной статистике", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 258)</w:t>
+        <w:t>подпунктом 38)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 17 Положения о Министерстве национальной экономики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2014 года № 1011, ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 15 Положения об Агентстве по стратегическому планированию и реформам Республики Казахстан утвержденного Указом Президента Республики Казахстан от 5 октября 2020 года № 427, а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 24)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан утвержденного приказом Председателя Агентства по стратегическому планированию и реформам Республики Казахстан от 23 октября 2020 года № 9-нқ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -348,163 +450,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Комитета по статистике</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства Национальной</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">экономики Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -691,1408 +820,2886 @@
               </w:rPr>
               <w:t>от 23 мая 2018 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика оценки качества официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Методика – в редакции приказа и.о. руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика оценки качества официальной статистической информации (далее – Методика) относится к статистической методологии, формируемой в соответствии с международными стандартами и утверждаемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
+        <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 19 марта 2010 года "О государственной статистике" (далее – Закон).</w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственной статистике" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 38)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения об Агентстве по стратегическому планированию и реформам Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 5 октября 2020 года № 427, а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 24)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан утвержденного приказом Председателя Агентства по стратегическому планированию и реформам Республики Казахстан от 23 октября 2020 года № 9-нқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Методика определяет основные аспекты и критерии оценки качества официальной статистической информации.</w:t>
+      2. Настоящая Методика разработана с учетом основополагающих принципов официальной статистики, установленных Законом и международными стандартами качества официальной статистической информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Методика применяется Комитетом по статистике Министерства национальной экономики Республики Казахстан (далее – Комитет) при оценке качества официальной статистической информации.</w:t>
+      3. Методика устанавливает порядок оценки качества официальной статистической информации и определяет критерии и индикаторы, применяемые органами государственной статистики при ее оценке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В Методике используются следующие определения:</w:t>
+      4. В настоящей Методике используются следующие понятия и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ассиметрия по зеркальной статистике потоков – разница или абсолютная разница входящих и исходящих потоков между странами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) точность – критерий, обусловленный степенью приближенности расчетов к действительным значениям;</w:t>
+      2) данные – информация в формализованном виде, пригодная для обработки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) импутация - процесс замены пропущенных, некорректных или несостоятельных значений другими значениями;</w:t>
+      3) сбор данных – действия, направленные на получение данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) согласованность – критерий, обусловленный возможностью объединить и совместно использовать официальную статистическую информацию, полученную из различных источников;</w:t>
+      4) импутация – процесс замены пропущенных, некорректных или несостоятельных значений другими значениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) доступность и ясность – критерии, обусловленные условиями и возможностями для пользователей получить, использовать и толковать официальную статистическую информацию;</w:t>
+      5) метаданные – данные, описывающие структуру и характеристики данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) актуальность – критерий, обусловленный степенью соответствия статистических данных текущим и возможным потребностям пользователей;</w:t>
+      6) ясность официальной статистической информации – критерий качества, характеризующий степень понятности, интерпретируемости и использования пользователями официальной статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сопоставимость – критерий, обусловленный степенью сравнимости официальной статистической информации во времени, по регионам, или по другим сферам деятельности;</w:t>
+      7) уникальность официальной статистической информации – критерий качества, характеризующий степень исключения дублирования данных и обеспечивающий их неповторимость, и единообразие в пределах плана статистических работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) своевременность – критерий, обусловленный промежутком времени между датой появления (публикации) официальной статистической информации и событием или явлением, которое она описывает;</w:t>
+      8) точность официальной статистической информации – критерий качества, определяющий степень соответствия полученных данных действительным значениям измеряемых показателей, а также уровень их детализации, необходимый для достоверного отражения обследуемых явлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) пунктуальность – критерий, обусловленный временем задержки со дня публикации официальной статистической информации до запланированного дня.</w:t>
+      9) доступность официальной статистической информации – критерий качества, характеризующий степень обеспечения пользователей возможностью свободного и равного получения официальной статистической информации в удобном формате, через официальные каналы распространения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Глава 2. Оценка качества официальной статистической информации</w:t>
+      10) взаимосвязанность официальной статистической информации – критерий качества, характеризующий степень согласованности и непротиворечивости данных, полученных из различных источников, по разным периодам времени и направлениям наблюдения, обеспечивающих целостное и логически взаимосвязанное отражение обследуемых явлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Оценка качества официальной статистической информации проводится на основе сведений, представленных в Отчетах по качеству структурными подразделениями Комитета, формирующими официальную статистическую информацию.</w:t>
+      11) актуальность официальной статистической информации – критерий качества, характеризующий степень соответствия данных фактическому состоянию моделируемой области на определенный момент времени, а также их соответствие текущим и потенциальным потребностям пользователей, обеспечивая своевременность формирования информации для анализа и принятия решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+        <w:t>
+      12) критерии качества официальной статистической информации – общепринятые критерии качества данных, используемые для оценки и контроля качества официальной статистической информации, такие как точность, полнота, взаимосвязанность, сопоставимость, актуальность, уникальность, достоверность, своевременность, ясность, доступность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Отчет по качеству формируется в компоненте Метаданные Интегрированной информационной системы "е-статистика" (далее – система Метаданные) и выгружается в бумажном формате для внутреннего согласования в Комитете.</w:t>
+      13) сопоставимость официальной статистической информации – критерий качества, характеризующий степень, в которой данные сопоставимы между собой во времени, по регионам, видам деятельности и другим классификационным признакам, обеспечивая возможность их согласованного анализа и интерпретации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Отчеты по качеству утверждаются курирующим вопросы системы менеджмента качества заместителем Председателя Комитета. Утвержденные отчеты по качеству публикуются на интернет-ресурсе Комитета.</w:t>
+      14) достоверность официальной статистической информации – критерий качества, характеризующий степень надежности и корректности данных описывающих моделируемой области, отражающих реальные свойства и закономерности обследуемых явлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. При отсутствии изменений в Отчете по качеству обновляется дата сертификации (пункт S.3.1 "Последнее подтверждение обновленных метаданных"). При внесении изменений в Отчет по качеству опубликовывается актуализированная и переутвержденная версия Отчета по качеству на интернет-ресурсе Комитета.</w:t>
+      15) полнота официальной статистической информации – критерий качества, характеризующий степень охвата данных, предусмотренных планом статистических работ, включая все объекты наблюдения, показатели, временные периоды и территориальные разрезы, необходимые для всестороннего и достоверного отражения обследуемых явлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Информация по пунктам S.7 "Правовая основа", S.8 "Конфиденциальность и защита данных", S.9 "Политика публикаций", S.14 "Актуальность", S.12.2 "Документация по качеству" представляется соответствующими структурными подразделениями Комитета, в компетенцию которых входят данные вопросы в структурное подразделение, ответственное за наполнение системы Метаданные для формирования и актуализации Отчетов по качеству.</w:t>
+      16) своевременность официальной статистической информации – критерий качества, характеризующий интервал времени между появлением (публикации) официальной статистической информацией и событием или явлением, которое она описывает, а также степень временной задержки со дня публикации официальной статистической информации до запланированного дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Глава 3. Критерии оценки качества официальной статистической информации</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оценки качества официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Основными критериями оценки качества являются:</w:t>
+      5. Оценка качества официальной статистической информации проводится в соответствии с планом-графиком оценки качества официальной статистической информации (далее – План-график), утверждаемым первым руководителем ведомства уполномоченного органа в области государственной статистики (далее – ведомство уполномоченного органа), либо заменяющим его уполномоченным лицом на три календарных года в соответствии с Планом статистических работ и Графиком распространения официальной статистической информации на соответствующий период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доступность и ясность;</w:t>
+      6. План-график формируется с учетом предложений структурных подразделений ведомства уполномоченного органа и органов государственной статистики, формирующих официальную статистическую информацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) актуальность;</w:t>
+      7. Ведомство уполномоченного органа обеспечивает формирование Плана-графика до 10 декабря и размещение на интернет-ресурсе ведомства уполномоченного органа не позднее 20 декабря года его утверждения согласно по форме согласно приложению 1 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) точность;</w:t>
+      8. Внесение изменений в План-график вносятся по предложению структурных подразделений ведомства уполномоченного органа, а также в случаях отмены общегосударственного или ведомственного статистического наблюдения, внесение изменений в методологию или процессы сбора, обработки или распространения данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) своевременность и пунктуальность;</w:t>
+      9. Результаты оценки качества официальной статистической информации отражаются в Отчете по качеству, который содержит информацию о степени соответствия методологии формирования официальной статистической информации критериям оценки качества официальной статистической информации с целью представления их пользователям статистической информации. Структура по заполнению Отчета по качеству приведена в приложении 2 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) согласованность и сопоставимость.</w:t>
+      10. Структурные подразделения ведомства уполномоченного органа формируют Отчет по качеству в компоненте "Метаданные" интегрированной цифровой системы "e-Статистика" и выгружают его в электронном формате для внутреннего согласования в ведомстве уполномоченного органа посредством электронного документооборота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. В оценке качества официальной статистической информации в соответствии с вышеуказанными критериями разделяют прямую и косвенную оценки.</w:t>
+      Отчеты по качеству утверждаются заместителем руководителя ведомства уполномоченного органа курирующим вопросы качества данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При прямой оценке результаты имеют числовые значения и получаются по ограниченному количеству критериев (своевременности, точности и сопоставимости данных).</w:t>
+      11. Органы государственной статистики, формирующие официальную статистическую информацию по итогам проведения ведомственных статистических наблюдений, формируют Отчеты по качеству в электронном формате и согласовывают их посредством электронного документа оборота с ведомством уполномоченного органа, в сроки, установленные в План-графике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При косвенной оценке представляется информация, характеризующая официальную статистическую информацию с точки зрения ее соответствия критериям качества.</w:t>
+      12. После утверждения Отчеты по качеству размещаются в соответствующих разделах отраслей статистики на интернет-ресурсе ведомства уполномоченного органа в течение двух рабочих дней со дня утверждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Параграф 1. Доступность и ясность</w:t>
+        <w:t xml:space="preserve"> Глава 3. Критерии оценки качества официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Для оценки доступности и ясности официальной статистической информации представляется:</w:t>
+      13. Оценка качества официальной статистической информации разделяется на прямую и косвенную оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) информация о регулярных или специальных пресс-релизах, связанных с рассматриваемой группой показателей;</w:t>
+      При прямой оценке результаты имеют числовые значения и получаются ограниченному количеству критерии (точность, сопоставимость, достоверность и своевременность данных).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) перечень публикаций, использующих рассматриваемую группу показателей с представлением года издания и, при наличии, ссылки на документы в электронном виде;</w:t>
+      При косвенной оценке представляется информация, характеризующая официальную статистическую информацию с точки зрения ее соответствия критериям качества официальной статистической информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) доступная база данных в on-line режиме по рассматриваемой группе показателей. Описание включает доменные имена вебсайта и ссылки на базу данных в on-line режиме.</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Уникальность официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Параграф 2. Актуальность</w:t>
+      14. Для оценки уникальности официальной статистической информации соблюдаются следующие действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Для оценки актуальности представляется информация, которая включает:</w:t>
+      1) оценка отсутствия дублирования данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) описание пользователей и их потребностей (с представлением классификации пользователей; информации о неудовлетворенных потребностях пользователей и их причин; планов по удовлетворению потребностей в будущем);</w:t>
+      Проводится анализ статистических показателей, форм и источников данных, используемых в рамках плана статистических работ, на предмет дублирования информации между ведомственными, общегосударственными статистическими наблюдениями и формируемыми административными, альтернативными данными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) меры для определения удовлетворенности пользователей с описанием способов и регулярность сбора взглядов и мнений пользователей (обследование удовлетворенности пользователей, другие консультации пользователей);</w:t>
+      Фиксируются случаи пересечения показателей, повторного сбора одинаковых данных от одних и тех же респондентов, а также параллельного существования идентичных наборов данных в различных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информацию о полноте данных в сравнении с запросами международных организаций.</w:t>
+      Представляются меры, предпринимаемые для устранения дублирования – унификация форм общегосударственных и ведомственных статистических наблюдений, согласование методологий, использование общих идентификаторов и элементов национальной справочной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Параграф 3. Точность</w:t>
+      2) оценка единства источников данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Для оценки точности соблюдаются следующие действия:</w:t>
+      Определяется обеспечение единообразия подходов к сбору и обработке данных между различными субъектами официальной статистики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) для подтверждения общей точности описываются основные источники случайных и систематических ошибок в выходных статистических данных и обеспечивают суммарную оценку всех ошибок с особым акцентом их влияния на основные расчеты. Оценка систематической ошибки встречается в количественном или качественном выражении, или в обоих случаях, включая меры, принятые для уменьшения количества систематических ошибок;</w:t>
+      Описываются механизмы согласования и обмена данными между ведомствами (через интегрированные сервисы, реестры, общие элементы национальной справочной информации и стандарты метаданных).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) при выборочном наблюдении представляется информация о разнице между значением совокупности и ее оценкой, полученной из случайной выборки, с указанием информации о корректировке при неполучении ответа, неправильной классификации и других неопределенных источников, таких как обработка выпадающих значений;</w:t>
+      Приводится информация о применении принципа "однократного сбора – многократного использования" данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) предоставление пользователям уровня отказов от ответов и риски смещения, которые связаны с ними (погрешность охвата; ошибки измерения; ошибка неполучения ответа; ошибка обработки; ошибка в применении модели), и действия, предпринятые для уменьшения различных типов ошибок;</w:t>
+      Анализируется степень использования административных источников и национальных статистических регистров, позволяющих исключить многократный сбор одной и той же информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) представляют информацию о расхождении между генеральной и выборочной совокупностями на предмет излишнего и неполного охвата. Описываются действия, предпринятые для уменьшения степени неполного охвата с оценкой рисков смещения/необъективности данных;</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Точность официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляют сведения об ошибке измерения. Предоставляется общая оценка основных источников погрешности измерений и действия, предпринятые для исправления ошибок измерения. Описываются усилия, предпринятые при разработке статистической формы и тестирования, информация об обучении интервьюера и другие виды работ (основанные на сравнении с внешними данными, повторном интервью);</w:t>
+      15. Для оценки точности официальной статистической информации соблюдаются следующие действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) представляют сведения об ошибке неполучения ответов. Обеспечивается качественная оценка по переменным, подверженным непредставлению ответов (деликатные вопросы) и погрешностей, связанных с неполучением ответа. Описываются усилия и меры, предпринимаемые для сокращения количества неполученных ответов при сборе первичных данных и выполнении последующих действий, включая техническую обработку отсутствия ответа.</w:t>
+      1) общая оценка ошибок в данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Параграф 4. Своевременность и пунктуальность</w:t>
+      Осуществляется анализ случайных и систематических ошибок, возникающих на различных этапах статистического процесса. Определяются основные источники ошибок и проводится их количественная и/или качественная оценка с указанием степени влияния на ключевые показатели. Документируются меры, предпринятые для снижения систематических и случайных ошибок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Для оценки своевременности представляется информация о поступлении официальной статистической информации в сроки, соответствующие целям проводимого наблюдения. Указывается время, необходимое для производства и публикации официальной статистической информации, и предпринимаемые усилия для его сокращения.</w:t>
+      2) оценка выборочных и не выборочных ошибок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Для оценки пунктуальности указывается:</w:t>
+      Производится оценка выборочных ошибок, включая анализ различий между параметрами генеральной совокупности и оценками, полученными по выборке. Указываются методы корректировки ошибок, связанных с неполным охватом, неправильной классификацией единиц наблюдения, а также ошибок, возникающих при обработке данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) фактическая дата публикации и дата, запланированная в соответствии с ежегодно утверждаемым Графиком распространения официальной статистической информации;</w:t>
+      3) ошибки охвата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) процент опубликованных вовремя пресс-релизов, основанный на сроках публикации;</w:t>
+      Анализируется степень соответствия генеральной и выборочной совокупностей, выявляются случаи избыточного и неполного охвата. Описываются меры, предпринятые для минимизации степени неполного охвата и оценки возможных смещений, влияющих на объективность данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) причины неопубликованных вовремя пресс-релизов и меры, предпринимаемые для улучшения ситуации.</w:t>
+      4) ошибки измерения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Параграф 5. Согласованность и сопоставимость</w:t>
+      Проводится анализ основных источников погрешностей, включая качество инструментария сбора данных, структуру и формулировки статистических форм, подготовку интервьюеров и процедуры тестирования. При необходимости осуществляется сравнение с внешними источниками данных или проведение повторных наблюдений для выявления и корректировки ошибок измерения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Для оценки согласованности представляется информация по:</w:t>
+      5) ошибки неполучения ответов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) степени соответствия методологии процесса производства официальной статистической информации международным стандартам (включая степень, в которой официальная статистическая информация согласована с данными, полученными из других источников или статистических отраслей). Описываются различия между рассматриваемыми статистическими материалами и другой информацией, связанной с выходными статистическими данными (включая основные различия в понятиях и определениях, статистических единицах или объектах, используемых классификациях (номенклатуре), географической разбивке, отчетном периоде, методах корректировки);</w:t>
+      Проводится анализ масштабов и структуры отсутствующих ответов, определяется доля отказов и переменные, наиболее подверженные непредставлению данных. Документируются меры, направленные на повышение уровня отклика респондентов и минимизацию последствий неполучения ответов, включая использование методов импутации и статистической корректировки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) степени, в которой официальная статистическая информация с разной частотой производства является совместимой. Сравниваются расчеты за период меньше года и за год и, при наличии, описываются причины отсутствия согласованности между статистическими результатами разных периодов времени;</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Доступность и ясность официальной статистической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) степени, в которой официальная статистическая информация является совместимой с национальными счетами.</w:t>
+      16. Для оценки доступности и ясности официальной статистической информации соблюдаются следующие действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Для оценки влияния различий в применяемых статистических методологиях, инструментах и процедурах во времени и в пространстве описывается:</w:t>
+      1) оценка равного доступа пользователей к официальной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) степень, в которой официальная статистическая информация сопоставляется между странами. Описываются проблемы сопоставимости и их причины, и предоставляется оценка о влиянии каждой отчетной разницы на выходные данные. Включается информация о расхождениях в понятиях, используемых в области государственной статистики и международных концепциях и определениях, а также информация об ассиметрии по зеркальной статистике потоков;</w:t>
+      Описывается периодичность представления официальной статистической информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) степень, в которой официальная статистическая информация сопоставима по временным периодам. Представляется информация о возможных ограничениях в использовании официальной статистической информации для сравнения по временным периодам.</w:t>
+      Оценивается, насколько имеется равный доступ всех категорий пользователей к официальной статистической информации и оперативное информирование общественности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При внесении изменений в процесс производства официальной статистической информации от одного периода к другому, представляется информация о возможных последствиях, включая информацию о длине сопоставимых временных рядов, отчетных периодах, во время которых происходят разрывы временных рядов, причинах разрывов и методах их сокращения.</w:t>
+      2) оценка структуры и формы представления данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      21. По каждому критерию качества используется Перечень стандартных индикаторов качества, приведенный в </w:t>
+        <w:t>
+      Анализируется, насколько представленные данные изложены в понятной, логичной и визуально воспринимаемой форме – наличие таблиц, диаграмм, инфографики, выделения ключевых показателей;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложении 2</w:t>
+        <w:t>
+      3) оценка форматов распространения официальной статистической информации.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+        <w:t>
+      Описываются используемые форматы файлов, в которых данные предоставляются пользователям, на предмет их удобства, открытости и возможности последующей обработки. Указывается перечень используемых форматов (например: XLSX, CSV, PDF, HTML, JSON, XML).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оцениваются представляемые форматы, простота восприятия, выгрузки, анализа и интеграции данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивается наличие машиночитаемых форматов, необходимых для автоматизированной обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оценка интерпретируемости, представленной официальной статистической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивается, насколько пользователи могут правильно интерпретировать официальную статистическую информацию без специальной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализируется наличие текстовых аналитических комментариев, пояснений к изменениям значений показателей, кратких описаний причин динамики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка предоставления метаданных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Описывается наличие и качество следующих компонентов метаданных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание показателей – наличие четкого определения каждого статистического индикатора, включая содержание и аналитическое значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      единицы измерения – указание измерителей, применяемых в представленных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охват данных – полнота указания: географического охвата (страна, регион, город, область, район, поселок, село, сельский округ); временного охвата (год, квартал, месяц, период наблюдения); демографического или отраслевого охвата, при необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методология расчета и используемая национальная справочная информация (далее – НСИ) – описание применяемых методов, алгоритмов, НСИ, стандартов и нормативных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      источники данных и способы сбора – указание статистических форм, административных или альтернативных данных, обследований или иных источников, использованных при формировании показателей, а также сбор данных на бумажном носителе и / или в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ограничения и возможные погрешности – информация о факторах, влияющих на точность, полноту и интерпретацию данных (неполные ответы, изменения в методологии, ошибки наблюдения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частота обновления данных – корректное указание периодичности публикации (ежегодно, ежеквартально, ежемесячно, еженедельно, ежедневно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ответственное структурное подразделение – наличие информации о подразделении, осуществляющем формирование и сопровождение данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата публикации и версия данных – указание даты выпуска, а также версии набора данных (при наличии обновлений или пересмотра).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Взаимосвязанность и сопоставимость официальной статистической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для оценки взаимосвязанности и сопоставимости официальной статистической информации соблюдаются следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверка внутренней взаимосвязанности данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализируется логическая непротиворечивость статистических показателей внутри одного набора данных. Проверяется соответствие между взаимосвязанными переменными (например, сумма частных значений должна соответствовать итогу, соблюдение балансовых соотношений, согласованность между показателями численности, структуры, объемов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверка между временной взаимосвязанности (динамической).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивается взаимосвязанность официальной статистической информации между последовательными периодами наблюдения. Анализируются колебания и структурные изменения показателей, причины возможных разрывов во временных рядах (например, изменения методологии, НСИ или источников данных). При необходимости применяются методы ретроспективного пересчета для обеспечения сопоставимости динамики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ взаимосвязанности между источниками данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сравниваются результаты, полученные при формировании статистической информации. Оценивается степень их взаимосвязанности и идентичности концепций, определений и методов сбора. При выявлении расхождений фиксируются причины и предпринимаются корректирующие меры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оценка методологической согласованности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется информация о степени соответствия применяемой методологии производства официальной статистической информации международным стандартам. Оценивается, в какой степени официальная статистическая информация согласована с данными, полученными из других официальных источников или статистических отраслей. Описываются различия между сравниваемыми статистическими материалами и иными данными, включая различия в понятиях, определениях, статистических единицах, НСИ, географической детализации, отчетных периодах и методах корректировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка временной согласованности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализируется степень согласованности официальной статистической информации, производимой с разной периодичностью. Сравниваются расчеты за короткие периоды (месяц, квартал) с годовыми результатами. В случаях отсутствия согласованности между показателями разных периодов времени описываются причины расхождений (например, изменение источников данных, методологии, НСИ или корректировок сезонности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценка согласованности с национальными счетами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется информация о степени, в которой официальная статистическая информация является совместимой с национальными счетами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Актуальность официальной статистической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для оценки актуальности официальной статистической информации соблюдаются следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение пользователей и их потребностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется информация о пользователях официальной статистической информации, включая классификацию по типам (органы государственной власти, международные организации, исследовательские институты, бизнес, СМИ, общественность и др.). Оценивается степень соответствия статистической информации потребностям различных групп пользователей. Приводится описание неудовлетворенных или частично удовлетворенных потребностей пользователей, причин их возникновения (например, отсутствие необходимых показателей, территориальной или временной детализации, несоответствие форматов или сроков публикации) и планов по их удовлетворению в будущем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меры, по оценке удовлетворенности пользователей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Описываются методы и регулярность проведения мероприятий по определению степени удовлетворенности пользователей официальной статистикой информации, включая опросы, консультации, фокус-группы, онлайн-обратную связь и анализ обращений. Фиксируются основные результаты, выявленные проблемы и принимаемые меры по повышению актуальности и применимости статистической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Достоверность официальной статистической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для оценки достоверности соблюдаются следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оценка надежности источников данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводится анализ используемых источников данных (статистические наблюдения, административные данные, регистры, выборочные обследования) на предмет их надежности, целостности и репрезентативности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивается степень соответствия источников установленным требованиям статистической методологии, надежности регистрации данных и соблюдению процедур контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определяется, в какой степени источники данных отражают реальные характеристики моделируемой области, обеспечивая объективность и правдоподобие показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка системы контроля качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Описываются меры, применяемые для обеспечения достоверности – автоматизированные и экспертные проверки, контрольные соотношения, процедуры валидации и верификации данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указываются применяемые инструменты контроля ошибок, в том числе форматно-логические контроли и методы обнаружения или устранения аномалий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценка стабильности результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определяется, устойчивость данных при повторных измерениях и наблюдениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводится анализ различий между первичными и уточненными или пересмотренными данными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Наличие незначительных различий при повторных наблюдениях и стабильность результатов во времени свидетельствуют о высокой достоверности данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Полнота официальной статистической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Для оценки полноты официальной статистической информации соблюдаются следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверка соответствия данных плану статистических работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивается полнота представления официальной статистической информации в соответствии с утвержденным планом статистических работ включая наличие всех предусмотренных показателей и разрезов данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ охвата объектов наблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверяется включение всех единиц, подлежащих статистическому наблюдению (предприятия, учреждения, домохозяйства, индивидуальные предприниматели и др.), включены в совокупность и представлены в данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ полноты временного охвата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверяется наличие данных за все предусмотренные временные периоды, включая ретроспективные и текущие наблюдения. При необходимости указываются причины пропусков периодов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверка полноты территориального охвата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивается наличие данных по всем административно-территориальным единицам или другим пространственным разрезам, предусмотренным статистическим наблюдением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверка полноты метаданных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализируется наличие и достаточность методологической информации, описаний показателей, источников данных, процедур сбора и обработки. Отсутствие или фрагментарность метаданных рассматривается как ограничение полноты и прозрачности статистической информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) полнота в сравнении с запросами международных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется информация о полноте данных в сравнении с запросами международных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Своевременность официальной статистической информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Для оценки своевременности официальной статистической информации соблюдаются следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оценка производственного цикла официальной статистической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется информация о поступлении официальной статистической информации в сроки, соответствующие целям проводимого наблюдения. Указывается время, необходимое для производства и публикации официальной статистической информации, и предпринимаемые усилия для его сокращения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка пунктуальности распространения официальной статистической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводится сопоставление запланированных дат публикации официальной статистической информации с фактическими датами их выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фиксируются случаи опозданий, преждевременных публикаций или отклонений от утвержденного графика, а также рассчитываются показатели средней временной задержки (в днях или процентах от установленного срока).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. По каждому критерию качества используется Перечень стандартных индикаторов качества, приведенный в приложении 3 к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2171,17069 +3778,21404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>качества официальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ г</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование Отчета по качеству официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность формирования официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственное структурное подразделение ответственное за формирование Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники формирования официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период формирования Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z172" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z181" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z182" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>качества официальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z184" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Структура по заполнению Отчета по качеству</w:t>
+        <w:t xml:space="preserve"> Структура по заполнению Отчета по качеству официальной статистической информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="990"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3869"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...109 lines deleted...]
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Струк-турный элемент</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздела отчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание разделов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пояснения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...68 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные данные физического или юридического лица для получения информации или метаданных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
-[...101 lines deleted...]
-Полное наименование организации</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONTACT_ORGANI_SATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование организации, в которой находятся контактные лица, ответственные за представление данных или метаданных, которые являются предметом Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите полное наименование организации, ответственного за процесс и результаты, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Структурное подразделение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ORGANISATION_UNIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...65 lines deleted...]
-Наименование структурного подразделения в отношении файла метаданных</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование структурного подразделения, в котором находятся контактные лица, ответственные за представление данных или метаданных, которые являются предметом Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите полное наименование структурного подразделения, ответственного за процесс и результаты, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имя контактного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...65 lines deleted...]
-Фамилия, имя, отчество (при наличии) ответственного исполнителя за наблюдение (показатель)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при наличии) ответственных лиц(-а) за представление данных или метаданных, которые являются предметом Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите фамилию, имя, отчество (при наличии) ответственных лиц(-а) за процессы и результаты, которые являются предметом Отчета по качеству.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Если автор отчета отличается от лиц(-а) ответственного за процессы и его результаты, укажите дополнительно фамилию, имя, отчество (при наличии) автора Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...96 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-Фамилия, имя, отчество (при наличии) руководителя Управления </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функции контактного лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONTACT_FUNCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область ответственности контактных лиц(-а), например, "формирование методологии", "управление данными", "управление качеством", "обработка данных", "распространение данных" и т.д.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите должность (должности) и область(-и) ответственности лиц(-а), указанного(-ых) в качестве контактного(-ых) лиц(-а)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z222" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Почтовый адрес контактного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_MAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...65 lines deleted...]
-Почтовый адрес организации</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Почтовый адрес организации ответственной за представление данных или метаданных, которые являются предметом Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите почтовый адрес организации ответственной за процессы и результаты, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z228" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес электронной почты контактного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_EMAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...65 lines deleted...]
-Электронный адрес лица, ответственного за наблюдение (показатель)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронный адрес ответственных лиц(-а) за представление данных или метаданных, которые являются предметом Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите электронный адрес лиц(-а), ответственных за процесс и результаты, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.1.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер телефона контактного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_PHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...65 lines deleted...]
-Номер телефона лица, ответственного за наблюдение (показатель)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер телефона ответственных лиц(-а) за представление данных или метаданных, которые являются предметом Отчета по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите номер телефона лиц(-а), ответственных за процесс и результаты, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...232 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего обновления метаданных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_UPDATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
-[...68 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата, когда элемент метаданных был добавлен или изменен в базе данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Последнее подтверждение обновленных метаданных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_CERTIFIED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата последнего подтверждения администратором статистической области, что введенные метаданные соответствуют текущему положению дел, даже если информация не изменялась</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
-[...29 lines deleted...]
-Дата последнего подтверждения, что такой файл метаданных соответствует текущему положению дел. Такое подтверждение также выполняется, если содержание файла метаданных не изменялось</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите дату последнего подтверждения, что такой файл метаданных соответствует текущему положению дел. Такое подтверждение также выполняется, если содержание файла метаданных не изменялось</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Последнее размещение метаданных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_POSTED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата последнего распространения метаданных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
-[...29 lines deleted...]
-Дата последнего распространения соответствующего файла метаданных будет автоматически вводиться системой создания базисных метаданных</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите дату последнего распространения набора метаданных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего обновления метаданных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_LAST_UPDATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата последнего обновления содержания метаданных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
-[...29 lines deleted...]
-Дата последнего обновления метаданных будет автоматически вводиться системой создания базисных метаданных</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите дату последнего обновления любых метаданных (вручную или автоматически системой метаданных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Краткое описание основных характеристик набора данных со ссылкой на основные распространенные данные и показатели</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_PRES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание распространяемых данных, которые предоставляются пользователям в форме таблиц, графиков или карт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Предоставление информации об используемых классификациях и ссылки на их электронные версии</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_DESCR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные характеристики набора данных, относящиеся к распространяемым данным и показателям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кратко опишите основные характеристики набора данных со ссылкой на основные распространенные данные и показатели. Более подробное описание переменных представьте в структурном элементе S.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Перечень экономических или прочих секторов, охватываемых создаваемыми наборами данных, и используемые параметры классов/групп (например, численность работников)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НСИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CLASS_SYSTEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Систематизация или распределение объектов по группам на основе их общих характеристик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечислите все используемые элементы НСИ, а также укажите ссылки на их электронные версии.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случаях расхождения элементов НСИ с международными стандартами, объясните, причину расхождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание общих сведений о статистическом наблюдении, в том числе: круг респондентов (охват респондентов, например, по ОКЭД, как на форме), дата обследования (срок представления, например, 3-го января после отчетного года), инструментарий сбора данных (индекс, наименование формы, последний пересмотр, где доступна), тип наблюдения (выборочное, сплошное, комбинированное)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секторальный охват</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COVERAGE_SECTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные экономические или прочие секторы, охватываемые официальной статистической информацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите перечень экономических или прочих секторов, охватываемых создаваемыми наборами данных, и используемые параметры классов/групп (например, численность работников)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Перечень базовых объектов статистических наблюдений, для которых поставляются данные. Эти объекты наблюдений (например, предприятие, местное подразделение, частные домохозяйства) могут отличаться от объектов отчетности, используемых в основных статистических опросах</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические концепции и определения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_CONC_DEF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические характеристики статистических наблюдений, переменные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите общие сведения об общегосударственном статистическом наблюдении, в том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- индекс и наименование формы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- тип наблюдения (выборочное, сплошное, комбинированное);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- круг респондентов и их охват в %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- по какому ОКЭД осуществлялся сбор первичных статистических данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- срок представления статистической формы и отчетный период;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- инструментарий сбора данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- последний пересмотр статистической формы. Укажите ссылку на скачивания формы общегосударственного статистического наблюдения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Формирование генеральной и выборочной совокупности обследования</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z306" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистический объект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_UNIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объекты по которым собирается информация и на основе которой в конечном итоге формируются статистическая информация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите перечень базовых объектов, по которой собираются первичные статистические данные, например предприятие, государственные учреждения, домашнее хозяйство, индивидуальные предприниматели, жилой объект, физическое лицо и т.д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Региональное покрытие (региональный разрез)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z312" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Генеральная совокупность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_POP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формирование генеральной совокупности обследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите источник формирования генеральной совокупности и критерии включения или исключения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание временных периодов, охватываемые набором данных (то есть продолжительность времени, в течение которого данные распространяются, например, 1985-2006 годы, или 2000-… для определенных годовых данных)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z318" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территориальный охват</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REF_AREA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страна или географическая область, к которой относится измеряемое статистическое явление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите региональное покрытие (региональный разрез)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание периода времени, который используется в качестве базы для ряда показателей, или к которому относится некоторый временной ряд (например, базовый год 2000 для определенных годовых данных)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Временной охват</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COVERAGE_TIME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продолжительность времени, в течение которого имеются данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите временные периоды, охватываемые набором данных (то есть продолжительность времени, в течение которого данные распространяются, например, 1985-2006 годы, или 2000-… для определенных годовых данных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Перечисление единиц измерений, используемые для распространяемой официальной статистической информации (например, %, число, лиц). Также следует добавить точное определение размерности (например, тысячи, миллионы)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z330" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.3.9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Базовый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BASE_PER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период времени, который используется в качестве базы для ряда показателей, или к которому относится некоторый ряд констант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите период времени, который используется в качестве базы для ряда показателей, или к которому относится некоторый временной ряд (например, базовый год 2000 для определенных годовых данных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z338" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+UNIT_MEASURE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица, в которой измеряются значения данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечислите единицы измерения, используемые для распространяемой официальной статистической информации (например, %, число, лиц). Также следует добавить точное определение размерности (например, тысячи, миллионы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z346" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REF_PERIOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период или момент времени, к которому измеряемое наблюдение относится</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Значение переменной относится к определҰнному периоду времени (например, последняя неделя месяца, месяц, финансовый год, календарный год или несколько календарных лет) либо к конкретному моменту времени (например, конкретный день или последний день месяца).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переменные в наборе данных могут относиться к нескольким отчетным периодам. Все отчетные периоды должны быть указаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...203 lines deleted...]
-- методы агрегирования данных при обработке (суммирование, взвешивание, основа для определения весов)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правовая основа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+INST_MANDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закон, свод нормативных правил или иной формальный набор инструкций, возлагающий на организацию ответственность и предоставляющий ей полномочия в отношении сбора первичных и административных данных, обработки и распространения официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z361" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативные правовые акты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+INST_MAN_LA_OA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативные правовые акты, которые закрепляют за организацией ответственность и полномочия по сбору первичных статистических данных, их обработку и распространение официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите законы Республики Казахстан, нормативные правовые акты и (или) формальные и неформальные соглашения о сборе, представление и обработке данных, а также распространению официальной статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Следует описать принципы публикации соответствующей официальной статистической информации с указанием Графика и его доступности</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z367" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формальные и неформальные соглашения и (или) совместные акты о представлении административных и (или) альтернативных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите формальные и (или) неформальные соглашения и (или) совместные акты о представлении административных и (или) альтернативных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описать условия доступа к официальной статистической информации для различных категорий пользователей, информацию об утверждении Графика и месте его размещения, количество публикаций (характеристика простоты и легкости, с которой пользователь может получить официальную статистическую информацию)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конфиденциальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свойство данных, определяющее, до какой степени их несанкционированное раскрытие может навредить интересам их источника или иным соответствующим лицам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Следует указать, с какой частотой распространяется официальная статистическая информация (например, ежемесячно, ежеквартально, ежегодно)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z381" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Политика конфиденциальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONF_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательные меры или другие формальные процедуры, которые прямо или косвенно препятствуют несанкционированному раскрытию данных в отношении физического или юридического лица, экономического, социального субъект или объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z385" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите все нормативные правовые акты, а также другие официальные требования, связанные с конфиденциальностью первичных статистических, административных и альтернативных данных.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опешите определенную гарантию того, что к данным применены методы, необходимые для обеспечения их конфиденциальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...182 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z388" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конфиденциальность – обработка данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONF_DATA_TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативные правила, применяемые к обработке данных, обеспечивающие их конфиденциальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите: - нормативные правила, применяемые к обращению с микро- и макро-данными для обеспечения конфиденциальности первичных статистических данных, а также процедуры и условия обеспечения конфиденциальности и безопасности данных; - методы агрегирования данных при обработке (суммирование, взвешивание, основа для определения весов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Следует описать регулярные или специальные пресс-релизы в отношении данных</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z394" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Политика распространения официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правила распространения официальной статистической информации между всеми пользователями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...189 lines deleted...]
-Указать форматы распространения официальной статистической информации и их описание (характеристика простоты и легкости понимания пользователем официальной статистической информации)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z400" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График распространения официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_CAL_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График распространения официальной статистической информации (далее – График)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите пункт графика распространения официальной статистической информации рассматриваемого процесса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Следует описать базу данных в on-line режиме для соответствующей официальной статистической информации (доменные имена сайтов и ссылка на доступ к базе данных в on-line режиме)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z406" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступ к Графику распространения официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_CAL_ACCESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступ к информации, содержащейся в Графике распространения официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ссылку, по которой можно осуществить доступ к Графику Графику распространения официальной статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Количество просмотров в on-line режиме или загрузок таблиц</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z412" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.8.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступ для пользователя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_POL_US_AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принципы публикации для пользователей, пределы распространения, способ оповещения пользователей о публикации официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишитие условия доступа к официальной статистической информации для различных категорий пользователей, Укажите любые откланения от установленных сроков распространения официальной статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание средств распространения прочей важнейшей официальной статистической информации (например, в других изданиях, политических документах); сделать обзор различных аспектов практики распространения и их влияния на доступность и четкость официальной статистической информации</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность распространения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FREQ_DISS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Временной интервал в некотором заданном временном периоде, через который осуществляется распространение официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите, с какой частотой распространяется официальная статистическая информация (например, ежемесячно, ежеквартально, ежегодно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z428" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступность и ясность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ACCESSIBILITY_CLARITY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия и порядок, в рамках которых пользователи могут получать доступ к данным, использовать их и интерпретировать</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Предоставление ссылок на доступ к методологическим материалам</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z434" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Публикация новостей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NEWS_REL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регулярные или специальные пресс-релизы, связанные с данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечислите все регулярные или специальные пресс-релизы, связанные с данными, за прошедший год, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описать наличие всех документов, относящихся к качеству </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z440" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Публикации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PUBLICATIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регулярные или специальные публикации, посредством которых официальная статистическая информация делается доступными для общества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечислите все наименования публикаций, которые являются предметом Отчета по качеству, включая год и ссылки на онлайн-документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z446" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онлайн-база данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ONLINE_DB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация об онлайн-базах данных, посредством которых осуществляется распространение официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите название доменов и ссылки на онлайн-базы данных, посредством которых осуществляется распространение официальной статистической информации, а также ссылку на последнюю публикацию данных, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Краткое описание общей системы обеспечения качества, используемой в организации</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z452" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC1. Количество обращений к официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATATABLE_CONSULT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество запросов и скачиваний опубликованной официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите количество просмотров и (или) скачиваний официальной статистической информации, которая является предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Оценка общего качества статистических результатов посредством определения основных достоинств и возможных недостатков (стандартные критерии качества). Следует отметить любые плюсы и минусы аспектов качества, а также запланированные меры для повышения качества</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z458" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступ к данным в деиндефицированном виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MICRO_DAT_ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о возможности получения данных в деиндефицированном виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите условия и возможность получения доступа к набору данных в деиндефицированном виде. Укажите количество обращений на получение данных в деиндефицированном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DISS_OTHER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ссылки на прочую распространяемую важнейшую статистическую информацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z468" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите любые другие важные механизмы распространения данных, например, экспериментальная статистика и исследования, аналитические дашборды, политические документы, которые являются предметом Отчета по качеству.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведите к краткому изложению доступность и понятность данных, связанных с различными форматами распространения официальной статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Классифицировать пользователей по важности: - указать, для чего им нужны статистические результаты; - оценить, какие основные результаты/показатели требуются пользователям разных категорий и любые недостающие результаты для важных пользователей; - привести информацию о неудовлетворенных потребностях пользователей с уточнением причины; - описать планы по удовлетворению потребностей в будущем; - привести подробные сведения об определениях, которые отличаются от требований</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z471" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC2. Метаданные — предоставление консультаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+METADATA_CONSULT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество просмотров метаданных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите количество просмотров метаданных, которые являются предметом Отчета по качеству (в месяц, квартал, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание регулярность сбора сведений о потребностях и мнений пользователей (например, анкеты для выявления удовлетворенности пользователей, прочие консультации с пользователями), а также основные результаты анализа удовлетворенности пользователей (в форме некоторого показателя) и данные последнего анкетирования пользователей в отношении их удовлетворенности</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методологическая документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DOC_METHOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описательный текст и ссылки на имеющиеся методологические документы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ссылки на методологические материалы, размещенные в свободном доступе, которые являются предметом Отчета по качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Предоставление данных о полноте официальной статистической информации по сравнению с соответствующими нормативными требованиями/инструкциями</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.10.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документация по качеству</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_DOC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документация о процедурах, применимых к управлению качеством и оценке качества официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите наличие всех документов, относящихся к качеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Необходимо проанализировать причины ошибок и указать последующие меры для их дальнейшего недопущения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z491" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление качеством</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_MGMNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы и структуры, имеющиеся в организации для управления качеством статистических продуктов и процессов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...203 lines deleted...]
-Стандартная ошибка выборки</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z497" w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.11.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение качества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_MGMNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вся организованная систематическая деятельность, которая демонстрирует и обеспечивает уверенность в том, что процессы отвечают требованиям к статистическим результатам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите общее системы обеспечения качества, используемой в организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Предоставление ориентированной на пользователя сводной оценки ошибок, не связанных с выборкой, доли вопросов без ответа и связанные с ними риски погрешностей (ошибка охвата: чрезмерный/ недостаточный охват и разные списки; погрешность измерения: влияние инструмента опроса, респондентов и интервьюеров (в случае применения); погрешность из-за отсутствия ответов: уровень ответа (отсутствия ответа) респондента, включая причины отсутствия ответов и соответствующие оценки, уровень вопросов без ответа для основных переменных; погрешность обработки: ошибки редактирования, кодирования и подстановки данных (в случае применения); ошибка гипотезы о модели: специальные модели, используемые при оценке, и меры, принятые для уменьшения ошибок различных типов</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z503" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.11.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка качества официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_ASSMNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая оценка качества официальной статистической информации на основе общепринятых критериев качества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z507" w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведите к краткому изложению результаты последних оценок качества официальной статистической информации и приведите ссылки на разделы Отчета по качеству, где эти результаты представлены более подробно.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Следует отметить любые плюсы и минусы критерий качества, а также запланированные меры для повышения качества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Ошибка излишнего охвата</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z512" w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актуальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RELEVANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень, до которой официальная статистическая информация отвечает текущим и потенциальным потребностям пользователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание единиц</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z518" w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.12.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребности пользователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USER_NEEDS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание пользователей и их соответствующих потребностей в отношении официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z522" w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- классификацию пользователей по важности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- информацию о целях, для которых пользователи используют официальную статистическую информацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- оценку ключевых выходных показателей, востребованных различными категориями пользователей, и указание недостатков в выходных данных для важных пользователей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- информацию о неудовлетворҰнных потребностях пользователей и планы по их удовлетворению в будущем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- детали тех компонентов качества, которые не соответствуют требованиям пользователей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z529" w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.12.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удовлетворенность пользователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USER_SAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Критерии для определения удовлетворенности пользователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите регулярность сбора сведений о потребностях и мнений пользователей (например, анкеты для выявления удовлетворенности пользователей, прочие консультации с пользователями), а также основные результаты анализа удовлетворенности пользователей (в форме некоторого показателя) и данные последнего анкетирования пользователей в отношении их удовлетворенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание единиц отсутствия ответа</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z535" w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.12.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="214"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полнота/R1. Полнота данных – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMPLETENESS/ COMPLETENESS_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отношение числа имеющихся ячеек данных к числу требуемых ячеек данных (данный индикатор применим только, если существует постановление или нормы/указания на уровне Европейской статистической системы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите сведения о полноте официальной статистической информации по сравнению с соответствующими нормативными требованиями/инструкциями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z543" w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ACCURACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность: близость расчетов или оценок к точным или истинным значениям, которые оцениваются с использованием официальной статистической информации. Надежность: близость исходно оцененного значения к значению, оцененному впоследствии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z549" w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая точность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ACCURACY_OVERALL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка точности официальной статистической информации, состоящая из нескольких компонентов, связанных с определенным набором данных или определенной областью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Необходимо проанализировать причины ошибок и указать последующие меры для их дальнейшего недопущения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Указать время, затраченное на производство, измеряемое с момента окончания отчетного периода до даты публикаций первых результатов. Если информация теряет свою актуальность из-за времени потраченного на ее обработку, следует разработать способы сокращения временного лага</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z555" w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1. Ошибки выборки - индикаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SAMPLING_ERR/ SAMPLING_ERR_IND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка выборки (стандартная ошибка, доверительные интервалы, коэффициенты вариации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ошибки выборки, стандартные ошибки, доверительные интервалы и коэффициенты вариации (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Указать время, затраченное на производство, измеряемое с момента окончания отчетного периода до даты публикаций окончательных и полных результатов. Если информация теряет свою актуальность из-за времени потраченного на ее обработку, следует разработать способы сокращения временного лага</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z561" w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибки, не связанные с выборкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NONSAMPLING_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка в оценках, основанных на анкетах, не относящаяся к колебаниям выборки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставьте ориентированную на пользователя сводную оценку ошибок, не связанных с выборкой, доли вопросов без ответа и связанные с ними риски погрешностей (ошибка охвата: чрезмерный/ недостаточный охват и разные списки; погрешность измерения: влияние инструмента опроса, респондентов и интервьюеров (в случае применения); погрешность из-за отсутствия ответов: уровень ответа (отсутствия ответа) респондента, включая причины отсутствия ответов и соответствующие оценки, уровень вопросов без ответа для основных переменных; погрешность обработки: ошибки редактирования, кодирования и подстановки данных (в случае применения); ошибка гипотезы о модели: специальные модели, используемые при оценке, и меры, принятые для уменьшения ошибок различных типов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z567" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка охвата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пунктуальность </w:t>
-[...110 lines deleted...]
-</w:t>
+COVERAGE_ERR/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка, возникшая вследствие недостаточности охвата всех компоненты изучаемой совокупности, которая приводит к разнице между целевой совокупностью и отобранной группой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z571" w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ошибки охвата включающие в себя недостаточный охват и ошибки в классификации.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не ответы единиц наблюдения, не ответы на отдельные вопросы, описание % не ответов за период (например, не ответы единиц наблюдения около 5% в год).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Указать период времени между фактической датой публикации официальной статистической информации и плановой датой, в соответствии с Графиком. Необходимо проанализировать причины несоответствий и указать последующие меры для их ликвидации</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z574" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3. 1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A2. Превышение охвата – показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+OVERCOVERAGE_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка, возникшая вследствие превышения охвата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ошибки излишнего охвата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z580" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3. 1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A3. Общие единицы – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMMON_UNIT_SHARE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение единиц охваченных обследованием, административными и альтернативными источниками в зависимости от общего числа единиц в обследовании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите долю единиц, охваченных статистическим обследованием, административными и альтернативными источниками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание проблем сопоставимости между странами, возможные причины возникновения проблем и пути их решения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z586" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MEASUREMENT_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отклонения полученной статистической информации от фактических значений показателей, возникающих в процессе их сбора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ошибки отклонения полученной официальной статистической информации, являющейся предметом Отчета по качеству, от фактических показателей, возникающих в процессе их сбора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание разницы или абсолютную разницу входящих и исходящих потоков между парой стран, деленное на среднее значение этих двух значений (характерно для статистики торговли, миграции и платежного баланса)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z592" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка неполучения ответов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NONPESPONSE_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибки неполучения ответов возникающие, когда данные не представлены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представьте распределение единиц, по причинам непредставления данных. Опишите меры, предпринимаемые для снижения уровня непредставления данных во время их сбора и последующего контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание сопоставимости в течение долгого времени, отчетные периоды, в которых прерывается динамический ряд</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z598" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.​3.​3.​1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A4. Единица отсутствия – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+UNIT_NONRESPONSE_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не ответ респондента, пропорция числа единиц без информации или не используемой информации к общему числу охватываемых (подходящих) единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите единиц отсутствия ответа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z604" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.​3.​3.​2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A5. Пункт отсутствия ответа – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ITEM_NONRESPONSE_ RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не ответ какого-либо вопроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание вопросов, оставшихся без ответа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание соответствия методологии статистического процесса принятым международным стандартам</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z610" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка обработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PROCESSING_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибки обработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите основные проблемы, связанные с ошибками обработки данных, а также их наиболее значимые типы и влияние на официальную статистическую информацию (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание согласованности с результатами других управлений Комитета и прочих ведомств</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z616" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.13.3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ошибка модельных предположений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MODEL_ASSUMP_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отклонение оценочных значений показателя от фактических значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите ошибки модельных предложений (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...232 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z624" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своевременность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELINESS_PUNCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своевременность – критерий качества, характеризующий интервал времени между появлением (публикации) официальной статистической информацией и событием или явлением, которое она описывает, а также степень временной задержки со дня публикации официальной статистической информации до запланированного дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...189 lines deleted...]
-Описание основных причин пересмотра данных и их характер (наличие нового источника данных, новые методы)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z630" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.14.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELINESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативность: продолжительность времени между моментом доступности данных и событием или явлением, которое описывают данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите время, затраченное на производство, измеряемое с момента окончания отчетного периода до даты публикаций первых результатов. Если информация теряет свою актуальность из-за времени потраченного на ее обработку, следует описать способы сокращения временного периода в будущем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...132 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...36 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.14.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z637" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативность/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP1. Временной период – предварительные результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELAG_FIRST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество дней (недель или месяцев) от последнего дня отчетного периода до даты публикации предварительных результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите время, затраченное на производство, измеряемое с момента окончания отчетного периода до даты публикаций предварительных результатов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...259 lines deleted...]
-Описание административных источников (в случае применения) </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z643" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.14.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z644" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативность/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP2. Временной период – окончательные результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELAG_FINAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество дней (недель или месяцев) от последнего дня отчетного периода до даты публикации окончательных результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите время, затраченное на производство, измеряемое с момента окончания отчетного периода до даты публикаций окончательных результатов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Указать частоту сбора данных (месячная, годовая). </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z650" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.14.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z651" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пунктуальность/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP3. Соблюдение сроков предоставления и публикации официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PUNCTUALITY/ PUNCTUALITY_RELEASE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пунктуальность – критерий, обусловленный временем задержки со дня публикации официальной статистической информации до запланированного дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите период времени между фактической датой публикации официальной статистической информации и плановой датой, в соответствии с Графиком. Необходимо проанализировать причины несоответствий и указать последующие меры для их ликвидации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание процедуры проверки достоверности исходных и выходных данных и способы контроля результатов таких проверок. Проверка достоверности может включать следующее: проверка соответствия охвата генеральной совокупности и доли участвующих респондентов тому, что требуется; сравнение статистических процессов с предыдущими циклами (если применимо); сравнение первичных статистических данных с другими соответствующими данными (как собственными, так и сторонними); анализ несогласованности статистических данных; редактирование микро- и макроданных; сопоставление статистических данных с ожиданиями и информацией о данной предметной области, выявление "выбросов"</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z659" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_COMPAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z662" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность – критерий качества, характеризующий степень согласованности и непротиворечивости данных, полученных из различных источников, по разным периодам времени и направлениям наблюдения, обеспечивающих целостное и логически взаимосвязанное отражение обследуемых явлений.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сопоставимость – критерий качества, характеризующий степень, в которой данные сопоставимы между собой во времени, по регионам, видам деятельности и другим классификационным признакам, обеспечивая возможность их согласованного анализа и интерпретации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание процедуры (метода) импутации.</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z666" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Географическая взаимосвязанность и сопоставимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMPAR_GEO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость официальной статистической информации между географическими территориями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите проблемы взаимосвязанности и сопоставимости между регионами, странами. Необходимо указать причины возникновения таких проблем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описание временных рядов, подлежащих корректировке, и статистические процедуры, используемые для корректировки временных рядов (например, методы поправки на сезонные колебания, декомпозиция временных рядов). Указать тип корректировки (например, поправка на сезонные колебания, календарная, тренд-цикл) и, если применимо, используемый календарь. В случае выявления "выбросов" и выполнения замены, указать какие "выбросы" выявлены (импульсные, временные изменения, сдвиги уровней). Описание программного обеспечения и его версию, использованную для корректировки</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z672" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ассиметрия по зеркальной статистике потоков – коэффициент/СС1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ASYMMETRY_COEFF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разница или абсолютная разница входящих и исходящих потоков между парой стран, деленное на среднее значение этих двух значений (характерно для статистики торговли, миграции и платежного баланса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите разницу или абсолютную разницу входящих и исходящих потоков между парой стран, деленное на среднее значение этих двух значений (характерно для статистики торговли, миграции и платежного баланса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...175 lines deleted...]
-Описать процедуру сезонного сглаживания, указать по какому показателю, наименование программного пакета, количество значений в динамическом ряду</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z678" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость во времени – СС2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMPAR_TIME/ COMPAR_LENGTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень взаимосвязанности и сопоставимости официальной статистической информации во времени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z682" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представьте информацию о возможных ограничениях в использовании данных для взаимосвязанности и сопоставимости во времени во времени. Разграничьте три основные ситуации:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) изменения отсутствовали – в этом случае данный факт должен быть отражен в Отчете по качеству;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) изменения имели место, но были недостаточны для признания разрыва временного ряда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) изменения были существенными и требуют признания разрыва временного ряда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z687" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость между доменами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_X_DOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень взаимосвязанности и сопоставимости официальной статистической информации с данными, полученными из других источников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае несопостовимости официальной статистической информации с данными, полученными из других источников, представьте анализ расхождения данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z693" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость между периодами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_FREQSTAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень взаимосвязанности и сопоставимости официальной статистической информации между разными периодами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае несопостовимости официальной статистической информации между периодами, представьте анализ несоответствия данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z699" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость с национальными счетами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_NATACCOUNTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень взаимосвязанности и сопоставимости официальной статистической информации с национальными счетами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае несопостовимости официальной статистической информации с национальными счетами, представьте анализ несопоставимости данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z705" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность внешняя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_EXTERNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внешняя взаимосвязанность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите соответствия методологии статистического процесса принятым международным стандартам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z711" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.15.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность внутренняя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_INTERNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренняя взаимосвязанность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите взаимосвязанность результатов, которые являются предметом Отчета по качеству с другой официальной статистической информацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z719" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагрузка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COST_BURDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагрузка на респондентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z723" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Представьте оценку нагрузки на респондентов, обусловленной данным процессом, который является предметом Отчета по качеству:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- степени автоматизации операций – сбор, кодировка, проверка, досчет, оформление и распространение (указать следующие степени: частично, полностью автоматизировано, не автоматизировано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- количество респондентов представивших первичные статистические данные;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- количество разделов, таблиц формы статистического наблюдения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- имеется ли взаимосвязь использовать бухгалтерских, кадровых или иных систем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- среднее время, затраченное на заполнение формы статистического наблюдения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- используются ли в производстве официальной статистической информации административные и (или) альтернативные данные, если да, укажите источник.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Опишите предпринимаемые меры по снижению или минимизации нагрузки на респондентов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z734" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пересмотр данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_REV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изменение значений в ранее утвержденной и опубликованной официальной статистической информацию с указанием причин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z740" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.17.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пересмотр данных – политика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REV_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Политика пересмотра данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите политику пересмотра данных и соответствующие процедуры и как пользователи официальной статистической информации узнают о ее пересмотре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z746" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.17.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A6. Пересмотр данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REV_PRACTICE/ DATA_REV_AVGSIZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Пересмотр" – внесение любых изменений в ранее утвержденную и опубликованную официальную статистическую информацию (разница между поздним и ранним подсчетом ключевого показателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите, были ли переотчеты или переопубликования официальной статистической информации после ее утверждения, если да, то также укажите основные причины пересмотра данных и их характер (наличие нового источника данных, новые методы, ошибки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z754" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обработка первичных статистических данных и (или) административных, и (или) альтернативных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_PROCESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обработка данных – действия, направленные на накопление, хранение, изменение, дополнение, использование, распространение, обезличивание, блокирование, архивирование и уничтожение данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(информация по данному пункту содержится в его подпунктах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z760" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исходные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SOURCE_TYPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристики и компоненты первичных статистических и (или) административных, и (или) альтернативных данных, используемых для формирования статистических агрегатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z764" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите, на чем основывается набор данных – первичных статистических и (или) административных, и (или) альтернативных данных, и (или) на комбинации нескольких источников данных.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Если используется выборка, также следует привести характеристики выборки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- процедура формирования выборки (дизайн), описать выборку для выборочных обследований, например, одноэтапная кластерная выборка (случайная выборка);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- описать объем выборки, выборочную долю и выборочные единицы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- распространение на генеральную совокупность (взвешивание, расчет весов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- описание методов ротации выборки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите административные и (или) альтернативные источники (в случае применения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z772" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность сбора данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FREQ_COLL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность, с которой осуществляется сбор исходных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите периодичность сбора данных (например, ежемесячно, ежеквартально, ежегодно или на постоянной основе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z778" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COLL_METHOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Систематический процесс сбора данных для формирования официальной статистикой информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите метод(ы), используемые для сбора и (или) получения первичных статистических и (или) административных и (или) альтернативных данных от источника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z784" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V1. Достоверность данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_VALIDATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z787" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достоверность – критерий качества, характеризующий степень надежности и корректности данных описывающих моделируемой области, отражающих реальные свойства и закономерности обследуемых явлений.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Процесс мониторинга результатов формирования данных и обеспечения качества результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z789" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите меры, применяемые для обеспечения достоверности: - автоматизированные и экспертные проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- контрольные соотношения; - процедуры валидации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- верификации данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- сверка данных с другими официальными источниками;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- проверка соответствия охвата генеральной совокупности и доли участвующих респондентов тому, что требуется;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- анализ несогласованности данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- редактирование микро- и макроданных.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Укажите применяемые инструменты контроля ошибок, в том числе форматно-логические контроли и методы обнаружения или устранения аномалий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите процедуры проведения государственного контроля в области государственной статистики в отношении респондентов и (или) административных источников, обеспечивающие достоверность данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z799" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+U1. Уникальность данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_UNIQUENESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уникальность – критерий качества, характеризующий степень исключения дублирования данных и обеспечивающий их неповторимость, и единообразие в приделах плана статистических работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z803" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите, дублируется ли официальная статистическая информация, являющаяся предметом Отчета по качеству с другими обследованиями в пределах плана статистических работ.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Укажите случаи пересечения показателей, повторного сбора одинаковых данных от одних и тех же респондентов, а также параллельного существования идентичных наборов данных у других источников.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Опишите меры, предпринимаемые для устранения дублирования – унификация форм общегосударственных и ведомственных статистических наблюдений, согласование методологий, использование общих идентификаторов и элементов национальной справочной информации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите степень использования административных источников и национальных статистических регистров, позволяющих исключить многократный сбор одних и тех же данных.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z808" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A7. Импутация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_COMP/ IMPUTATION_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Процесс замены пропущенных, некорректных или несостоятельных значений другими значениями, количество замен к общему числу значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите процедуры (метода) импутации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z814" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корректировка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ADJUSTMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Набор процедур, используемых для изменения данных в целях их приведения в соответствие с национальными или международными стандартами или для устранения различий в качестве данных при компиляции определенных наборов данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z818" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опишите временные ряды, подлежащие корректировке, и статистические процедуры, используемые для корректировки временных рядов (например, методы поправки на сезонные колебания, декомпозиция временных рядов).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укажите тип корректировки (например, поправка на сезонные колебания, календарная, тренд-цикл) и, если применимо, используемый календарь. В случае выявления "выбросов" и выполнения замены, указать какие "выбросы" выявлены (импульсные, временные изменения, сдвиги уровней). Опишите программное обеспечение и его версию, использованную для корректировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z821" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.18.7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сезонная корректировка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SEASONAL_ADJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сглаживание ценовых и сезонных колебаний (в случае применения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание процедуры сезонного сглаживания, укажите по какому показателю, наименование программного пакета, количество значений в динамическом ряду</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z827" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S.19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 COMMENT_DSET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заключительная часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19302,1504 +25244,2726 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Методике оценки</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>качества официальной</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkStart w:name="z837" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень стандартных индикаторов качества</w:t>
+        <w:t xml:space="preserve"> Перечень общепринятых критерии качества данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1965"/>
-        <w:gridCol w:w="10335"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z174" w:id="166"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z838" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Критерий качества</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
-[...33 lines deleted...]
-Показатель</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикатор качества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пояснение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z175" w:id="167"/>
+          <w:bookmarkStart w:name="z843" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доступность и ясность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
-[...33 lines deleted...]
-AC1. Таблицы данных - запросы</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC1. Количество обращений к официальной статистической информации – запросы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество просмотров и (или) скачиваний официальной статистической информации внутри статистической отрасли на определенный период времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-AC2. Метаданные - обращения</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC2. Метаданные – обращения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z851" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+количество обращений по метаданным в пределах статистической отрасли на данный период времени. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Под "количеством обращений" подразумевается, сколько раз файл метаданных просматривался</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z177" w:id="168"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z854" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актуальность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
-[...33 lines deleted...]
-R1. Полнота данных - доля</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R1. Полнота данных – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отношение числа имеющихся ячеек данных к числу требуемых ячеек данных (данный индикатор применим только, если существует постановление или нормы/указания на уровне Европейской статистической системы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="169"/>
+          <w:bookmarkStart w:name="z859" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Точность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
-[...33 lines deleted...]
-A1. Ошибка выборки - индикаторы</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1. Ошибка выборки – индикаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+относительная стандартная ошибка (погрешность), коэффициент вариации или доверительный интервал (за исключением статистических регистров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-A2. Превышение охвата - доля</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A2. Превышение охвата – показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество единиц, полученные из генеральной совокупности, но не принадлежащие к выборочной совокупности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-A3. Общие единицы - соотношение</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A3. Общие единицы – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соотношение единиц, охваченных как обследованием и (или) административными и (или) альтернативными источниками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-A4. Единица отсутствия ответа - доля</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A4. Единица отсутствия – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отношение числа единиц, не имеющих информацию или имеющих не применимую информацию, к числу охватываемых (подходящих) единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-A5. Пункт отсутствия ответа - доля</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A5. Пункт отсутствия ответа – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отношение охватываемых единиц, которые не ответили на конкретный пункт к общему числу охватываемых единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-A6. Пересмотр данных - средний размер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A6. Пересмотр данных – средний размер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+внесение любых изменений в ранее утвержденную и опубликованную официальную статистическую информацию (разница между поздним и ранним подсчетом ключевого показателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-A7. Импутация - доля</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A7. Импутация – доля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество замененных значений к общему числу значений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="170"/>
-[...52 lines deleted...]
-TP1. Период ожидания-первые результаты</w:t>
+          <w:bookmarkStart w:name="z894" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своевременность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP1. Временной период – предварительные результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество дней (недель или месяцев) с последнего дня отчетного периода до дня публикации первых результатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-TP2. Период ожидания – последние результаты</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP2. Временной период – окончательные результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество дней (недель или месяцев) с последнего дня отчетного периода до дня публикации полных и окончательных результатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-TP3. Пунктуальность – доставка и публикация</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP3. Соблюдение сроков предоставления и публикации официальной статистической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+период времени между фактической датой публикации официальной статистической информации и плановой датой, в соответствии с Графиком распространения официальной статистической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-CC1. Ассиметрия по зеркальной статистике потоков – коэффициент </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z909" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уникальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+U1. Дублирующий сбор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество совпадений показателей выпускаемой официальной статистической информации с другими публикуемыми данными в рамках плана статистических работ за текущий период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z914" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достовернорсть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V1. Достоверность данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество респондентов представивших недостоверные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z919" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимосвязанность и сопоставимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ассиметрия по зеркальной статистике потоков – коэффициент/ CC1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разница или абсолютная разница входящих и исходящих потоков между парой стран, деленное на среднее значение этих двух значений (характерно для статистики торговли, миграции и платежного баланса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-CC2. Продолжительность сопоставимых временных рядов</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продолжительность сопоставимых временных рядов – CC2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество отчетных периодов, во временных рядах начиная с последнего перерыва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "полнота данных" - отношение числа имеющихся ячеек данных к числу требуемых ячеек данных - R1 (данный индикатор применим только, если существует постановление или нормы/указания на уровне Европейской статистической системы);</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "ошибка выборки" - относительная стандартная ошибка (погрешность), коэффициент вариации или доверительный интервал (за исключением статистических регистров) - A1;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...259 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>