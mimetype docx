--- v0 (2025-11-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b16bdd0" w14:textId="b16bdd0">
+    <w:p w14:paraId="50fc52b" w14:textId="50fc52b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -408,443 +408,540 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 29 июня 2018 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...52 lines deleted...]
-        <w:t>"__"_________2018 года</w:t>
+        <w:t>Председатель Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>по статистике Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________ Н. Айдапкелов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__"_________2018 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________ Б. Султанов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__"_________2018 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр энергетики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________ К. Бозумбаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__"_________2018 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -864,19209 +961,130 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...70 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...29 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...152 lines deleted...]
-        <w:t>: до 30 апреля года, следующего за отчетным периодом</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                         Таблица 1</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...18861 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20100,50 +1118,18694 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 19 апреля 2018 года № 255</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет по налоговым и неналоговым платежам Отчетный период _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: форма № 1-ННП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Периодичность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Круг лиц представляющих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: недропользователи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Куда представляется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: компетентный орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок представления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: до 30 апреля года, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                         Таблица 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование плательщика/получателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждаю:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН плательщика/получателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сектор</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нефтегазовый Горнодобывающий </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись место для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+печати</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отчет составлен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получателем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плательщиком </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подтверждение отчета аудитором</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Да </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполнитель (Ф.И.О.) (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телефон, e-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                   Таблица 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платежи/поступления
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данные плательщиков /получателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В денежной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сячтенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сяч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дол</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ларов США</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КБК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпоративный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101110-101105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпоративный подоходный налог с юридических лиц, за исключением поступлений от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101110 (101101-101104)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпоративный подоходный налог с юридических лиц организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101105 (101105-101107)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101201-101205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог с доходов, облагаемых у источника выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101201 (101201, 101204)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог с доходов, не облагаемых у источника выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог с доходов иностранных граждан, не облагаемых у источника выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социальный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на имущество юридических лиц и индивидуальных предпринимателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104309 (104303,104308)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства с юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добавленную стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105101, 105102, 105104, 105113, 105114, 105115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добавленную стоимость на произведенные товары, выполненные работы, оказанные услуги на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на добавленную стоимость на товары, импортируемые на территорию Республики Казахстан, кроме налога на добавленную стоимость на товары импортируемые с территории Российской Федерации и Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добавленную стоимость за нерезидента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добавленную стоимость на товары, происходящие и импортируемые с территории Российской Федерации и Республики Беларусь до создания единой таможенной территории таможенного союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105113 (105105, 105108)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добавленную стоимость на товары, импортированные с территории государств-членов Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105115 (105109, 105110)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечисление (возврат) налогоплательщиком суммы превышения налога на добавленную стоимость, ранее возвращенной из бюджета и не подтвержденной к возврату при проведении налоговой проверки, перечисление суммы пени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105114 (105111, 105112)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z58" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акцизы на сырую нефть и газовый конденсат произведенные на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие виды подакцизной продукции, ввозимой на территорию Республики Казахстан с территории государств-членов Таможенного союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105278 (105240, 105273)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие налоговые поступления, в том числе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие налоговые поступления в республиканский бюджет (задолженность по отмененным видам налогов, ранее поступавшим в республиканский бюджет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие налоговые поступления в местный бюджет (задолженность по отмененным видам налогов, ранее поступавшим в местный бюджет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на сверхприбыль, за исключением поступлений от предприятий нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на сверхприбыль от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бонусы, за исключением поступлений от организаций нефтяного сектора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бонусы от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добычу полезных ископаемых, за исключением поступлений от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на добычу полезных ископаемых от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентный налог на экспорт, за исключением поступлений от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентный налог на экспорт от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля Республики Казахстан по разделу продукции по заключенным контрактам, за исключением поступлений от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля Республики Казахстан по разделу продукции по заключенным контрактам от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительный платеж недропользователя, осуществляющего деятельность по контракту о разделе продукции, от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плата за использование особо охраняемых природных территорий республиканского значения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за использование особо охраняемых природных территорий местного значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за пользование земельными участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плата за эмиссии в окружающую среду </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z79" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платеж по возмещению исторических затрат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плата за использование радиочастотного спектра </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плата за пользование судоходными водными путями </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плата за пользование водными ресурсами поверхностных источников </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за лесные пользования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Другие неналоговые поступления бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z85" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства, полученные от природопользователей по искам о возмещении вреда, за исключением поступлений от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Административные штрафы, пени, санкции, взыскания, налагаемые центральными государственными органами, их территориальными подразделениями, на организации нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из республиканского бюджета, на организации нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Средства, полученные от природопользователей по искам о возмещении вреда организациями нефтяного сектора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Другие неналоговые поступления в республиканский бюджет, за исключением поступлений от организаций нефтяного сектора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Другие неналоговые поступления в местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z91" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Другие неналоговые поступления от организаций нефтяного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчисления недропользователей на социально-экономическое развитие региона и развитие его инфраструктуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z93" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таможенные платежи</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ввозные таможенные пошлины (иные пошлины, налоги и сборы, имеющие эквивалентное действие), уплаченные в соответствии с Соглашением об установлении и применении в таможенном союзе порядка зачисления и распределения ввозных таможенных пошлин (иных пошлин, налогов и сборов, имеющих эквивалентное действие)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таможенные пошлины на вывозимые товары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совокупный таможенный платеж на ввозимые товары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z97" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вывозные таможенные пошлины на сырую нефть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вывозные таможенные пошлины на товары, выработанные из нефти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z99" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таможенные пошлины на ввозимые товары и (или) ввозные таможенные пошлины, обязанность по уплате которых возникла до вступления в силу Соглашения об установлении и применении в таможенном союзе порядка зачисления и распределения ввозных таможенных пошлин (иных пошлин, налогов и сборов, имеющих эквивалентное действие)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от осуществления таможенного контроля и таможенных процедур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z101" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные защитные, антидемпинговые и компенсационные пошлины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет по платежам, осуществляемым в иностранной валюте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                         Таблица 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование Платежа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КБК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование и БИН налогового органа получателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма платежа (тысячдолларов США)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер и дата платежного поручения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z106" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="83"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшивровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       КБК - код бюджетной классификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       БИН - бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       США - Соединенные Штаты Америки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет по платежам (дивидендам) по государственным долям в собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: форма № 1-ГД</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Периодичность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Круг лиц представляющих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: недропользователи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Куда представляется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: компетентный орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок представления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: до 30 апреля года, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                   Таблица 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+доля государства, в %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование получателя (управляющий холдинг/Национальная компания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН получателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начислено (тысяч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начислено (тысяч долларов США)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактически выпла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+чено, вклю</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+чая задолжностьпрош</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лых</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лет на момент сдачи отчетности (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Факти</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+чески выпла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+чено, вклю</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+чая задолжность прошлых лет на момент сдачи отчет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ности(тысяч долларов США)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата перечисления платежа в иностранной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z113" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z116" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ______________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон исполнителя ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати             (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Расшивровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       БИН - бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       США - Соединенные Штаты Америки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет о расходах на социальное развитие и местную инфраструктуру в рамках</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лицензионных/контрактных обязательств за исключением средств, перечисленных на</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>коды бюджетной классификации 206114</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z118" w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               Отчетный период ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: форма № 1-ЛКО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Периодичность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Круг лиц представляющих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: недропользователи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Куда представляется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: компетентный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок представления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: до 30 апреля года, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                   Таблица 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ пп</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область/ город, район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название документа (соглаше</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ние, мемо</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ран</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дум, дого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вор, социа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+льное партнерство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ние мероприятия (проекта, программы, социального объ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма по условию (соглашений, меморандумов, договоров, социального партнерства)(тысячатенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактически перечисленная сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переданные объекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получатель (организа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ция/ адрес/ реквизиты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименова-</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z122" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балансовая стои</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мость (ты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сяч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="101"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ______________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z128" w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон исполнителя ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати             (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет по квазифискальным расходам(для национальных компаний исовместных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>предприятий с государственной формой собственности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     Отчетный период _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z131" w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: форма № 1-КР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Периодичность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Круг лиц представляющих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: недропользователи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Куда представляется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: компетентный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок представления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: до 30 апреля года, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                         Таблица 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название Компании с государственной долей в собственно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сти, Националь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ная компания/холдинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля государства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+го</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+род,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение расходов (социальные услуги, государственная инфраструктура, рабочая занятость, топливные субсидии, обслуживание государственного долга)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование мероприятия (проекта, программы, социального объекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срокизаверше-ния</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запланирован</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наясум</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ма (ты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сяч тенге и (или) в натураль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ной фор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактически перечисленная сумма (ты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сячтен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ге и (или) в натураль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ной фор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получатель (организация/ ад</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рес/ рек</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+визиты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ______________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон исполнителя ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати                   (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -21958,55 +21620,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22332,31 +21994,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>