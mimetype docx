--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50fc52b" w14:textId="50fc52b">
+    <w:p w14:paraId="c6d83b9" w14:textId="c6d83b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -880,68 +881,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________ К. Бозумбаев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__"_________2018 года</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -961,207 +944,64 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...111 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1171,1406 +1011,2548 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 апреля 2018 года № 255</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет по налоговым и неналоговым платежам Отчетный период _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z21" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-             </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+      Сноска. Приложение 1 - в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Индекс</w:t>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>: форма № 1-ННП</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в компетентный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: годовая</w:t>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: недропользователи</w:t>
+        <w:t xml:space="preserve">
+      Наименование административной формы: Отчет по налоговым и неналоговым платежам </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: компетентный орган</w:t>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ННП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: до 30 апреля года, следующего за отчетным периодом</w:t>
+        <w:t>
+      Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="17"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчетный период:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...809 lines deleted...]
-дата</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                   Таблица 2</w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: недропользователи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 30 апреля года, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде посредством единой платформы недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование плательщика/получателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН плательщика/получателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сектор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефтегазовый Горнодобывающий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчет составлен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получателем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плательщиком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение отчета аудитором</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполнитель (Ф.И.О.) (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон, e-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="25"/>
-[...63 lines deleted...]
-</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платежи/поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...10 lines deleted...]
-            </w:r>
+Данные плательщиков /получателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -2580,332 +3562,312 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...10 lines deleted...]
-            </w:r>
+В денежной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="26"/>
-[...187 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч долларов США</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3030,70 +3992,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3174,70 +4134,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3662,70 +4620,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4303,70 +5259,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4482,70 +5436,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4661,70 +5613,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4840,70 +5790,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5020,70 +5968,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5381,51 +6327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Hалог на добавленную стоимость на товары, импортируемые на территорию Республики Казахстан, кроме налога на добавленную стоимость на товары импортируемые с территории Российской Федерации и Республики Беларусь</w:t>
+Налог на добавленную стоимость на товары, импортируемые на территорию Республики Казахстан, кроме налога на добавленную стоимость на товары, импортируемые с территории Российской Федерации и Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6124,70 +7070,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6458,70 +7402,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6942,113 +7884,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7164,70 +8102,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7343,104 +8279,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...33 lines deleted...]
-Бонусы, за исключением поступлений от организаций нефтяного сектора </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бонусы, за исключением поступлений от организаций нефтяного сектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7522,70 +8456,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7701,70 +8633,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7880,70 +8810,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8059,70 +8987,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8238,70 +9164,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8417,70 +9341,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8596,70 +9518,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8775,70 +9695,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8954,104 +9872,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
-[...33 lines deleted...]
-Плата за использование особо охраняемых природных территорий республиканского значения </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за использование особо охраняемых природных территорий республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9133,70 +10049,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9312,70 +10226,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9491,104 +10403,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
-[...33 lines deleted...]
-Плата за эмиссии в окружающую среду </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за эмиссии в окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9670,70 +10580,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9849,104 +10757,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
-[...33 lines deleted...]
-Плата за использование радиочастотного спектра </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за использование радиочастотного спектра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10028,104 +10934,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...33 lines deleted...]
-Плата за пользование судоходными водными путями </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за пользование судоходными водными путями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10207,104 +11111,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
-[...33 lines deleted...]
-Плата за пользование водными ресурсами поверхностных источников </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за пользование водными ресурсами поверхностных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10386,70 +11288,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10566,113 +11466,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие неналоговые поступления бюджет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10788,70 +11684,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10967,70 +11861,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11146,104 +12038,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-[...33 lines deleted...]
-Средства, полученные от природопользователей по искам о возмещении вреда организациями нефтяного сектора </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства, полученные от природопользователей по искам о возмещении вреда организациями нефтяного сектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11325,104 +12215,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...33 lines deleted...]
-Другие неналоговые поступления в республиканский бюджет, за исключением поступлений от организаций нефтяного сектора </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Другие неналоговые поступления в республиканский бюджет, за исключением поступлений от организаций нефтяного сектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11504,70 +12392,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11683,70 +12569,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11862,70 +12746,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11951,51 +12833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206114</w:t>
+401102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12042,113 +12924,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таможенные платежи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12264,70 +13142,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12443,70 +13319,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12622,70 +13496,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12801,70 +13673,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12980,70 +13850,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13159,70 +14027,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13338,70 +14204,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13497,152 +14361,148 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по платежам, осуществляемым в иностранной валюте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13704,87 +14564,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наименование и БИН налогового органа получателя</w:t>
+Наименование и БИН налогового органа получателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма платежа (тысячдолларов США)</w:t>
+Сумма платежа (тысяч долларов США)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13802,70 +14662,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14025,70 +14883,64 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="82"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14214,438 +15066,880 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z107" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расшивровка аббревиатур:</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">       КБК - код бюджетной классификации</w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       БИН - бизнес-идентификационный номер</w:t>
+        <w:t>* Прилагаются нотариально засвидетельствованные копии документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       США - Соединенные Штаты Америки</w:t>
-[...124 lines deleted...]
-        <w:t>: годовая</w:t>
+        <w:t>Согласен на сбор, обработку, хранение, выгрузку и использование данных,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: недропользователи</w:t>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: компетентный орган</w:t>
+        <w:t>Подтверждаю, что все сведения, указанные в заявлении и прилагаемых документах,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: до 30 апреля года, следующего за отчетным периодом</w:t>
+        <w:t>являются достоверными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Данные из электронной цифровой подписи заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания с электронной цифровой подписью заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КБК - код бюджетной классификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН - бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>США - Соединенные Штаты Америки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет по платежам (дивидендам) по государственным долям в собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-                                                                   Таблица 4</w:t>
+      Представляется: в компетентный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Отчет по платежам (дивидендам) по государственным долям в собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ГД</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчетный период:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: недропользователи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 30 апреля года, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде посредством единой платформы недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 4</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="88"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14671,51 +15965,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование получателя (управляющий холдинг/Национальная компания)</w:t>
+Наименование получателя (управляющий холдинг/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национальная компания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14743,69 +16054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начислено (тысяч</w:t>
-[...17 lines deleted...]
-тенге)</w:t>
+Начислено (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14833,231 +16126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактически выпла</w:t>
-[...71 lines deleted...]
-лет на момент сдачи отчетности (тысяч тенге)</w:t>
+Фактически выплачено, включая задолженность прошлых лет на момент сдачи отчетности (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Факти</w:t>
-[...71 lines deleted...]
-ности(тысяч долларов США)</w:t>
+Фактически выплачено, включая задолженность прошлых лет на момент сдачи отчетности (тысяч долларов США)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15075,70 +16224,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15406,70 +16553,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15705,70 +16850,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15990,3743 +17133,3981 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z116" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель _____________________ ___________</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+        <w:t>* Прилагаются нотариально засвидетельствованные копии документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Исполнитель ______________________ ___________</w:t>
+        <w:t>Согласен на сбор, обработку, хранение, выгрузку и использование данных,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+        <w:t>Подтверждаю, что все сведения, указанные в заявлении и прилагаемых документах,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Телефон исполнителя ___________________________</w:t>
+        <w:t>являются достоверными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Место печати             (при его наличии)</w:t>
+        <w:t>Данные из электронной цифровой подписи заявителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Расшивровка аббревиатур:</w:t>
+        <w:t>Дата и время подписания с электронной цифровой подписью заявителем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       БИН - бизнес-идентификационный номер</w:t>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       США - Соединенные Штаты Америки</w:t>
-[...110 lines deleted...]
-        <w:t>: форма № 1-ЛКО</w:t>
+        <w:t>Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: годовая</w:t>
+        <w:t>БИН - бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-      </w:r>
+        <w:t>США - Соединенные Штаты Америки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет о расходах на социальное развитие и местную инфраструктуру в рамках</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лицензионных/контрактных обязательств за исключением средств,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>перечисленных на коды бюджетной классификации 401102</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Круг лиц представляющих</w:t>
-[...9 lines deleted...]
-        <w:t>: недропользователи</w:t>
+        <w:t>
+      Представляется: в компетентный орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: компетентный орган.</w:t>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...19 lines deleted...]
-        <w:t>: до 30 апреля года, следующего за отчетным периодом.</w:t>
+        <w:t>
+      Наименование административной формы: Отчет о расходах на социальное развитие и местную инфраструктуру в рамках лицензионных/контрактных обязательств за исключением средств, перечисленных на коды бюджетной классификации 401102</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                   Таблица 5</w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ЛКО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...1434 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчетный период:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+год</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z127" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель _____________________ ___________</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: недропользователи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         (при его наличии)</w:t>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 30 апреля года, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...1047 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z135" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель _____________________ ___________</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+        <w:t>
+      Метод сбора: в электронном виде посредством единой платформы недропользования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Исполнитель ______________________ ___________</w:t>
+        <w:t>
+      Таблица 5</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ пп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область/ город, район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название документа (соглашение, меморандум, договор, социальное партнерство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование мероприятия (проекта, программы, социального объекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма по условию (соглашений, меморандумов, договоров, социального партнерства) (тысяча тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактически перечисленная сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переданные объекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получатель (организация/ адрес/ реквизиты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балансовая стоимость (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (фамилия, имя, отчество       (подпись)</w:t>
+        <w:t>* Прилагаются нотариально засвидетельствованные копии документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (при его наличии)</w:t>
+        <w:t>Согласен на сбор, обработку, хранение, выгрузку и использование данных,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Телефон исполнителя ___________________________</w:t>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Место печати                   (при его наличии)</w:t>
-[...31 lines deleted...]
-</w:t>
+        <w:t>Подтверждаю, что все сведения, указанные в заявлении и прилагаемых документах,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>являются достоверными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>Данные из электронной цифровой подписи заявителя;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания с электронной цифровой подписью заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН - бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>США - Соединенные Штаты Америки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет по квазифискальным расходам (для национальных компаний</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и совместных предприятий с государственной формой собственности)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчетный период _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      Представляется: компетентный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
-      </w:r>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 194</w:t>
-      </w:r>
+        <w:t>
+      Наименование административной формы: Отчет по квазифискальным расходам (для национальных компаний и совместных предприятий с государственной формой собственности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): форма № 1-КР</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Периодичность: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчетный период:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: недропользователи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 30 апреля года, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде посредством единой платформы недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 6</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название Компании с государственной долей в собственности, Национальная компания/холдинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля государства (в %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область, город, район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение расходов (социальные услуги, государственная инфраструктура, рабочая занятость, топливные субсидии, обслуживание государственного долга)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование мероприятия (проекта, программы, социального объекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки завершения мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запланированная сумма (тысяч тенге и (или) в натуральной форме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактически перечисленная сумма (тысяч тенге и (или) в натуральной форме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получатель (организация/ адрес/ реквизиты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Прилагаются нотариально засвидетельствованные копии документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на сбор, обработку, хранение, выгрузку и использование данных,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю, что все сведения, указанные в заявлении и прилагаемых документах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>являются достоверными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из электронной цифровой подписи заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания с электронной цифровой подписью заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН - бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>США - Соединенные Штаты Америки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19775,1900 +21156,1835 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министра по</w:t>
+              <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инвестициям и развитию</w:t>
+              <w:t>по инвестициям и развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 апреля 2018 года № 255</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Руководство по заполнению формы отчетности, предусмотренную стандартом Инициативы прозрачности добывающих отраслей в Республике Казахстан</w:t>
+        <w:t xml:space="preserve"> Руководство по заполнению формы отчетности, предусмотренную стандартом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Инициативы прозрачности добывающих отраслей в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Руководство по заполнению формы отчетности, предусмотренную стандартом Инициативы прозрачности добывающих отраслей в Республике Казахстан (далее-Руководство) разработано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 76 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании", в целях единообразного формирования недропользователями отчетности по реализации Инициативы прозрачности добывающих отраслей в Республике Казахстан (далее-ИПДО).</w:t>
+        <w:t xml:space="preserve"> статьи 76 Кодекса Республики Казахстан "О недрах и недропользовании", в целях единообразного формирования недропользователями отчетности по реализации Инициативы прозрачности добывающих отраслей в Республике Казахстан (далее - ИПДО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z140" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Недропользователи, осуществляющие разведку и (или) добычу углеводородных и твердых полезных ископаемых представляют компетентному органу ежегодную отчетность в срок не позднее 30 апреля, следующего за отчетным годом посредством заполнения экранной формы в интегрированной информационной системе "Единая государственная система управления недропользованием Республики Казахстан" (далее-ЕГСУ).</w:t>
+      2. Недропользователи, осуществляющие разведку и (или) добычу углеводородных и твердых полезных ископаемых представляют компетентному органу ежегодную отчетность в срок не позднее 30 апреля, следующего за отчетным годом посредством заполнения экранной формы в интегрированной цифровой системе "Единая платформа недропользования" (далее - ЕПН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z141" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Составленная электронная отчетность удостоверяется посредством электронной цифровой подписи (далее-ЭЦП) должностного лица организации, ответственного за качество, достоверность и предоставление информации (далее-должностное лицо). </w:t>
+      3. Составленная электронная отчетность удостоверяется посредством электронной цифровой подписи (далее - ЭЦП) должностного лица организации, ответственного за качество, достоверность и предоставление информации (далее - должностное лицо). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z142" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. В случае необходимости корректировки данных в представленной отчетности, недропользователи обращаются с официальным письмом в компетентный орган с просьбой об изменении отчетности с указанием причин. </w:t>
+        <w:t>
+      4. В случае необходимости корректировки данных в представленной отчетности, недропользователи обращаются через ЕПН в компетентный орган с просьбой об изменении отчетности с указанием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      В случае положительного решения компетентного органа в системе ЕГСУ открывается доступ для корректировки отчетности. </w:t>
+        <w:t>
+      В случае принятия положительного решения в течение 7 рабочих дней со дня принятия положительного решения, зафиксированного в системе ЕПН компетентный орган открывает доступ в системе ЕПН для корректировки отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:bookmarkStart w:name="z143" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Дополнительная информация (сопроводительные письма, копии прилагаемых документов, заключения проведенного аудита финансовой отчетности) вводятся в систему ЕГСУ в окно и удостоверяются посредством ЭЦП должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z144" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Отчетность создается в формате Excel. После заполнения отчетность распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, далее сканируется и прикрепляется в систему ЕГСУ.</w:t>
+      6. Отчетность создается в формате Excel. После заполнения отчетность распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, далее сканируется и прикрепляется в ЕПН.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z145" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Все данные, предварительно заполненной отчетности должны совпадать с данными, заполненными в системе ЕГСУ. Во избежание ошибочных операций при вычислениях в программном обеспечении системы ЕГСУ не допускается копирование этих данных из формата Еxcel. </w:t>
+      7. Все данные, предварительно заполненной отчетности должны совпадать с данными, заполненными в ЕПН. Во избежание ошибочных операций при вычислениях в программном обеспечении ЕПН не допускается копирование этих данных из формата Еxcel. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z147" w:id="120"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z146" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Заполнение отчета по налоговым и неналоговым платежам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z148" w:id="121"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z147" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. В таблице 1: </w:t>
+        <w:t>
+      8. В таблице 1:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z149" w:id="122"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 1 "1Наименование плательщика/получателя" указывается полное и при наличии сокращенное наименование компании-недропользователя;</w:t>
+      в графе 1 "Наименование плательщика/получателя" указывается полное и при наличии сокращенное наименование компании-недропользователя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 2 "2БИН плательщика/получателя" указывается бизнес-идентификационный номер плательщика/получателя;</w:t>
+      в графе 2 "БИН плательщика/получателя" указывается бизнес-идентификационный номер плательщика/получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 3 "3Сектор" указывается нефтегазовый или горнорудный сектор (отметить знаком);</w:t>
+      в графе 3 "Сектор" указывается нефтегазовый или горнорудный сектор (отметить знаком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 4 "4Отчет составлен" указывается отчет составлен получателем или плательщиком (отметить знаком);</w:t>
+      в графе 4 "Отчет составлен" указывается отчет составлен получателем или плательщиком (отметить знаком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 5 "5Подтверждение отчета аудитором" указывается да или нет (отметить знаком);</w:t>
+      в графе 5 "Подтверждение отчета аудитором" указывается да или нет (отметить знаком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 6 "6Исполнитель (Ф.И.О.)" указывается фамилия, имя, отчество (при наличии) исполнителя, должность, телефон, e-mail;</w:t>
+      в графе 6 "Исполнитель (Ф.И.О.)" указывается фамилия, имя, отчество (при наличии) исполнителя, должность, телефон, e-mail;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 7 "7Утверждаю:" указывается подпись, должность, фамилия имя, отчество руководителя организации-недропользователя (при наличии), дата (место печати, при наличии).</w:t>
+      в графе 7 "Утверждаю:" указывается подпись, должность, фамилия имя, отчество руководителя организации-недропользователя (при наличии), дата (место печати, при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В таблице 2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z157" w:id="130"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номера показателей по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z158" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименования налоговых и неналоговых платежей/поступлений, от компаний-недропользователей в республиканский и (или) местный бюджеты и Национальный фонд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z159" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается коды бюджетной классификации (далее-КБК), согласно которым зачисляются платежи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z160" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 4 указывается сумма платежа/поступления, фактически уплаченного/полученного в тысяч тенге. Сумма платежа/поступления включает суммы, фактически перечисленные в отчетном периоде по каждому платежу, с учетом пени и штрафов, независимо от принадлежности этих сумм к определенному периоду, а также суммы погашения задолженности за счет излишне уплаченных других платежей. При этом сумма, зачтенная в счет уплаты другого платежа, вычитается из суммы излишне уплаченного платежа;</w:t>
+      в графе 4 указывается сумма платежа/поступления, фактически уплаченного/полученного в тысячах тенге. Сумма платежа/поступления включает суммы, фактически перечисленные в отчетном периоде по каждому платежу, с учетом пени и штрафов, независимо от принадлежности этих сумм к определенному периоду, а также суммы погашения задолженности за счет излишне уплаченных других платежей. При этом сумма, зачтенная в счет уплаты другого платежа, вычитается из суммы излишне уплаченного платежа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z161" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 5 указывается сумма платежа/поступления фактически уплаченного/полученного в тысяч долларах США. Сумма платежа/поступления включает суммы, фактически перечисленные в отчетном периоде по каждому платежу, с учетом пени и штрафов, независимо от принадлежности этих сумм к определенному периоду, а также суммы погашения задолженности за счет излишне уплаченных других платежей. При этом сумма, зачтенная в счет уплаты другого платежа, вычитается из суммы излишне уплаченного платежа. Данная графа предназначена для отражения платежей/поступлений, осуществляемых в долларах США в соответствии с контрактом на недропользование.</w:t>
+      в графе 5 указывается сумма платежа/поступления фактически уплаченного/полученного в тысячах долларах США. Сумма платежа/поступления включает суммы, фактически перечисленные в отчетном периоде по каждому платежу, с учетом пени и штрафов, независимо от принадлежности этих сумм к определенному периоду, а также суммы погашения задолженности за счет излишне уплаченных других платежей. При этом сумма, зачтенная в счет уплаты другого платежа, вычитается из суммы излишне уплаченного платежа. Данная графа предназначена для отражения платежей/поступлений, осуществляемых в долларах США в соответствии с контрактом на недропользование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z162" w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В таблице 3:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z163" w:id="136"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковые номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z164" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименования налоговых и неналоговых платежей/поступлений, от компаний-недропользователей в республиканский и (или) местный бюджеты и Национальный фонд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z165" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается коды бюджетной классификации (КБК), согласно которым зачисляются платежи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z166" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается наименование и БИН (бизнес-идентификационный номер) налогового органа получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z167" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается сумма платежа/поступления фактически уплаченного/полученного в тысячах долларах США. Сумма платежа/поступления включает суммы, фактически перечисленные в отчетном периоде по каждому платежу, с учетом пени и штрафов, независимо от принадлежности этих сумм к определенному периоду, а также суммы погашения задолженности за счет излишне уплаченных других платежей. При этом сумма, зачтенная в счет уплаты другого платежа, вычитается из суммы излишне уплаченного платежа. Данная графа предназначена для отражения платежей/поступлений, осуществляемых в долларах США в соответствии с контрактом на недропользование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z168" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается номер и дата платежного поручения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z169" w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Отчет по налоговым и неналоговым платежам составляется согласно таблицам 1 и 2 отчетности, предусмотренной стандартом ИПДО и является обязательным для всех плательщиков. После заполнения данных в формате Excel, отчет по налоговым и неналоговым платежам распечатывается на бумажном носителе, подписывается руководителем компании-недропользователя, сканируется и прикрепляется в систему ЕГСУ.</w:t>
+      11. Отчет по налоговым и неналоговым платежам составляется согласно таблицам 1 и 2 отчетности, предусмотренной стандартом ИПДО и является обязательным для всех плательщиков. После заполнения данных в формате Excel, отчет по налоговым и неналоговым платежам распечатывается на бумажном носителе, подписывается руководителем компании-недропользователя, сканируется и прикрепляется в ЕПН.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z170" w:id="143"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Плательщики, имеющие доверительное управление по недропользованию включают в отчет по налоговым и неналоговым платежам выплаты по налогам и платежам, в рамках деятельности доверительного управления.</w:t>
+      Плательщики, имеющие доверительное управление по недропользованию, включают в отчет по налоговым и неналоговым платежам выплаты по налогам и платежам, в рамках деятельности доверительного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z171" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В графе 5 Таблицы 2 указываются платежи, осуществляемые дополнительно в иностранной валюте. При заполнении данных по валютным платежам, необходимо учитывать оплату платежей третьими лицамив случае реорганизации.</w:t>
+      В графе 5 Таблицы 2 указываются платежи, осуществляемые дополнительно в иностранной валюте. При заполнении данных по валютным платежам, необходимо учитывать оплату платежей третьими лицами в случае реорганизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z172" w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. После заполнения сумм налоговых и неналоговых платежей/поступлений система ЕГСУ в автоматическом режиме суммирует показатели по разделам: налоговые поступления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z173" w:id="146"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления за использование природных и других ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z174" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другие неналоговые поступления бюджет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z175" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      таможенные платежии распределяет потоки налоговыхи неналоговых платежей/поступлений по соответствующим кодам бюджетной классификации (далее-КБК) в республиканский, местный бюджеты и Национальный фонд.</w:t>
+      таможенные платежи и распределяет потоки налоговых и неналоговых платежей/поступлений по соответствующим кодам бюджетной классификации (далее-КБК) в республиканский, местный бюджеты и Национальный фонд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z176" w:id="149"/>
+    <w:bookmarkStart w:name="z152" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае осуществления платежей в иностранной валюте, заполняется "Отчет по платежам, осуществляемым в иностранной валюте", по форме, согласно таблице 3 отчетности, предусмотренной стандартом ИПДО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z177" w:id="150"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если перечисления средств осуществлялись в несколько этапов, необходимо добавить строки и после завершения указать итоговую сумму выплат в иностранной валюте. После заполнения данных, отчет по платежам, осуществляемым в иностранной валюте распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, сканируется и прикрепляется в систему ЕГСУ.</w:t>
+      Если перечисления средств осуществлялись в несколько этапов, необходимо добавить строки и после завершения указать итоговую сумму выплат в иностранной валюте. После заполнения данных, отчет по платежам, осуществляемым в иностранной валюте, распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, сканируется и прикрепляется в систему ЕГСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z178" w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. При перечислении средств в несколько этапов, необходимо добавить строки путем выбора следующего платежа и налогового органа, куда зачисляется платеж. Итоговая сумма выплат в иностранной валюте суммируется в автоматическом режиме в системе ЕГСУ.</w:t>
+      14. При перечислении средств в несколько этапов, необходимо добавить строки путем выбора следующего платежа и налогового органа, куда зачисляется платеж. Итоговая сумма выплат в иностранной валюте суммируется в автоматическом режиме в ЕПН.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z179" w:id="152"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z154" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Заполнение отчета по платежам (дивидендам) по государственным долям в собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z180" w:id="153"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z155" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В таблице 4:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z181" w:id="154"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковые номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z182" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 2 указывается доля государства в компании в процентах(%);</w:t>
+      в графе 2 указывается доля государства в компании в процентах (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z183" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование получателя (управляющий холдинг/Национальная компания);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z184" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается БИН получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z185" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 5 указывается начисленнная сумма дивидендов за отчетный период в тысячах тенге;</w:t>
+      в графе 5 указывается начисленная сумма дивидендов за отчетный период в тысячах тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z186" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 6 указывается начисленнная сумма дивидендов за отчетный период в тысяча долларов США;</w:t>
+      в графе 6 указывается начисленная сумма дивидендов за отчетный период в тысяча долларов США;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z187" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 7 указывается фактически выплаченная сумма дивидендов, включая задолжность прошлых лет на момент сдачи отчетности в тысячах тенге;</w:t>
+      в графе 7 указывается фактически выплаченная сумма дивидендов, включая задолженность прошлых лет на момент сдачи отчетности в тысячах тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z188" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 8 указывается фактически выплаченная сумма дивидендов, включая задолжность прошлых лет на момент сдачи отчетности в тысяча долларов США;</w:t>
+      в графе 8 указывается фактически выплаченная сумма дивидендов, включая задолженность прошлых лет на момент сдачи отчетности в тысяча долларов США;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z189" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается дата перечисления платежа в иностранной валюте (выбрать в высветившемся календаре).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z190" w:id="163"/>
+    <w:bookmarkStart w:name="z156" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу, в случае наличия государственной доли в собственности компании и заполняется плательщиками с государственной долей в собственности.</w:t>
+        <w:t>
+      16. Заполнение "Отчета по платежам (дивидендам) по государственным долям в собственности" осуществляется по форме ИПДО согласно приложению 1 к настоящему приказу, в случае наличия государственной доли в собственности компании и заполняется плательщиками с государственной долей в собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z191" w:id="164"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если перечисления средств осуществлялись в несколько этапов, необходимо добавить строки и после завершения следует указать итоговую сумму выплат дивидендов. После заполнения данных, отчет по платежам (дивидендам) по государственным долям в собственности распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, сканируется и прикрепляется в систему ЕГСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z192" w:id="165"/>
+    <w:bookmarkStart w:name="z157" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. При перечислении средств в несколько этапов, необходимо добавить строки путем выбора следующей суммы дивидендов и БИН получателя, куда зачисляется платеж. Итоговая сумма выплат дивидендов суммируется в автоматическом режиме в системе ЕГСУ.</w:t>
+      17. При перечислении средств в несколько этапов, необходимо добавить строки путем выбора следующей суммы дивидендов и БИН получателя, куда зачисляется платеж. Итоговая сумма выплат дивидендов суммируется в автоматическом режиме в ЕПН.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z193" w:id="166"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z158" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Заполнение отчета о расходах на социальное развитие и местную инфраструктуру в рамках лицензионных/контрактных обязательств за исключением средств, перечисленных на КБК 206114</w:t>
+        <w:t xml:space="preserve"> Глава 4. Заполнение отчета о расходах на социальное развитие</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и местную инфраструктуру в рамках лицензионных/контрактных обязательств</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за исключением средств, перечисленных на КБК 401102</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z194" w:id="167"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z159" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В таблице 5:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z195" w:id="168"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковые номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z196" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается область/город, район;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z197" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 3 указывается название документа (соглашениие, меморандум, договор, социальное партнерство);</w:t>
+      в графе 3 указывается код из классификатора административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z198" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 4 указывается наименование мероприятия (проекта, программы, социального объекта);</w:t>
+      в графе 4 указывается название документа (соглашение, меморандум, договор, социальное партнерство);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z199" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 5 указывается сумма по условию (соглашениий, меморандумов, договоров, социального партнерства) в тысячах тенге;</w:t>
+      в графе 5 указывается наименование мероприятия (проекта, программы, социального объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z200" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 6 указывается фактически перечисленная сумма в тысячах тенге;</w:t>
+      в графе 6 указывается сумма по условию (соглашений, меморандумов, договоров, социального партнерства) в тысячах тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z201" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      в графе 7 указывается переданные объекты (указать наименование объекта); </w:t>
+        <w:t>
+      в графе 7 указывается фактически перечисленная сумма в тысячах тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z202" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 8 указывается количество переданного (ых) объекта (ов);</w:t>
+      в графе 8 указывается переданные объекты (указать наименование объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z203" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 9 указывается балансовая стоимость переданного (ых) объекта (ов) в тысячах тенге;</w:t>
+      в графе 9 указывается количество переданного (ых) объекта (ов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z204" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 10 указывается получатель (организация/адрес/реквизиты).</w:t>
+      в графе 10 указывается балансовая стоимость переданного (ых) объекта (ов) в тысячах тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z205" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу, в случае дополнительных расходов (кроме средств перечисленных на КБК 206114) по соглашениям, меморандумам, договорам, социальному партнерству с местными административными органами (акиматами). Спонсорская помощь не относится к включению в настоящий отчет. После заполнения данных, отчет о расходах на социальное развитие и местную инфраструктуру в рамках лицензионных/контрактных обязательств за исключением средств, перечисленных на КБК 206114.распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, сканируется и прикрепляется в систему ЕГСУ.</w:t>
+        <w:t>
+      в графе 11 указывается получатель (организация/адрес/реквизиты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z206" w:id="179"/>
+    <w:bookmarkStart w:name="z160" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. При финансировании нескольких мероприятий необходимо добавить строки путем выбора следующего мероприятия и региона. Итоговая сумма перечисленных средств и переданных объектов суммируется в автоматическом режиме в системе ЕГСУ.</w:t>
+      19. Заполнение "Отчета о расходах на социальное развитие и местную инфраструктуру в рамках лицензионных/контрактных обязательств за исключением средств, перечисленных на КБК 401102" осуществляется по форме ИПДО согласно приложению 1 к настоящему приказу, в случае дополнительных расходов (кроме средств перечисленных на КБК 401102) по соглашениям, меморандумам, договорам, социальному партнерству с местными административными органами (акиматами). Спонсорская помощь не относится к включению в настоящий отчет. После заполнения данных, отчет о расходах на социальное развитие и местную инфраструктуру в рамках лицензионных/контрактных обязательств за исключением средств, перечисленных на КБК 401102 распечатывается на бумажном носителе и подписывается руководителем компании-недропользователя, сканируется и прикрепляется в систему ЕГСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z207" w:id="180"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z161" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При финансировании нескольких мероприятий необходимо добавить строки путем выбора следующего мероприятия и региона. Итоговая сумма перечисленных средств и переданных объектов суммируется в автоматическом режиме в ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z162" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Заполнение отчета по квазифискальным расходам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z208" w:id="181"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z163" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В таблице 6: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z209" w:id="182"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковые номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z210" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается название компании с государственной долей в собственности, Национальной компании/холдинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z211" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается доля государства (в %);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z212" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается область, город, район;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z213" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 5 указывается назначение расходов (социальные услуги-благотворительная, спонсорская поддержка, спортивные, культурные, просветительские и другие мероприятия, государственная инфраструктура-строительство, капитальный ремонт, обслуживание, содержание социальных объектов государственного значения, рабочая занятость-предоставление рабочих мест или осуществление связанных с этим видов деятельности, выходящих за рамки выполняемых функций, сверх количества, которое необходимо для компаний. Выплата ставок заработной платы выше рыночных за счет банковских ссуд или путем накопления взаимной задолженности, топливные субсидии-разница между рыночной ценой поставки сырья и фактической ценой поставки, обслуживание государственного долга-убытков от мероприятий по стабилизации обменного курса валюты, беспроцентных и льготных кредитов правительству и кредитов рефинансирования коммерческим банкам на обслуживание недействующих ссуд, а также финансирование сельскохозяйственных, промышленных и жилищных программ по льготным ставкам).</w:t>
+      в графе 5 указывается назначение расходов (социальные услуги-благотворительная, спонсорская поддержка, спортивные, культурные, просветительские и другие мероприятия, государственная инфраструктура-строительство, капитальный ремонт, обслуживание, содержание социальных объектов государственного значения, рабочая занятость-предоставление рабочих мест или осуществление связанных с этим видов деятельности, выходящих за рамки выполняемых функций, сверх количества, которое необходимо для компаний. Выплата ставок заработной платы выше рыночных за счет банковских ссуд или путем накопления взаимной задолженности, топливные субсидии-разница между рыночной ценой поставки сырья и фактической ценой поставки, обслуживание государственного долга-убытков от мероприятий по стабилизации обменного курса валюты, беспроцентных и льготных кредитов правительству и кредитов рефинансирования коммерческим банкам на обслуживание недействующих ссуд, а также финансирование сельскохозяйственных, промышленных и жилищных программ по льготным ставкам);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z214" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 6 указывается наименование мероприятия (проекта, программы, социального объекта);</w:t>
+      в графе 6 указывается код из классификатора административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z215" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 7 указывается сроки завершения мероприятия;</w:t>
+      в графе 7 указывается наименование мероприятия (проекта, программы, социального объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z216" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 8 указывается запланированная сумма (тысяч тенге и (или) натуральной форме);</w:t>
+      в графе 8 указывается сроки завершения мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z217" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 9 указывается фактически перечисленная сумма (тысяч тенге и (или) натуральной форме);</w:t>
+      в графе 9 указывается запланированная сумма (тысяч тенге и (или) натуральной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z218" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 10 указывается получатель (организация/адрес/реквизиты).</w:t>
+      в графе 10 указывается фактически перечисленная сумма (тысяч тенге и (или) натуральной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z219" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу, национальными компаниями и совместными предприятиями с государственной формой собственности.</w:t>
+        <w:t>
+      в графе 11 указывается получатель (организация/адрес/реквизиты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z220" w:id="193"/>
+    <w:bookmarkStart w:name="z164" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. При финансировании нескольких мероприятий необходимо добавить строки путем выбора следующего мероприятия и региона. Итоговая сумма перечисленных средств и переданных объектов суммируется в автоматическом режиме в системе ЕГСУ.</w:t>
+      22. Заполнение "Отчета по квазифискальным расходам", осуществляется по форме ИПДО согласно приложению 1 к настоящему приказу, национальными компаниями и совместными предприятиями с государственной формой собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z165" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При финансировании нескольких мероприятий необходимо добавить строки путем выбора следующего мероприятия и региона. Итоговая сумма перечисленных средств и переданных объектов суммируется в автоматическом режиме в системе ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21990,35 +23306,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>